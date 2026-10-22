--- v0 (2026-09-02)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K286"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 18:49:33</t>
+          <t>Exported on: 2026-10-22 11:29:39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -755,51 +755,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1722010006/DP/22012034592921 — मेरी माटी मेरा देश अंतर्गत वृक्षारोपणकार्य सामुदायिक भवन के पास लोणी</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>11289</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45268</v>
@@ -2620,192 +2620,192 @@
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035278876 — कपिल धारा कुप अन्तरसिह धन्ना चोरबावडी</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45614</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035278892 — कपिल धारा कुप अन्तरसिह धन्ना चोरबावडी</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>266985.19</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>117304.88</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45657</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035279491 — Kapil Dhara Poop Nirman Kapil Kishorilal</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45483</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035292326 — Kapil Dhara kup Nirman Anter Dhana Chorbaavdi</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45614</v>
@@ -2855,120 +2855,120 @@
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035310128 — kapilDhara koop Nirman Rughnath  arjun Chorebawadi</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45518</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035310131 — Kapildhara koop Nirman Rughnath  arjun Chorebawadi</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>294114.63</v>
       </c>
       <c r="I67" s="2" t="n">
-        <v>64698</v>
+        <v>100998</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
@@ -2998,51 +2998,51 @@
       <c r="J68" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035398824 — dugwell recharge ramsingh kalu loni</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
@@ -3288,286 +3288,286 @@
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035437432 — JGSA2025 Dugwell Recharge sturcture Kapil Dixit Loni</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035458364 — Dugwell pit recharge surendra sitaram chorbawadi</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>252.75</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035458487 — Dugwell pit recharge govind bherusingh chorbawadi</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>8547.75</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035458734 — Dugwell pit recharge Mahendra kelash loni</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035458840 — Dugwell pit recharge virendra rupsingh chorbawadi</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I79" s="2" t="n">
-        <v>3650.36</v>
+        <v>5455.73</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035459617 — khet talab ramchandra ji patidar</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45761</v>
@@ -3619,333 +3619,333 @@
       <c r="J81" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035459770 — khet talab mahendra kelash</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035459855 — khet talab mahendra kelash loni</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035487867 — Dugwell pit richage shivram Dongarsingh</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035487996 — Dugwell pit recharge chandarsingh bavla chorbawadi</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035488820 — Dugwell pit recharge shivram Dongarsingh loni</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>0</v>
+        <v>5708.9</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035489034 — Dugwell pit recharge suresh Malviya</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>252.75</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035497798 — Dugwell pit recharge motesingh sudansingh loni</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>22443.25</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45792</v>
@@ -4017,51 +4017,51 @@
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035599487 — ek bagiya ma ke nam lila bai kalu chor bawadi loni</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>284972.12</v>
       </c>
       <c r="I90" s="2" t="n">
-        <v>18725.55</v>
+        <v>31925.55</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45965</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -4158,51 +4158,51 @@
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035608826 — ek bagiya ma ke nam lilabai govind loni</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I93" s="2" t="n">
-        <v>59070.23</v>
+        <v>66570.23</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45965</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
@@ -7117,51 +7117,51 @@
       <c r="J153" s="3" t="n">
         <v>44796</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>44944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/IAY/4400781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119884773</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>44802</v>
@@ -7899,73 +7899,73 @@
       <c r="J169" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/IAY/5504478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100792258</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>8886</v>
+        <v>19686</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8279,83 +8279,83 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/IAY/5916669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107074479</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -9535,51 +9535,51 @@
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1722010006/RC/22012034830725 — CC Road wasudev ke Makan se gotam ke makan tak Loni</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>70113.54</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45625</v>
@@ -13347,51 +13347,51 @@
       <c r="J283" s="3" t="n">
         <v>41241</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>42531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1722010/IF/22012034381082 — plantation</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>1772800</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>43283</v>
@@ -13441,51 +13441,51 @@
         <v>60353</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1722/RC/22012034843726 — Khet Sadak Nirman Karya Baydipura Se Purani Kukshi Marg Tak Loni</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>3660000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45761</v>