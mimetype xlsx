--- v0 (2026-09-03)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K48"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 01:34:17</t>
+          <t>Exported on: 2026-10-22 08:35:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,991 +273,991 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1722010006/DP/22012034592921 — मेरी माटी मेरा देश अंतर्गत वृक्षारोपणकार्य सामुदायिक भवन के पास लोणी</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45268</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035278876 — कपिल धारा कुप अन्तरसिह धन्ना चोरबावडी</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45614</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035278892 — कपिल धारा कुप अन्तरसिह धन्ना चोरबावडी</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>266985.19</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45657</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035279491 — Kapil Dhara Poop Nirman Kapil Kishorilal</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45483</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035292326 — Kapil Dhara kup Nirman Anter Dhana Chorbaavdi</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45614</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035310128 — kapilDhara koop Nirman Rughnath  arjun Chorebawadi</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45518</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035310131 — Kapildhara koop Nirman Rughnath  arjun Chorebawadi</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>294114.63</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>7800</v>
+        <v>44100</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035398824 — dugwell recharge ramsingh kalu loni</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035437432 — JGSA2025 Dugwell Recharge sturcture Kapil Dixit Loni</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035458364 — Dugwell pit recharge surendra sitaram chorbawadi</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035458487 — Dugwell pit recharge govind bherusingh chorbawadi</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035458734 — Dugwell pit recharge Mahendra kelash loni</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035458840 — Dugwell pit recharge virendra rupsingh chorbawadi</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035459617 — khet talab ramchandra ji patidar</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035459770 — khet talab mahendra kelash</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035459855 — khet talab mahendra kelash loni</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035487867 — Dugwell pit richage shivram Dongarsingh</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035487996 — Dugwell pit recharge chandarsingh bavla chorbawadi</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035488820 — Dugwell pit recharge shivram Dongarsingh loni</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035489034 — Dugwell pit recharge suresh Malviya</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035497798 — Dugwell pit recharge motesingh sudansingh loni</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45792</v>
@@ -1329,51 +1329,51 @@
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035599487 — ek bagiya ma ke nam lila bai kalu chor bawadi loni</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>284972.12</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45965</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1470,195 +1470,195 @@
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/22012035608826 — ek bagiya ma ke nam lilabai govind loni</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>0</v>
+        <v>7500</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45965</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/IAY/4400781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119884773</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>44802</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/IAY/5504478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100792258</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>2100</v>
+        <v>12900</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1722010006/IF/IAY/5916669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107074479</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>45715</v>
+        <v>46275</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
@@ -1777,51 +1777,51 @@
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1722010006/RC/22012034830725 — CC Road wasudev ke Makan se gotam ke makan tak Loni</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45625</v>
@@ -1871,51 +1871,51 @@
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1722010/IF/22012034381082 — plantation</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>1772800</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>43283</v>
@@ -1965,51 +1965,51 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1722/RC/22012034843726 — Khet Sadak Nirman Karya Baydipura Se Purani Kukshi Marg Tak Loni</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>3660000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45761</v>