--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K347"/>
+  <dimension ref="A1:K349"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 18:09:13</t>
+          <t>Exported on: 2026-10-24 23:28:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -565,51 +565,51 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1722010010/DP/22012034584741 — मेरी माटी मेरा देश अंतर्गत वृक्षारोपण कार्य मंगलीक भवन के पास धुलसर</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>12177</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45162</v>
@@ -1958,98 +1958,98 @@
       <c r="J46" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K46" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/22012035496105 — Khet Talab Ravindra Parsaram</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/22012035577505 — Dugwell Recharge Rahul Shobharam</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45833</v>
@@ -2356,51 +2356,51 @@
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/22012035600839 — Ek bagiya ma ke name Jyoti patidar</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I55" s="2" t="n">
-        <v>10056.41</v>
+        <v>11622.41</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>46030</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -7116,98 +7116,98 @@
       <c r="J152" s="3" t="n">
         <v>45657</v>
       </c>
       <c r="K152" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/4588532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119945338</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/4595943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122118047</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45549</v>
@@ -7259,192 +7259,194 @@
       <c r="J155" s="3" t="n">
         <v>45620</v>
       </c>
       <c r="K155" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/4769293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124142617</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/4783528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129988729</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45752</v>
       </c>
-      <c r="K157" s="3"/>
+      <c r="K157" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/4783567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130023004</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/4786861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132101755</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45560</v>
@@ -7545,239 +7547,239 @@
       <c r="J161" s="3" t="n">
         <v>45668</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/4858828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122758049</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45556</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/4859061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121654101</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45556</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/4859067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121696436</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/4859568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120398049</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45556</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/4860158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133485924</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45556</v>
@@ -7829,51 +7831,51 @@
       <c r="J167" s="3" t="n">
         <v>45556</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>46007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/4860160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133486841</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45556</v>
@@ -8219,78 +8221,80 @@
       <c r="J175" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5511646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129995099</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45866</v>
       </c>
-      <c r="K176" s="3"/>
+      <c r="K176" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8462,214 +8466,214 @@
       <c r="J180" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121688349</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122422882</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119919409</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>15708</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121367170</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8699,98 +8703,98 @@
       <c r="J185" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120014986</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119932989</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>46168</v>
@@ -8891,214 +8895,214 @@
       <c r="J189" s="3" t="n">
         <v>45964</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124141231</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119949523</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120357949</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122749289</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>3900</v>
+        <v>8100</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9128,222 +9132,224 @@
       <c r="J194" s="3" t="n">
         <v>45965</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132115944</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>23016</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46118</v>
       </c>
-      <c r="K195" s="3"/>
+      <c r="K195" s="3" t="n">
+        <v>46286</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122420637</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K196" s="3" t="n">
-        <v>46243</v>
+        <v>46286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120409957</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126065777</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K198" s="3" t="n">
-        <v>46236</v>
+        <v>46286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
@@ -9369,174 +9375,176 @@
       <c r="J199" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120328959</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5810967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122728414</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>46229</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811010 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120310782</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>5481</v>
+        <v>20181</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>46191</v>
       </c>
-      <c r="K202" s="3"/>
+      <c r="K202" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9610,98 +9618,98 @@
       <c r="J204" s="3" t="n">
         <v>46011</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128696820</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811117 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133486180</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45712</v>
@@ -9753,51 +9761,51 @@
       <c r="J207" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121648007</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>46156</v>
@@ -9849,380 +9857,382 @@
       <c r="J209" s="3" t="n">
         <v>46006</v>
       </c>
       <c r="K209" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121659266</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124138538</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132333497</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>8400</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119951362</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119935213</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119947984</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133486958</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>14508</v>
+        <v>22908</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>46184</v>
       </c>
-      <c r="K216" s="3"/>
+      <c r="K216" s="3" t="n">
+        <v>46286</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133486115</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45710</v>
@@ -10274,145 +10284,145 @@
       <c r="J218" s="3" t="n">
         <v>45964</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121646590</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126635605</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132333454</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45727</v>
@@ -10464,239 +10474,241 @@
       <c r="J222" s="3" t="n">
         <v>45965</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120374986</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>3927</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120312579</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>1827</v>
+        <v>22827</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46191</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121708178</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811506 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132128766</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>7308</v>
+        <v>24108</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46184</v>
       </c>
-      <c r="K226" s="3"/>
+      <c r="K226" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126646032</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45716</v>
@@ -10748,78 +10760,80 @@
       <c r="J228" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K228" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120361844</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>8400</v>
+        <v>25200</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45716</v>
       </c>
-      <c r="K229" s="3"/>
+      <c r="K229" s="3" t="n">
+        <v>46286</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -10893,98 +10907,98 @@
       <c r="J231" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5811606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120384863</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5832309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121618465</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45786</v>
@@ -11036,5484 +11050,5578 @@
       <c r="J234" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5862975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133485778</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1722010010/IF/IAY/5980096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120403808</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/82358 — Construction of IAY House -IAY REG. NO. MP-22-010-010-001/080</t>
+          <t>1722010010/IF/IAY/6265618 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126569331</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>14028</v>
+        <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>42672</v>
-[...3 lines deleted...]
-      </c>
+        <v>45716</v>
+      </c>
+      <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/82362 — Construction of IAY House -IAY REG. NO. MP-22-010-010-001/1022</t>
+          <t>1722010010/IF/IAY/6335831 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127748058</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>15210</v>
+        <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>42672</v>
-[...3 lines deleted...]
-      </c>
+        <v>46097</v>
+      </c>
+      <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/871640 — Construction of IAY House -IAY REG. NO. MP1756100</t>
+          <t>1722010010/IF/IAY/82358 — Construction of IAY House -IAY REG. NO. MP-22-010-010-001/080</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>14964</v>
+        <v>14028</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>42871</v>
+        <v>42672</v>
       </c>
       <c r="K239" s="3" t="n">
-        <v>43056</v>
+        <v>43028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/872068 — Construction of IAY House -IAY REG. NO. MP1761703</t>
+          <t>1722010010/IF/IAY/82362 — Construction of IAY House -IAY REG. NO. MP-22-010-010-001/1022</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>15480</v>
+        <v>15210</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>42871</v>
+        <v>42672</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>43120</v>
+        <v>43029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/872077 — Construction of IAY House -IAY REG. NO. MP1761776</t>
+          <t>1722010010/IF/IAY/871640 — Construction of IAY House -IAY REG. NO. MP1756100</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>14448</v>
+        <v>14964</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>43028</v>
+        <v>43056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/877894 — Construction of IAY House -IAY REG. NO. MP1835007</t>
+          <t>1722010010/IF/IAY/872068 — Construction of IAY House -IAY REG. NO. MP1761703</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>42874</v>
+        <v>42871</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/913701 — Construction of IAY House -IAY REG. NO. MP2328876</t>
+          <t>1722010010/IF/IAY/872077 — Construction of IAY House -IAY REG. NO. MP1761776</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>14988</v>
+        <v>14448</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>43237</v>
+        <v>43028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/916227 — Construction of IAY House -IAY REG. NO. MP2365349</t>
+          <t>1722010010/IF/IAY/877894 — Construction of IAY House -IAY REG. NO. MP1835007</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>14964</v>
+        <v>15480</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>43034</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/917350 — Construction of IAY House -IAY REG. NO. MP2381353</t>
+          <t>1722010010/IF/IAY/913701 — Construction of IAY House -IAY REG. NO. MP2328876</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>14448</v>
+        <v>14988</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>42874</v>
+        <v>42871</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>43034</v>
+        <v>43237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/917731 — Construction of IAY House -IAY REG. NO. MP2386887</t>
+          <t>1722010010/IF/IAY/916227 — Construction of IAY House -IAY REG. NO. MP2365349</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>14964</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>42871</v>
+        <v>42874</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>43034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/920933 — Construction of IAY House -IAY REG. NO. MP2434380</t>
+          <t>1722010010/IF/IAY/917350 — Construction of IAY House -IAY REG. NO. MP2381353</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>15996</v>
+        <v>14448</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>43034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/921594 — Construction of IAY House -IAY REG. NO. MP2444960</t>
+          <t>1722010010/IF/IAY/917731 — Construction of IAY House -IAY REG. NO. MP2386887</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>15480</v>
+        <v>14964</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>42874</v>
+        <v>42871</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>43120</v>
+        <v>43034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/940803 — Construction of IAY House -IAY REG. NO. MP1760020</t>
+          <t>1722010010/IF/IAY/920933 — Construction of IAY House -IAY REG. NO. MP2434380</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>14448</v>
+        <v>15996</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>43034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/941421 — Construction of IAY House -IAY REG. NO. MP2356649</t>
+          <t>1722010010/IF/IAY/921594 — Construction of IAY House -IAY REG. NO. MP2444960</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>15492</v>
+        <v>15480</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>42875</v>
+        <v>42874</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>43237</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/941466 — Construction of IAY House -IAY REG. NO. MP2423946</t>
+          <t>1722010010/IF/IAY/940803 — Construction of IAY House -IAY REG. NO. MP1760020</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>14484</v>
+        <v>14448</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>43230</v>
+        <v>43034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/964798 — Construction of IAY House -IAY REG. NO. MP3414506</t>
+          <t>1722010010/IF/IAY/941421 — Construction of IAY House -IAY REG. NO. MP2356649</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>14964</v>
+        <v>15492</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>42874</v>
+        <v>42875</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>43212</v>
+        <v>43237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1722010010/IF/IAY/965105 — Construction of IAY House -IAY REG. NO. MP3422864</t>
+          <t>1722010010/IF/IAY/941466 — Construction of IAY House -IAY REG. NO. MP2423946</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>0</v>
+        <v>14484</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>42847</v>
-[...1 lines deleted...]
-      <c r="K253" s="3"/>
+        <v>42874</v>
+      </c>
+      <c r="K253" s="3" t="n">
+        <v>43230</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1722010010/LD/22012034257527 — खैल मैदान धुलसर</t>
+          <t>1722010010/IF/IAY/964798 — Construction of IAY House -IAY REG. NO. MP3414506</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>0</v>
+        <v>14964</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K254" s="3"/>
+        <v>42874</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>43212</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1722010010/LD/22012034257528 — खैल मैदान धुलसर</t>
+          <t>1722010010/IF/IAY/965105 — Construction of IAY House -IAY REG. NO. MP3422864</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>0</v>
+        <v>17100</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>42461</v>
+        <v>42847</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1722010010/LD/22012034301183 — खेल मैदान समतलीकरण स्‍कुल के पास बयडीपुरा धुलसर</t>
+          <t>1722010010/LD/22012034257527 — खैल मैदान धुलसर</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>198000</v>
+        <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>154210.5</v>
+        <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>42801</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1722010010/LD/22012034534366 — वृक्षारोपण कार्य मांगलिक भवन के पास धुलसर</t>
+          <t>1722010010/LD/22012034257528 — खैल मैदान धुलसर</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>390851.61</v>
+        <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>201703</v>
+        <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>45338</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1722010010/LD/22012034565685 — व्र्क्षारोपन कार्य मांगलिक भवन परिसर धुलसर</t>
+          <t>1722010010/LD/22012034301183 — खेल मैदान समतलीकरण स्‍कुल के पास बयडीपुरा धुलसर</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>394489.84</v>
+        <v>198000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>299114.88</v>
+        <v>154210.5</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>44461</v>
+        <v>42801</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>45560</v>
+        <v>43470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1722010010/LD/22012034571272 — नक्षत्र वाटिका ग्राम पंचायत धुलसर</t>
+          <t>1722010010/LD/22012034534366 — वृक्षारोपण कार्य मांगलिक भवन के पास धुलसर</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>410836.39</v>
+        <v>390851.61</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>208692.36</v>
+        <v>201703</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>44520</v>
+        <v>45338</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>46158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1722010010/LD/22012034586594 — खेल मैदान शासकीय स्कूल परिसर धुलसर</t>
+          <t>1722010010/LD/22012034565685 — व्र्क्षारोपन कार्य मांगलिक भवन परिसर धुलसर</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>366655.76</v>
+        <v>394489.84</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>324465.4</v>
+        <v>299114.88</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>44949</v>
+        <v>44461</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>45560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1722010010/LD/3799409491 — खेल मैदान समतलीकरण मा वि धुलसर</t>
+          <t>1722010010/LD/22012034571272 — नक्षत्र वाटिका ग्राम पंचायत धुलसर</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>328227</v>
+        <v>410836.39</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>327057</v>
+        <v>208692.36</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>41555</v>
+        <v>44520</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>41704</v>
+        <v>46158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/102 — धुलसर से निम्‍बोल रोड निर्माण</t>
+          <t>1722010010/LD/22012034586594 — खेल मैदान शासकीय स्कूल परिसर धुलसर</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>500000</v>
+        <v>366655.76</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>166680</v>
+        <v>324465.4</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>39060</v>
+        <v>44949</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>39263</v>
+        <v>45560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/103 — धुलसर से मुख्‍य सड्क निर्माण मुरूम रोड्</t>
+          <t>1722010010/LD/3799409491 — खेल मैदान समतलीकरण मा वि धुलसर</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>500000</v>
+        <v>328227</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>122700</v>
+        <v>327057</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>39087</v>
+        <v>41555</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>40587</v>
+        <v>41704</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/22012034167000 — सीमेंट कांक्रीट खरंजा निर्माण राम मंदिर से गडी तक</t>
+          <t>1722010010/RC/102 — धुलसर से निम्‍बोल रोड निर्माण</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>125000</v>
+        <v>500000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>125295</v>
+        <v>166680</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>41418</v>
+        <v>39060</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>41526</v>
+        <v>39263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/22012034188153 — सीमेंट कांक्रीट खरंजा निर्माण मेन रोड बयडीपुरा से</t>
+          <t>1722010010/RC/103 — धुलसर से मुख्‍य सड्क निर्माण मुरूम रोड्</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>163058</v>
+        <v>500000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>161744</v>
+        <v>122700</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>41550</v>
+        <v>39087</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>41605</v>
+        <v>40587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/22012034207934 — सीमेंट कांक्रीट खरंजा निर्माण मेन रोड से हुकुम भलि</t>
+          <t>1722010010/RC/22012034167000 — सीमेंट कांक्रीट खरंजा निर्माण राम मंदिर से गडी तक</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>124865</v>
+        <v>125000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>121200</v>
+        <v>125295</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>41695</v>
+        <v>41418</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>42330</v>
+        <v>41526</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/22012034209593 — sgs road धुलसर से ननौदा फाटा तक</t>
+          <t>1722010010/RC/22012034188153 — सीमेंट कांक्रीट खरंजा निर्माण मेन रोड बयडीपुरा से</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>1470000</v>
+        <v>163058</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>0</v>
+        <v>161744</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>41365</v>
-[...1 lines deleted...]
-      <c r="K267" s="3"/>
+        <v>41550</v>
+      </c>
+      <c r="K267" s="3" t="n">
+        <v>41605</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/22012034210381 — सुदुर सडक धुलसर से ननौदा फाटे तक</t>
+          <t>1722010010/RC/22012034207934 — सीमेंट कांक्रीट खरंजा निर्माण मेन रोड से हुकुम भलि</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>1427284</v>
+        <v>124865</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>1098419</v>
+        <v>121200</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>41700</v>
+        <v>41695</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>43178</v>
+        <v>42330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/22012034301130 — सीमेंट कांक्रीट रोड मेन रोड से चमु के मकान तक</t>
+          <t>1722010010/RC/22012034209593 — sgs road धुलसर से ननौदा फाटा तक</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>0</v>
+        <v>1470000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>42461</v>
+        <v>41365</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/22012034301131 — सीमेंट कांक्रीट रोड मेन रोड से</t>
+          <t>1722010010/RC/22012034210381 — सुदुर सडक धुलसर से ननौदा फाटे तक</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>0</v>
+        <v>1427284</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>0</v>
+        <v>1098419</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K270" s="3"/>
+        <v>41700</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>43178</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/22012034301132 — सीमेंट कांक्रीट रोड</t>
+          <t>1722010010/RC/22012034301130 — सीमेंट कांक्रीट रोड मेन रोड से चमु के मकान तक</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/22012034317341 — सीमेंट कांक्रीट खरंजा निर्माण मंदिर के पास से बसंती के मकान तक</t>
+          <t>1722010010/RC/22012034301131 — सीमेंट कांक्रीट रोड मेन रोड से</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>148482</v>
+        <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>144889</v>
+        <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>42713</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/22012034442756 — sudur sadak devisingh ke khet se bheslay  kakad tak</t>
+          <t>1722010010/RC/22012034301132 — सीमेंट कांक्रीट रोड</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>43491</v>
+        <v>42461</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/22012034442771 — sudur sadak kuwaja bayda se jaynagar road tak</t>
+          <t>1722010010/RC/22012034317341 — सीमेंट कांक्रीट खरंजा निर्माण मंदिर के पास से बसंती के मकान तक</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>0</v>
+        <v>148482</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>0</v>
+        <v>144889</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K274" s="3"/>
+        <v>42713</v>
+      </c>
+      <c r="K274" s="3" t="n">
+        <v>43191</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/22012034443116 — सुदुर सडक निर्माण धुलसर</t>
+          <t>1722010010/RC/22012034442756 — sudur sadak devisingh ke khet se bheslay  kakad tak</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>43556</v>
+        <v>43491</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/22012034542923 — सीमेंट कंक्रीट नाली निर्माण प्र.सुवास्थकेंद्र से नाले तक धुलसर</t>
+          <t>1722010010/RC/22012034442771 — sudur sadak kuwaja bayda se jaynagar road tak</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>46000</v>
+        <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>53580</v>
+        <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>44103</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/22012034552580 — सीमेंट कंक्रीट रोड निर्माण सती माता मंदिर से नदी तक धुलसर</t>
+          <t>1722010010/RC/22012034443116 — सुदुर सडक निर्माण धुलसर</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>92000</v>
+        <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>92000</v>
+        <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>44178</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/545 — मुरूम रोड निर्माण धुलसर से निम्‍बोल 2</t>
+          <t>1722010010/RC/22012034542923 — सीमेंट कंक्रीट नाली निर्माण प्र.सुवास्थकेंद्र से नाले तक धुलसर</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>0</v>
+        <v>46000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>40800</v>
+        <v>53580</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>39242</v>
+        <v>44103</v>
       </c>
       <c r="K278" s="3" t="n">
-        <v>39532</v>
+        <v>44242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/549 — खरंजा निर्माण मेन रोड से नन्‍नदा महा के घर तक</t>
+          <t>1722010010/RC/22012034552580 — सीमेंट कंक्रीट रोड निर्माण सती माता मंदिर से नदी तक धुलसर</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>0</v>
+        <v>92000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>28000</v>
+        <v>92000</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>39620</v>
+        <v>44178</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>40587</v>
+        <v>44364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/550 — खरंजा निर्माण राधेश्‍याम गुप्‍ता के घर से हनुमान गली</t>
+          <t>1722010010/RC/545 — मुरूम रोड निर्माण धुलसर से निम्‍बोल 2</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>28000</v>
+        <v>40800</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>39631</v>
+        <v>39242</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>40587</v>
+        <v>39532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/584 — मुरूम रोड निर्माण मुख्‍य मार्ग से ख्‍वाजा बयडा</t>
+          <t>1722010010/RC/549 — खरंजा निर्माण मेन रोड से नन्‍नदा महा के घर तक</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>96180</v>
+        <v>28000</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>39400</v>
+        <v>39620</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>41102</v>
+        <v>40587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/611 — मुरूम रोड निर्माण मैन रोड से विजय के खेत तक</t>
+          <t>1722010010/RC/550 — खरंजा निर्माण राधेश्‍याम गुप्‍ता के घर से हनुमान गली</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>489368</v>
+        <v>28000</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>40711</v>
+        <v>39631</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>41102</v>
+        <v>40587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/622 — सीमेंट कांक्रीट आंतरिक मार्ग हनुमान मंदिर से कमल के मकान तक</t>
+          <t>1722010010/RC/584 — मुरूम रोड निर्माण मुख्‍य मार्ग से ख्‍वाजा बयडा</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>84584</v>
+        <v>96180</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>41062</v>
+        <v>39400</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>41221</v>
+        <v>41102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RC/657 — सिमेन्‍ट कांक्रीट खरंजा निर्माण वाला मांगला के मकान से पाटीदार धर्मशाला</t>
+          <t>1722010010/RC/611 — मुरूम रोड निर्माण मैन रोड से विजय के खेत तक</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>176978</v>
+        <v>489368</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>41298</v>
+        <v>40711</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>41372</v>
+        <v>41102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RS/22012034354327 — शोचालय निर्माण देविसिग 365,142,200,62,269,313,259,171,20,155</t>
+          <t>1722010010/RC/622 — सीमेंट कांक्रीट आंतरिक मार्ग हनुमान मंदिर से कमल के मकान तक</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>108000</v>
+        <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>107608</v>
+        <v>84584</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>42910</v>
+        <v>41062</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>43305</v>
+        <v>41221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RS/22012034371829 — शोचालय निर्माण सचिन .38.191.366.232.128.202.173.201.95.48</t>
+          <t>1722010010/RC/657 — सिमेन्‍ट कांक्रीट खरंजा निर्माण वाला मांगला के मकान से पाटीदार धर्मशाला</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>120000</v>
+        <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>110640</v>
+        <v>176978</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>42987</v>
+        <v>41298</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>43469</v>
+        <v>41372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RS/22012034419338 — sochalay nirman work  15 hitg</t>
+          <t>1722010010/RS/22012034354327 — शोचालय निर्माण देविसिग 365,142,200,62,269,313,259,171,20,155</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>0</v>
+        <v>108000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>0</v>
+        <v>107608</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K287" s="3"/>
+        <v>42910</v>
+      </c>
+      <c r="K287" s="3" t="n">
+        <v>43305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RS/22012034421512 — व्‍यक्तगित शौचालय निर्माण नवल पिता गप्‍पु</t>
+          <t>1722010010/RS/22012034371829 — शोचालय निर्माण सचिन .38.191.366.232.128.202.173.201.95.48</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>117144</v>
+        <v>110640</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>43453</v>
+        <v>42987</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>43770</v>
+        <v>43469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RS/22012034421523 — शोचालय निर्माण के‍शिया उंकार 177.372.135.371.165.17.31.193.27.228-a</t>
+          <t>1722010010/RS/22012034419338 — sochalay nirman work  15 hitg</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>120000</v>
+        <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>28212</v>
+        <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>43469</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RS/22012034424882 — शौचालय निर्माण  चेनसिह गोपाल 378</t>
+          <t>1722010010/RS/22012034421512 — व्‍यक्तगित शौचालय निर्माण नवल पिता गप्‍पु</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>12000</v>
+        <v>120000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>0</v>
+        <v>117144</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>43325</v>
-[...1 lines deleted...]
-      <c r="K290" s="3"/>
+        <v>43453</v>
+      </c>
+      <c r="K290" s="3" t="n">
+        <v>43770</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RS/22012034552027 — SBM-SCP-सार्वजानिक कम्पोस्ट पिट ग्राम पंचायत धुलसर</t>
+          <t>1722010010/RS/22012034421523 — शोचालय निर्माण के‍शिया उंकार 177.372.135.371.165.17.31.193.27.228-a</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>15695.91</v>
+        <v>120000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>2316</v>
+        <v>28212</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>44525</v>
+        <v>43469</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>45528</v>
+        <v>43770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RS/22012034552052 — SBM-ICP-व्यक्तिगत कम्पोस्ट पिट ग्राम पंचायत धुलसर</t>
+          <t>1722010010/RS/22012034424882 — शौचालय निर्माण  चेनसिह गोपाल 378</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>44426</v>
+        <v>43325</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RS/22012034647399 — सार्वजनिक स्वच्छता परिसर सीएससी  धुलसर</t>
+          <t>1722010010/RS/22012034552027 — SBM-SCP-सार्वजानिक कम्पोस्ट पिट ग्राम पंचायत धुलसर</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>44000</v>
+        <v>15695.91</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>43656</v>
+        <v>2316</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>44677</v>
+        <v>44525</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>45049</v>
+        <v>45528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RS/22012034647400 — सार्वजनिक स्वच्छता परिसर सीएससी  धुलसर</t>
+          <t>1722010010/RS/22012034552052 — SBM-ICP-व्यक्तिगत कम्पोस्ट पिट ग्राम पंचायत धुलसर</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>44586</v>
+        <v>44426</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1722010010/RS/22012035121063 — CSC  STSC Basti Dhulsar</t>
+          <t>1722010010/RS/22012034647399 — सार्वजनिक स्वच्छता परिसर सीएससी  धुलसर</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>47000</v>
+        <v>44000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>46913</v>
+        <v>43656</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>45289</v>
+        <v>44677</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>45478</v>
+        <v>45049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/104 — भू संकण पोण्‍ड धुलसर</t>
+          <t>1722010010/RS/22012034647400 — सार्वजनिक स्वच्छता परिसर सीएससी  धुलसर</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>38961</v>
-[...3 lines deleted...]
-      </c>
+        <v>44586</v>
+      </c>
+      <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/20237 — भु संकन पोण्‍ड धुलसर</t>
+          <t>1722010010/RS/22012035121063 — CSC  STSC Basti Dhulsar</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>390000</v>
+        <v>47000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>159432</v>
+        <v>46913</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>39988</v>
+        <v>45289</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>41164</v>
+        <v>45478</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/20242 — कंटुर टेंच निर्माण 0910</t>
+          <t>1722010010/WC/104 — भू संकण पोण्‍ड धुलसर</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>194144</v>
+        <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>39989</v>
+        <v>38961</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>40597</v>
+        <v>39532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/20252 — निस्‍तार तालाब निर्माण ख्‍वाजाबयडा धुलसर</t>
+          <t>1722010010/WC/20237 — भु संकन पोण्‍ड धुलसर</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>0</v>
+        <v>390000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>522814</v>
+        <v>159432</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>40288</v>
+        <v>39988</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>41102</v>
+        <v>41164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/20265 — शैलपर्ण योजना कंटूर टेन्‍च निर्माण धुलसर</t>
+          <t>1722010010/WC/20242 — कंटुर टेंच निर्माण 0910</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>0</v>
+        <v>194144</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>38750</v>
-[...1 lines deleted...]
-      <c r="K300" s="3"/>
+        <v>39989</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>40597</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/20266 — शैलपर्ण योजना कंटूर टेंच निर्माण धुलसर</t>
+          <t>1722010010/WC/20252 — निस्‍तार तालाब निर्माण ख्‍वाजाबयडा धुलसर</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>522814</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>38750</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>40288</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>41102</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/20272 — निस्‍तार तालाब निर्माण नबु की जमीन के पास धुलसर</t>
+          <t>1722010010/WC/20265 — शैलपर्ण योजना कंटूर टेन्‍च निर्माण धुलसर</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>390504</v>
+        <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>40338</v>
-[...3 lines deleted...]
-      </c>
+        <v>38750</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/20273 — निस्‍तार तालाब निर्माण जगदीश के खेत के पास धुलसर</t>
+          <t>1722010010/WC/20266 — शैलपर्ण योजना कंटूर टेंच निर्माण धुलसर</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>445162</v>
+        <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>40339</v>
-[...3 lines deleted...]
-      </c>
+        <v>38750</v>
+      </c>
+      <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/20366 — निस्‍तार तालाब निर्माण धुलसर से जयनगर रोड पर</t>
+          <t>1722010010/WC/20272 — निस्‍तार तालाब निर्माण नबु की जमीन के पास धुलसर</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>497730</v>
+        <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>432492</v>
+        <v>390504</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>41062</v>
+        <v>40338</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>42330</v>
+        <v>41102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/20377 — परकोलेशन टेंक रेचाराम की बाडी के पास</t>
+          <t>1722010010/WC/20273 — निस्‍तार तालाब निर्माण जगदीश के खेत के पास धुलसर</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>149292</v>
+        <v>445162</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>41158</v>
+        <v>40339</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>41372</v>
+        <v>41167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/20378 — परकोलेशन टेंक महेन्‍द्र के खेत पास</t>
+          <t>1722010010/WC/20366 — निस्‍तार तालाब निर्माण धुलसर से जयनगर रोड पर</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>0</v>
+        <v>497730</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>149292</v>
+        <v>432492</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>41158</v>
+        <v>41062</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>41372</v>
+        <v>42330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/20380 — परकोलेशन टेंक निर्माण जगदीश भाई के खेत के पास</t>
+          <t>1722010010/WC/20377 — परकोलेशन टेंक रेचाराम की बाडी के पास</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>148368</v>
+        <v>149292</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>41349</v>
+        <v>41158</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>41372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/20381 — परकोलेशन टेंक निर्माण राकेश भाई के खेत के पास</t>
+          <t>1722010010/WC/20378 — परकोलेशन टेंक महेन्‍द्र के खेत पास</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>149292</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>41328</v>
+        <v>41158</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>41372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034438479 — nirmal neer koop</t>
+          <t>1722010010/WC/20380 — परकोलेशन टेंक निर्माण जगदीश भाई के खेत के पास</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>0</v>
+        <v>148368</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K309" s="3"/>
+        <v>41349</v>
+      </c>
+      <c r="K309" s="3" t="n">
+        <v>41372</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034502126 — Bhusakan Pond</t>
+          <t>1722010010/WC/20381 — परकोलेशन टेंक निर्माण राकेश भाई के खेत के पास</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>0</v>
+        <v>149292</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K310" s="3"/>
+        <v>41328</v>
+      </c>
+      <c r="K310" s="3" t="n">
+        <v>41372</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034505477 — Bhusankan Pond Dhulsar</t>
+          <t>1722010010/WC/22012034438479 — nirmal neer koop</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>266277.69</v>
+        <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>156734</v>
+        <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>43826</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034556606 — C.P.T. /COUNTUR TRENCH DHULSARKARYA</t>
+          <t>1722010010/WC/22012034502126 — Bhusakan Pond</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>466506.18</v>
+        <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>445550</v>
+        <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>43985</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034557269 — NALA TRCHING KARYA POUL KE PAS DHULSAR</t>
+          <t>1722010010/WC/22012034505477 — Bhusankan Pond Dhulsar</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>119421.39</v>
+        <v>266277.69</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>101650</v>
+        <v>156734</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>44163</v>
+        <v>43826</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>44318</v>
+        <v>44370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034603132 — भुसंकन पौंड जयनगर मार्ग के पास शासकीय भूमि पर धुलसर</t>
+          <t>1722010010/WC/22012034556606 — C.P.T. /COUNTUR TRENCH DHULSARKARYA</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>109055.32</v>
+        <v>466506.18</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>81999</v>
+        <v>445550</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>44243</v>
+        <v>43985</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>44528</v>
+        <v>44175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034603136 — भुसंकन पौंड धुलसर काकड़ वाली  पहाड़ीशासकीय भूमि  पर</t>
+          <t>1722010010/WC/22012034557269 — NALA TRCHING KARYA POUL KE PAS DHULSAR</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>0</v>
+        <v>119421.39</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>0</v>
+        <v>101650</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>44160</v>
-[...1 lines deleted...]
-      <c r="K315" s="3"/>
+        <v>44163</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>44318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034603151 — नाला ट्रेचिंग कार्य सोयडिया नाला पर धुलसर</t>
+          <t>1722010010/WC/22012034603132 — भुसंकन पौंड जयनगर मार्ग के पास शासकीय भूमि पर धुलसर</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>122602.9</v>
+        <v>109055.32</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>81999</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>44160</v>
-[...1 lines deleted...]
-      <c r="K316" s="3"/>
+        <v>44243</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>44528</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034631734 — bhoosakan pond jainagar marg per</t>
+          <t>1722010010/WC/22012034603136 — भुसंकन पौंड धुलसर काकड़ वाली  पहाड़ीशासकीय भूमि  पर</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>44247</v>
+        <v>44160</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034631750 — CTRA CANTUR TRENCH KARYA KUWAJA BAYDA DHULSAR</t>
+          <t>1722010010/WC/22012034603151 — नाला ट्रेचिंग कार्य सोयडिया नाला पर धुलसर</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>0</v>
+        <v>122602.9</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>44221</v>
+        <v>44160</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034644785 — CTRA ROOF RAIAN WATER HARVESTING P.S SCHOOLDHULSAR</t>
+          <t>1722010010/WC/22012034631734 — bhoosakan pond jainagar marg per</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>10774.54</v>
+        <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>9824</v>
+        <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>44417</v>
-[...3 lines deleted...]
-      </c>
+        <v>44247</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034644789 — CTRA ROOF RAIAN WATER HARVESTING M.S. SCHOOL DHULSAR</t>
+          <t>1722010010/WC/22012034631750 — CTRA CANTUR TRENCH KARYA KUWAJA BAYDA DHULSAR</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>7780.97</v>
+        <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>6961</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>44417</v>
-[...3 lines deleted...]
-      </c>
+        <v>44221</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034644792 — CTRA ROOF RAIAN WATER HARVESTING   ADD.ROOM DHULSAR</t>
+          <t>1722010010/WC/22012034644785 — CTRA ROOF RAIAN WATER HARVESTING P.S SCHOOLDHULSAR</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>11179.11</v>
+        <v>10774.54</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>10310</v>
+        <v>9824</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>44427</v>
+        <v>44417</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>44470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034644797 — CTRA ROOF RAIAN WATER HARVESTING   UPSUVASTHYA KENDRA  DHULSAR</t>
+          <t>1722010010/WC/22012034644789 — CTRA ROOF RAIAN WATER HARVESTING M.S. SCHOOL DHULSAR</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>11361.8</v>
+        <v>7780.97</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>10466.6</v>
+        <v>6961</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>44427</v>
+        <v>44417</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>44470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034644800 — CTRA ROOF RAIAN WATER HARVESTING   SHASKIY UCHIT MULYA KI DUKAN  DHULSAR</t>
+          <t>1722010010/WC/22012034644792 — CTRA ROOF RAIAN WATER HARVESTING   ADD.ROOM DHULSAR</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>25255.9</v>
+        <v>11179.11</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>14049</v>
+        <v>10310</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>44432</v>
+        <v>44427</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>44470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034644802 — CTRA ROOF RAIAN WATER HARVESTING   ADIM JATI SEWA KENDRA   DHULSAR</t>
+          <t>1722010010/WC/22012034644797 — CTRA ROOF RAIAN WATER HARVESTING   UPSUVASTHYA KENDRA  DHULSAR</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>15615.05</v>
+        <v>11361.8</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>14437</v>
+        <v>10466.6</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>44432</v>
+        <v>44427</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>44470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034648962 — CTRA CANTUR TRENCH KARYA KUWAJA BAYDA DHULSAR BHAG-01</t>
+          <t>1722010010/WC/22012034644800 — CTRA ROOF RAIAN WATER HARVESTING   SHASKIY UCHIT MULYA KI DUKAN  DHULSAR</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>39216.96</v>
+        <v>25255.9</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>14049</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K325" s="3"/>
+        <v>44432</v>
+      </c>
+      <c r="K325" s="3" t="n">
+        <v>44470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034649209 — CTRA CNTUR TRENCH KUVAJA BAYAD DHULSAR BHAG -02</t>
+          <t>1722010010/WC/22012034644802 — CTRA ROOF RAIAN WATER HARVESTING   ADIM JATI SEWA KENDRA   DHULSAR</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>32680.8</v>
+        <v>15615.05</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>14437</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K326" s="3"/>
+        <v>44432</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>44470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034649212 — CTRA CNTUR TRENCH KUVAJA BAYAD DHULSAR BHAG -03</t>
+          <t>1722010010/WC/22012034648962 — CTRA CANTUR TRENCH KARYA KUWAJA BAYDA DHULSAR BHAG-01</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>32680.8</v>
+        <v>39216.96</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034649214 — CTRA CNTUR TRENCH KUVAJA BAYAD DHULSAR BHAG -04</t>
+          <t>1722010010/WC/22012034649209 — CTRA CNTUR TRENCH KUVAJA BAYAD DHULSAR BHAG -02</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>32680.8</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034784636 — SBM SP सामुदायिक सोक पिट संख्या- 22 धुलसर</t>
+          <t>1722010010/WC/22012034649212 — CTRA CNTUR TRENCH KUVAJA BAYAD DHULSAR BHAG -03</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>0</v>
+        <v>32680.8</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>44361</v>
+        <v>44287</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034786238 — SBM ILP व्यक्तिगत (लीच पिट) सोक पिट -105 हितग्राही ग्राम पंचायत धुलसर</t>
+          <t>1722010010/WC/22012034649214 — CTRA CNTUR TRENCH KUVAJA BAYAD DHULSAR BHAG -04</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>217889.6</v>
+        <v>32680.8</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>44300</v>
+        <v>44287</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034860456 — SBM ILP व्यक्तिगत लीच पिट सोक पिट हितग्राही 5 ग्राम पंचायत धुलसर</t>
+          <t>1722010010/WC/22012034784636 — SBM SP सामुदायिक सोक पिट संख्या- 22 धुलसर</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>44425</v>
+        <v>44361</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012034860459 — SBM ILP सार्वजानिक लीच पिट सोक पिट 5 ग्राम पंचायत धुलसर</t>
+          <t>1722010010/WC/22012034786238 — SBM ILP व्यक्तिगत (लीच पिट) सोक पिट -105 हितग्राही ग्राम पंचायत धुलसर</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>0</v>
+        <v>217889.6</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>44425</v>
+        <v>44300</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012035009477 — भू संकन पौंड शासकीय भूमि पर धुलसर</t>
+          <t>1722010010/WC/22012034860456 — SBM ILP व्यक्तिगत लीच पिट सोक पिट हितग्राही 5 ग्राम पंचायत धुलसर</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>137525.35</v>
+        <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>90780</v>
+        <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44872</v>
-[...3 lines deleted...]
-      </c>
+        <v>44425</v>
+      </c>
+      <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012035025061 — भू संकन पौंड निर्माण कार्य शासकीय पहाड़ी पर धुलसर</t>
+          <t>1722010010/WC/22012034860459 — SBM ILP सार्वजानिक लीच पिट सोक पिट 5 ग्राम पंचायत धुलसर</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44791</v>
+        <v>44425</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012035108377 — भु-संकण पौंड कृष्णा माधव के खेत के पास</t>
+          <t>1722010010/WC/22012035009477 — भू संकन पौंड शासकीय भूमि पर धुलसर</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>127626.83</v>
+        <v>137525.35</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>95346</v>
+        <v>90780</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>45194</v>
+        <v>44872</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>45797</v>
+        <v>45478</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012035108391 — नाला ट्रेंचिग सोयडीयानाला धुलसर</t>
+          <t>1722010010/WC/22012035025061 — भू संकन पौंड निर्माण कार्य शासकीय पहाड़ी पर धुलसर</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>118373.28</v>
+        <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>71667.46</v>
+        <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>45366</v>
-[...3 lines deleted...]
-      </c>
+        <v>44791</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012035108625 — भु संकण पौण्ड रेवाराम नारायण के खेत के पास धुलसर</t>
+          <t>1722010010/WC/22012035108377 — भु-संकण पौंड कृष्णा माधव के खेत के पास</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>266794.79</v>
+        <v>127626.83</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>19890</v>
+        <v>95346</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>45268</v>
-[...1 lines deleted...]
-      <c r="K337" s="3"/>
+        <v>45194</v>
+      </c>
+      <c r="K337" s="3" t="n">
+        <v>45797</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012035163703 — Nala Tranching Salkheda</t>
+          <t>1722010010/WC/22012035108391 — नाला ट्रेंचिग सोयडीयानाला धुलसर</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>0</v>
+        <v>118373.28</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>0</v>
+        <v>71667.46</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K338" s="3"/>
+        <v>45366</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>46173</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/22012035163706 — Bhusankan Pound</t>
+          <t>1722010010/WC/22012035108625 — भु संकण पौण्ड रेवाराम नारायण के खेत के पास धुलसर</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>0</v>
+        <v>266794.79</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>0</v>
+        <v>19890</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>45383</v>
+        <v>45268</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/9993628918 — भू संकन पौण्‍ड धुलसर बयडीपर</t>
+          <t>1722010010/WC/22012035163703 — Nala Tranching Salkheda</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>41139</v>
+        <v>45383</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WC/9993638467 — निस्‍तार तालाब निर्माण धुलसर से निम्‍बोल रोड पर</t>
+          <t>1722010010/WC/22012035163706 — Bhusankan Pound</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>490067</v>
+        <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>320926</v>
+        <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>41555</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WH/19956633 — जीर्णोद्वार कार्य स्‍टाप डेम उरी बाघनी नदी धुलसर</t>
+          <t>1722010010/WC/9993628918 — भू संकन पौण्‍ड धुलसर बयडीपर</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>161000</v>
+        <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>42513</v>
+        <v>41139</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WH/22012034933633 — आर एम एस  जीर्णोधार कार्य गाद निकासी पुल के पास धूलसर</t>
+          <t>1722010010/WC/9993638467 — निस्‍तार तालाब निर्माण धुलसर से निम्‍बोल रोड पर</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>49400.28</v>
+        <v>490067</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>0</v>
+        <v>320926</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K343" s="3"/>
+        <v>41555</v>
+      </c>
+      <c r="K343" s="3" t="n">
+        <v>43178</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1722010010/WH/7 — निर्मल नीर सार्वजनिक कूंप बयडीपुरा धूलसर</t>
+          <t>1722010010/WH/19956633 — जीर्णोद्वार कार्य स्‍टाप डेम उरी बाघनी नदी धुलसर</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>0</v>
+        <v>161000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>149406</v>
+        <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>39987</v>
-[...3 lines deleted...]
-      </c>
+        <v>42513</v>
+      </c>
+      <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035025538 — उद्यानिकी निजी खेत पौधरोपण कार्य  ग्यारसीलाल धुलसर</t>
+          <t>1722010010/WH/22012034933633 — आर एम एस  जीर्णोधार कार्य गाद निकासी पुल के पास धूलसर</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>427360</v>
+        <v>49400.28</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>373464</v>
+        <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>44873</v>
+        <v>44665</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035258170 — उद्यानिकी निजी खेत रोपण लोकेश मंसाराम धुलसर</t>
+          <t>1722010010/WH/7 — निर्मल नीर सार्वजनिक कूंप बयडीपुरा धूलसर</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>423608</v>
+        <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>236279</v>
+        <v>149406</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>45552</v>
-[...1 lines deleted...]
-      <c r="K346" s="3"/>
+        <v>39987</v>
+      </c>
+      <c r="K346" s="3" t="n">
+        <v>41586</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C347" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D347" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E347" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F347" s="1" t="inlineStr">
+        <is>
+          <t>1722010/IF/22012035025538 — उद्यानिकी निजी खेत पौधरोपण कार्य  ग्यारसीलाल धुलसर</t>
+        </is>
+      </c>
+      <c r="G347" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H347" s="2" t="n">
+        <v>427360</v>
+      </c>
+      <c r="I347" s="2" t="n">
+        <v>373464</v>
+      </c>
+      <c r="J347" s="3" t="n">
+        <v>44873</v>
+      </c>
+      <c r="K347" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>NISARPUR</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C348" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D348" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E348" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F348" s="1" t="inlineStr">
+        <is>
+          <t>1722010/IF/22012035258170 — उद्यानिकी निजी खेत रोपण लोकेश मंसाराम धुलसर</t>
+        </is>
+      </c>
+      <c r="G348" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H348" s="2" t="n">
+        <v>423608</v>
+      </c>
+      <c r="I348" s="2" t="n">
+        <v>236279</v>
+      </c>
+      <c r="J348" s="3" t="n">
+        <v>45552</v>
+      </c>
+      <c r="K348" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>NISARPUR</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
           <t>2019-2020</t>
         </is>
       </c>
-      <c r="C347" s="1" t="inlineStr">
+      <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D347" s="1" t="inlineStr">
+      <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
-      <c r="E347" s="1" t="inlineStr">
+      <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
-      <c r="F347" s="1" t="inlineStr">
+      <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1722010/WC/22012034505064 — RFR RMS Nirmad Dhulsar</t>
         </is>
       </c>
-      <c r="G347" s="1" t="inlineStr">
+      <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
-      <c r="H347" s="2" t="n">
+      <c r="H349" s="2" t="n">
         <v>2497000</v>
       </c>
-      <c r="I347" s="2" t="n">
+      <c r="I349" s="2" t="n">
         <v>2482571.36</v>
       </c>
-      <c r="J347" s="3" t="n">
+      <c r="J349" s="3" t="n">
         <v>43879</v>
       </c>
-      <c r="K347" s="3" t="n">
+      <c r="K349" s="3" t="n">
         <v>44300</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>