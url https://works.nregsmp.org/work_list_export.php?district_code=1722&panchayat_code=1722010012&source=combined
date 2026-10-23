--- v0 (2026-09-05)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K352"/>
+  <dimension ref="A1:K356"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 18:48:54</t>
+          <t>Exported on: 2026-10-23 20:20:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -420,125 +420,129 @@
       <c r="J14" s="3" t="n">
         <v>44525</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>44761</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1722010012/AV/22012034615704 — Hoj Nirman Hanuman Mandeer Nanoda</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>8000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>7471</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44640</v>
       </c>
-      <c r="K15" s="3"/>
+      <c r="K15" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1722010012/AV/22012034615705 — Hoj Nirman Surpal Mohalla Nanoda</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>8000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>7725</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44640</v>
       </c>
-      <c r="K16" s="3"/>
+      <c r="K16" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
@@ -755,73 +759,73 @@
         <v>2879</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44527</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1722010012/DP/22012034568605 — Plantation shitlamata mandir Gorvement Land Par 625</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>713691.92</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>553857.59</v>
+        <v>554157.59</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44819</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
@@ -7420,51 +7424,51 @@
       <c r="J158" s="3" t="n">
         <v>44500</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>45688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/3287769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1496329</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45588</v>
@@ -8545,51 +8549,51 @@
       <c r="J181" s="3" t="n">
         <v>44768</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>45400</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/4079322 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119649496</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>5832</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45588</v>
@@ -8935,239 +8939,239 @@
       <c r="J189" s="3" t="n">
         <v>44797</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>45553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/4554306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114736817</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>11664</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/4757480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118550253</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/4757487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118551447</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/4757518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118557145</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/4757532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118562186</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>8505</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45651</v>
@@ -9219,145 +9223,145 @@
       <c r="J195" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K195" s="3" t="n">
         <v>46184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/4758402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119558925</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45551</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/4758497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119582638</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>6534</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/4758532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119589244</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45556</v>
@@ -9409,407 +9413,409 @@
       <c r="J199" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/4759057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119665541</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>9936</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45639</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/4759078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119671105</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>18441</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/4765249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115386560</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>14112</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/4778951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126474329</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45572</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5330683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119569208</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5357353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130484718</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>20370</v>
+        <v>20580</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5362149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119642290</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5507050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120232046</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>17016</v>
+        <v>21516</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45881</v>
       </c>
-      <c r="K207" s="3"/>
+      <c r="K207" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9834,241 +9840,243 @@
       <c r="J208" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>46026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5511356 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130473352</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K209" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5605637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126256936</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>20370</v>
+        <v>22470</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45865</v>
       </c>
-      <c r="K210" s="3"/>
+      <c r="K210" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5644996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130453004</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>13062</v>
+        <v>17562</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5811738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131713346</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5811938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119557557</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45717</v>
@@ -10120,239 +10128,239 @@
       <c r="J214" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5811940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119605480</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5811941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119612545</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5811942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119622795</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>1827</v>
+        <v>3654</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5811974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119620373</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5812217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130480816</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45751</v>
@@ -10404,145 +10412,145 @@
       <c r="J220" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>46025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5812501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126633506</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5812523 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118566757</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1722010012/IF/IAY/5812569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126618480</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45947</v>
@@ -10584,6229 +10592,6425 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>15136</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>42832</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>43140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1722010012/IF/IAY/646532 — Construction of IAY House -IAY REG. NO. MP1685262</t>
+          <t>1722010012/IF/IAY/6377151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126631437</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>15518</v>
+        <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>42862</v>
-[...3 lines deleted...]
-      </c>
+        <v>45716</v>
+      </c>
+      <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1722010012/IF/IAY/785856 — Construction of IAY House -IAY REG. NO. MP1526683</t>
+          <t>1722010012/IF/IAY/6396797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127782650</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>15226</v>
+        <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>42871</v>
-[...3 lines deleted...]
-      </c>
+        <v>46246</v>
+      </c>
+      <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1722010012/IF/IAY/852875 — Construction of IAY House -IAY REG. NO. MP1526444</t>
+          <t>1722010012/IF/IAY/646532 — Construction of IAY House -IAY REG. NO. MP1685262</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>15382</v>
+        <v>15518</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>42871</v>
+        <v>42862</v>
       </c>
       <c r="K227" s="3" t="n">
-        <v>43403</v>
+        <v>43783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1722010012/IF/IAY/941987 — Construction of IAY House -IAY REG. NO. MP2844431</t>
+          <t>1722010012/IF/IAY/785856 — Construction of IAY House -IAY REG. NO. MP1526683</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>15172</v>
+        <v>15226</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>43256</v>
+        <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1722010012/IF/IAY/942888 — Construction of IAY House -IAY REG. NO. MP2866468</t>
+          <t>1722010012/IF/IAY/852875 — Construction of IAY House -IAY REG. NO. MP1526444</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>15406</v>
+        <v>15382</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>42906</v>
+        <v>42871</v>
       </c>
       <c r="K229" s="3" t="n">
-        <v>43490</v>
+        <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1722010012/LD/114 — मेढ बंधान कार्य विक्रम मांगीलाल</t>
+          <t>1722010012/IF/IAY/941987 — Construction of IAY House -IAY REG. NO. MP2844431</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>7500</v>
+        <v>15480</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>0</v>
+        <v>15172</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>39804</v>
+        <v>42871</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>40589</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1722010012/LD/115 — मेढ बंधान कार्य नानसिंह सुरपाल</t>
+          <t>1722010012/IF/IAY/942888 — Construction of IAY House -IAY REG. NO. MP2866468</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>7500</v>
+        <v>15480</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>0</v>
+        <v>15406</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>39804</v>
+        <v>42906</v>
       </c>
       <c r="K231" s="3" t="n">
-        <v>40589</v>
+        <v>43490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1722010012/LD/116 — मेढ बंधान कार्य कमलसिंह दलसिंह</t>
+          <t>1722010012/LD/114 — मेढ बंधान कार्य विक्रम मांगीलाल</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>0</v>
+        <v>7500</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>39804</v>
       </c>
       <c r="K232" s="3" t="n">
         <v>40589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1722010012/LD/117 — मेढ बंधान कार्य खेमा केकडिया</t>
+          <t>1722010012/LD/115 — मेढ बंधान कार्य नानसिंह सुरपाल</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>0</v>
+        <v>7500</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>39804</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>40589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1722010012/LD/118 — मेढ बंधान कार्य रामसिंह बदिया</t>
+          <t>1722010012/LD/116 — मेढ बंधान कार्य कमलसिंह दलसिंह</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>7500</v>
+        <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>39804</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>40589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1722010012/LD/119 — मेढ बंधान कार्य जामसिंह मांगीलाल</t>
+          <t>1722010012/LD/117 — मेढ बंधान कार्य खेमा केकडिया</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>7500</v>
+        <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>39804</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>41157</v>
+        <v>40589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1722010012/LD/120 — मेढ बंधान कार्य नानुराम गटिया</t>
+          <t>1722010012/LD/118 — मेढ बंधान कार्य रामसिंह बदिया</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>7500</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>39804</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>40589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1722010012/LD/121 — मेढ बंधान कार्य मोहन टटींया</t>
+          <t>1722010012/LD/119 — मेढ बंधान कार्य जामसिंह मांगीलाल</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>7500</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>39804</v>
       </c>
       <c r="K237" s="3" t="n">
-        <v>40589</v>
+        <v>41157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1722010012/LD/122 — मेढ बंधान कार्य मोटला सुरपाल</t>
+          <t>1722010012/LD/120 — मेढ बंधान कार्य नानुराम गटिया</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>7500</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>39804</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>40589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1722010012/LD/123 — मेढ बंधान कार्य हरेसिंह गटिया</t>
+          <t>1722010012/LD/121 — मेढ बंधान कार्य मोहन टटींया</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>7500</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>39804</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>40589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1722010012/LD/124 — मेढ बंधान कार्य रेमला धुधला</t>
+          <t>1722010012/LD/122 — मेढ बंधान कार्य मोटला सुरपाल</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>7500</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>38750</v>
-[...1 lines deleted...]
-      <c r="K240" s="3"/>
+        <v>39804</v>
+      </c>
+      <c r="K240" s="3" t="n">
+        <v>40589</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1722010012/LD/125 — मेढ बंधान कार्य उदयसिंह रू)नार्ाि</t>
+          <t>1722010012/LD/123 — मेढ बंधान कार्य हरेसिंह गटिया</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>7500</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>38750</v>
-[...1 lines deleted...]
-      <c r="K241" s="3"/>
+        <v>39804</v>
+      </c>
+      <c r="K241" s="3" t="n">
+        <v>40589</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1722010012/LD/3799432821 — खेल मैदान</t>
+          <t>1722010012/LD/124 — मेढ बंधान कार्य रेमला धुधला</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>428828</v>
+        <v>7500</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>80702</v>
+        <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>38750</v>
+      </c>
+      <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/104 — मुरूम रोड निर्माण ननौदा से खण्‍डवा 1 से 2</t>
+          <t>1722010012/LD/125 — मेढ बंधान कार्य उदयसिंह रू)नार्ाि</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
+        <v>7500</v>
+      </c>
+      <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I243" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J243" s="3" t="n">
-        <v>39407</v>
-[...3 lines deleted...]
-      </c>
+        <v>38750</v>
+      </c>
+      <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/106 — मुरूम रोड निर्माण ननौदा से निबोल</t>
+          <t>1722010012/LD/3799432821 — खेल मैदान</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>0</v>
+        <v>428828</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>113250</v>
+        <v>80702</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>39427</v>
+        <v>41702</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>40633</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/114 — मुरूम रोड निर्माण ननौदा</t>
+          <t>1722010012/RC/104 — मुरूम रोड निर्माण ननौदा से खण्‍डवा 1 से 2</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>393000</v>
+        <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>166150</v>
+        <v>117230</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>39072</v>
+        <v>39407</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>40589</v>
+        <v>41157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/22012034191739 — सीमेंट कांक्रीट खरंजा निर्माण बस स्‍टेण्‍ड से विक्</t>
+          <t>1722010012/RC/106 — मुरूम रोड निर्माण ननौदा से निबोल</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>124865</v>
+        <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>123369</v>
+        <v>113250</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>41590</v>
+        <v>39427</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>42330</v>
+        <v>40633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/22012034211058 — खेत सडक संपर्क हनुमान मंदिर से नई बसती तक</t>
+          <t>1722010012/RC/114 — मुरूम रोड निर्माण ननौदा</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>1487000</v>
+        <v>393000</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>840558</v>
+        <v>166150</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>41702</v>
+        <v>39072</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>42816</v>
+        <v>40589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/22012034301247 — सीमेंट कांक्रीट रोड सखाराम के मकान तक</t>
+          <t>1722010012/RC/22012034191739 — सीमेंट कांक्रीट खरंजा निर्माण बस स्‍टेण्‍ड से विक्</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>0</v>
+        <v>124865</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>0</v>
+        <v>123369</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>42430</v>
-[...1 lines deleted...]
-      <c r="K248" s="3"/>
+        <v>41590</v>
+      </c>
+      <c r="K248" s="3" t="n">
+        <v>42330</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/22012034301248 — सीमेंट कांक्रीट रोड</t>
+          <t>1722010012/RC/22012034211058 — खेत सडक संपर्क हनुमान मंदिर से नई बसती तक</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>0</v>
+        <v>1487000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>0</v>
+        <v>840558</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>42430</v>
-[...1 lines deleted...]
-      <c r="K249" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K249" s="3" t="n">
+        <v>42816</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/22012034397106 — सी सी रोड निर्माण कालु के मकान से मदन के मकान तक</t>
+          <t>1722010012/RC/22012034301247 — सीमेंट कांक्रीट रोड सखाराम के मकान तक</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>167000</v>
+        <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>59976</v>
+        <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>43490</v>
-[...3 lines deleted...]
-      </c>
+        <v>42430</v>
+      </c>
+      <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/22012034443194 — सुदुर सडक निर्माण ननोदा</t>
+          <t>1722010012/RC/22012034301248 — सीमेंट कांक्रीट रोड</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>43556</v>
+        <v>42430</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/22012034556645 — c c road nirman main road se pani tanki thak</t>
+          <t>1722010012/RC/22012034397106 — सी सी रोड निर्माण कालु के मकान से मदन के मकान तक</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>34000</v>
+        <v>167000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>31350</v>
+        <v>59976</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>44215</v>
+        <v>43490</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>44770</v>
+        <v>43978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/22012034617809 — Prathmik vidhalay se bhuvan ke makan tak molapura nanoda</t>
+          <t>1722010012/RC/22012034443194 — सुदुर सडक निर्माण ननोदा</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>44788</v>
+        <v>43556</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/22012034617810 — unkar ke makan se lokesh khede ke makan tak nanoda</t>
+          <t>1722010012/RC/22012034556645 — c c road nirman main road se pani tanki thak</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>0</v>
+        <v>34000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>0</v>
+        <v>31350</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K254" s="3"/>
+        <v>44215</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>44770</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/22012034617812 — nali nirman kary rumal ke makan senale tak nanoda</t>
+          <t>1722010012/RC/22012034617809 — Prathmik vidhalay se bhuvan ke makan tak molapura nanoda</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/22012034619635 — C.C Road Primary School Se Bhuvan Ke Makan Tak  Motlapura Nanoda</t>
+          <t>1722010012/RC/22012034617810 — unkar ke makan se lokesh khede ke makan tak nanoda</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>63000</v>
+        <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>62832</v>
+        <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>44882</v>
+        <v>44788</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/22012034626404 — CC Road Omkar ke Makan se Nale Tak Nanoda</t>
+          <t>1722010012/RC/22012034617812 — nali nirman kary rumal ke makan senale tak nanoda</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>81000</v>
+        <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>79526</v>
+        <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>44941</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/22012034829464 — Vraksharopan karya Hanuman Mandir se Vijay sencha ke kothar tak</t>
+          <t>1722010012/RC/22012034619635 — C.C Road Primary School Se Bhuvan Ke Makan Tak  Motlapura Nanoda</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>453563.17</v>
+        <v>63000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>174203.62</v>
+        <v>62832</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>45623</v>
-[...1 lines deleted...]
-      <c r="K258" s="3"/>
+        <v>44882</v>
+      </c>
+      <c r="K258" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/22012034841368 — cc road sarkari kup say bayraw mandir tak nanoda</t>
+          <t>1722010012/RC/22012034626404 — CC Road Omkar ke Makan se Nale Tak Nanoda</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>0</v>
+        <v>81000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>0</v>
+        <v>79526</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K259" s="3"/>
+        <v>44941</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>45348</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/22012034841839 — सीसी रोड निर्माण कुवे से मंदिर रोड नैनोदा</t>
+          <t>1722010012/RC/22012034829464 — Vraksharopan karya Hanuman Mandir se Vijay sencha ke kothar tak</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>0</v>
+        <v>453563.17</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>0</v>
+        <v>174203.62</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>45748</v>
+        <v>45623</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/644 — सिमेेट कांक्रीट खरंजा निर्माण मानकर मोहल्‍ला</t>
+          <t>1722010012/RC/22012034841368 — cc road sarkari kup say bayraw mandir tak nanoda</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>85000</v>
+        <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>84322</v>
+        <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>41173</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RC/678 — सीमेंट कांक्रीट खरंजा निर्माण सिर्वी मोहल्‍ले से ह</t>
+          <t>1722010012/RC/22012034841839 — सीसी रोड निर्माण कुवे से मंदिर रोड नैनोदा</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>176895</v>
+        <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>176856</v>
+        <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>41342</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034398640 — व्‍यक्तिगत शाौचालय नीर्माण छतरसीग वीक्रम</t>
+          <t>1722010012/RC/644 — सिमेेट कांक्रीट खरंजा निर्माण मानकर मोहल्‍ला</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>12000</v>
+        <v>85000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>12168</v>
+        <v>84322</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>43295</v>
+        <v>41173</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>43825</v>
+        <v>41256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034398693 — व्यक्तिगत शोचालय निर्माण  पवन जिवलाल</t>
+          <t>1722010012/RC/678 — सीमेंट कांक्रीट खरंजा निर्माण सिर्वी मोहल्‍ले से ह</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>12000</v>
+        <v>176895</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>11946</v>
+        <v>176856</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>43164</v>
+        <v>41342</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>43978</v>
+        <v>41589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400348 — व्यक्ति गत शोचालय महेश मंगा</t>
+          <t>1722010012/RS/22012034398640 — व्‍यक्तिगत शाौचालय नीर्माण छतरसीग वीक्रम</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>12132</v>
+        <v>12168</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>43316</v>
+        <v>43295</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>43578</v>
+        <v>43825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400350 — व्यक्ति गत शोचालय जगदीश विक्रम</t>
+          <t>1722010012/RS/22012034398693 — व्यक्तिगत शोचालय निर्माण  पवन जिवलाल</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>11816</v>
+        <v>11946</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>43295</v>
+        <v>43164</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>43649</v>
+        <v>43978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400351 — व्यक्ति गत शोचालय संजय दारासिंह</t>
+          <t>1722010012/RS/22012034400348 — व्यक्ति गत शोचालय महेश मंगा</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>11088</v>
+        <v>12132</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>43164</v>
+        <v>43316</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>43978</v>
+        <v>43578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400352 — व्यक्ति गत शोचालय मदन उमराव</t>
+          <t>1722010012/RS/22012034400350 — व्यक्ति गत शोचालय जगदीश विक्रम</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>11946</v>
+        <v>11816</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>43164</v>
+        <v>43295</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>43578</v>
+        <v>43649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400354 — व्यक्ति गत शोचालय दशरथ रमेश</t>
+          <t>1722010012/RS/22012034400351 — व्यक्ति गत शोचालय संजय दारासिंह</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>10914</v>
+        <v>11088</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>43164</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>43978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400355 — व्यक्ति गत किशोर बिलमन</t>
+          <t>1722010012/RS/22012034400352 — व्यक्ति गत शोचालय मदन उमराव</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>12654</v>
+        <v>11946</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>43295</v>
+        <v>43164</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>43493</v>
+        <v>43578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400357 — व्यक्ति गत शोचालय संतोष उंकार</t>
+          <t>1722010012/RS/22012034400354 — व्यक्ति गत शोचालय दशरथ रमेश</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>12828</v>
+        <v>10914</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>43295</v>
+        <v>43164</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>43493</v>
+        <v>43978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400405 — व्यक्ति गत शोचालय नानुरम गटिया</t>
+          <t>1722010012/RS/22012034400355 — व्यक्ति गत किशोर बिलमन</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>11946</v>
+        <v>12654</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>43164</v>
+        <v>43295</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>43978</v>
+        <v>43493</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400927 — व्यक्ति गत शोचालय राम शोभाराम</t>
+          <t>1722010012/RS/22012034400357 — व्यक्ति गत शोचालय संतोष उंकार</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>12696</v>
+        <v>12828</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>43317</v>
+        <v>43295</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>43802</v>
+        <v>43493</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400928 — व्यक्ति गत शोचालय कालूराम छगन</t>
+          <t>1722010012/RS/22012034400405 — व्यक्ति गत शोचालय नानुरम गटिया</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>12480</v>
+        <v>11946</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>43316</v>
+        <v>43164</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>43578</v>
+        <v>43978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400929 — व्यक्ति गत शोचालय कनवरलाल  भागीरथ</t>
+          <t>1722010012/RS/22012034400927 — व्यक्ति गत शोचालय राम शोभाराम</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>11784</v>
+        <v>12696</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>43299</v>
+        <v>43317</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>43493</v>
+        <v>43802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400930 — व्यक्ति गत शोचालय सिताराम अमरसिंह</t>
+          <t>1722010012/RS/22012034400928 — व्यक्ति गत शोचालय कालूराम छगन</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>11946</v>
+        <v>12480</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>43164</v>
+        <v>43316</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>43978</v>
+        <v>43578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400931 — व्यक्ति गत शोचालय बलराम मोहन</t>
+          <t>1722010012/RS/22012034400929 — व्यक्ति गत शोचालय कनवरलाल  भागीरथ</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>11262</v>
+        <v>11784</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>43245</v>
+        <v>43299</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>43480</v>
+        <v>43493</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400932 — व्यक्ति गत शोचालय किशोर सुखलाल</t>
+          <t>1722010012/RS/22012034400930 — व्यक्ति गत शोचालय सिताराम अमरसिंह</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>10740</v>
+        <v>11946</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>43164</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>43978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400933 — व्यक्ति गत शोचालय दिनेश टांटिया</t>
+          <t>1722010012/RS/22012034400931 — व्यक्ति गत शोचालय बलराम मोहन</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>11436</v>
+        <v>11262</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>43298</v>
+        <v>43245</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>43493</v>
+        <v>43480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400934 — व्यक्ति गत शोचालय सुखराम बुदा</t>
+          <t>1722010012/RS/22012034400932 — व्यक्ति गत शोचालय किशोर सुखलाल</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>12330</v>
+        <v>10740</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>43313</v>
+        <v>43164</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>43648</v>
+        <v>43978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400936 — व्यक्ति गत शोचालय रमेश  सत्या</t>
+          <t>1722010012/RS/22012034400933 — व्यक्ति गत शोचालय दिनेश टांटिया</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>12306</v>
+        <v>11436</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>43212</v>
+        <v>43298</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>43490</v>
+        <v>43493</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034400942 — व्यक्ति गत शोचालय हिरालाल काना</t>
+          <t>1722010012/RS/22012034400934 — व्यक्ति गत शोचालय सुखराम बुदा</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>11946</v>
+        <v>12330</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>43169</v>
+        <v>43313</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>43983</v>
+        <v>43648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034401842 — व्यक्ति गत शोचालय रामा मांगीलाल</t>
+          <t>1722010012/RS/22012034400936 — व्यक्ति गत शोचालय रमेश  सत्या</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>12230</v>
+        <v>12306</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>43164</v>
+        <v>43212</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>43995</v>
+        <v>43490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034402020 — व्यक्ति गत शोचालय तुलसी सोहन</t>
+          <t>1722010012/RS/22012034400942 — व्यक्ति गत शोचालय हिरालाल काना</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>11088</v>
+        <v>11946</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>43234</v>
+        <v>43169</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>43480</v>
+        <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034403170 — व्यक्ति गत शोचालय राजाराम गलसिंग</t>
+          <t>1722010012/RS/22012034401842 — व्यक्ति गत शोचालय रामा मांगीलाल</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>12132</v>
+        <v>12230</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>43234</v>
+        <v>43164</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>43490</v>
+        <v>43995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034417589 — व्यक्ति गत शोचालय रामू पिता उमनिया</t>
+          <t>1722010012/RS/22012034402020 — व्यक्ति गत शोचालय तुलसी सोहन</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>12018</v>
+        <v>11088</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>43316</v>
+        <v>43234</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>43490</v>
+        <v>43480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034418109 — व्यक्ति गत शोचालय गोविन्द पिता भारता</t>
+          <t>1722010012/RS/22012034403170 — व्यक्ति गत शोचालय राजाराम गलसिंग</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>0</v>
+        <v>12132</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>43114</v>
-[...1 lines deleted...]
-      <c r="K287" s="3"/>
+        <v>43234</v>
+      </c>
+      <c r="K287" s="3" t="n">
+        <v>43490</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034419560 — व्यक्ति गत शोचालय रुखाडिया पिता बाउ</t>
+          <t>1722010012/RS/22012034417589 — व्यक्ति गत शोचालय रामू पिता उमनिया</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>0</v>
+        <v>12018</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>43210</v>
-[...1 lines deleted...]
-      <c r="K288" s="3"/>
+        <v>43316</v>
+      </c>
+      <c r="K288" s="3" t="n">
+        <v>43490</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034419561 — व्यक्ति गत शोचालय निर्मल पिता गंगाराम</t>
+          <t>1722010012/RS/22012034418109 — व्यक्ति गत शोचालय गोविन्द पिता भारता</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>12654</v>
+        <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>43468</v>
-[...3 lines deleted...]
-      </c>
+        <v>43114</v>
+      </c>
+      <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034419729 — व्यक्ति गत शोचालय शोभाराम पिता सोमजी</t>
+          <t>1722010012/RS/22012034419560 — व्यक्ति गत शोचालय रुखाडिया पिता बाउ</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>12168</v>
+        <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>43299</v>
-[...3 lines deleted...]
-      </c>
+        <v>43210</v>
+      </c>
+      <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034420653 — व्यक्ति गत शोचालय रामुसिंह पिता  बल्लु</t>
+          <t>1722010012/RS/22012034419561 — व्यक्ति गत शोचालय निर्मल पिता गंगाराम</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>12168</v>
+        <v>12654</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>43318</v>
+        <v>43468</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>43811</v>
+        <v>43709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034420655 — व्यक्ति गत शोचालय धुदा पिता गोमा</t>
+          <t>1722010012/RS/22012034419729 — व्यक्ति गत शोचालय शोभाराम पिता सोमजी</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>12168</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>43266</v>
-[...1 lines deleted...]
-      <c r="K292" s="3"/>
+        <v>43299</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>43825</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034420849 — व्यक्ति गत शोचालय परसराम पिता पन्ना</t>
+          <t>1722010012/RS/22012034420653 — व्यक्ति गत शोचालय रामुसिंह पिता  बल्लु</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>0</v>
+        <v>12168</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>43265</v>
-[...1 lines deleted...]
-      <c r="K293" s="3"/>
+        <v>43318</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>43811</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034420850 — व्यक्ति गत शोचालय जगदीश  पिता पन्ना</t>
+          <t>1722010012/RS/22012034420655 — व्यक्ति गत शोचालय धुदा पिता गोमा</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>11992</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>43314</v>
-[...3 lines deleted...]
-      </c>
+        <v>43266</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034420932 — व्यक्ति गत शोचालय प्रेमलाल पिता कोदर</t>
+          <t>1722010012/RS/22012034420849 — व्यक्ति गत शोचालय परसराम पिता पन्ना</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>43265</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034420938 — व्यक्ति गत शोचालय  मुकेश पिता मांगीलाल</t>
+          <t>1722010012/RS/22012034420850 — व्यक्ति गत शोचालय जगदीश  पिता पन्ना</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>11992</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>43265</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>43314</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>43850</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034421398 — व्‍यक्तिगत शौचालय निर्माण दुधा पिता गोमा</t>
+          <t>1722010012/RS/22012034420932 — व्यक्ति गत शोचालय प्रेमलाल पिता कोदर</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>43273</v>
+        <v>43265</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034421443 — व्यक्ति गत शोचालय मुकेश पिता मांगीलाल</t>
+          <t>1722010012/RS/22012034420938 — व्यक्ति गत शोचालय  मुकेश पिता मांगीलाल</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>43234</v>
+        <v>43265</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034421444 — व्यक्ति गत शोचालय मुकेश पिता मांगीलाल</t>
+          <t>1722010012/RS/22012034421398 — व्‍यक्तिगत शौचालय निर्माण दुधा पिता गोमा</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>12168</v>
+        <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>43320</v>
-[...3 lines deleted...]
-      </c>
+        <v>43273</v>
+      </c>
+      <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034421473 — व्यक्ति गत शोचालय प्रेमलाल पिता कोदर</t>
+          <t>1722010012/RS/22012034421443 — व्यक्ति गत शोचालय मुकेश पिता मांगीलाल</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>43234</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034421570 — व्यक्ति गत शोचालय परसराम पिता पन्ना</t>
+          <t>1722010012/RS/22012034421444 — व्यक्ति गत शोचालय मुकेश पिता मांगीलाल</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>12168</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>43315</v>
+        <v>43320</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>43825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034423797 — व्यक्ति गत शोचालय प्रेमलाल पिता कोदर</t>
+          <t>1722010012/RS/22012034421473 — व्यक्ति गत शोचालय प्रेमलाल पिता कोदर</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>11992</v>
+        <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>43320</v>
-[...3 lines deleted...]
-      </c>
+        <v>43234</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034427845 — व्यक्ति गत शोचालय किर्तन पिता उंकार</t>
+          <t>1722010012/RS/22012034421570 — व्यक्ति गत शोचालय परसराम पिता पन्ना</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>0</v>
+        <v>12168</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>43313</v>
-[...1 lines deleted...]
-      <c r="K303" s="3"/>
+        <v>43315</v>
+      </c>
+      <c r="K303" s="3" t="n">
+        <v>43825</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034440854 — 83,182,409,410</t>
+          <t>1722010012/RS/22012034423797 — व्यक्ति गत शोचालय प्रेमलाल पिता कोदर</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>48000</v>
+        <v>12000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>40928</v>
+        <v>11992</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43885</v>
+        <v>43320</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>43982</v>
+        <v>43648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034578914 — SBM-कंपोस्ट पिट नानोदा</t>
+          <t>1722010012/RS/22012034427845 — व्यक्ति गत शोचालय किर्तन पिता उंकार</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>16547.73</v>
+        <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>1215</v>
+        <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>45623</v>
+        <v>43313</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034586645 — SBM ILP  व्यक्तिगत शौकता गड्डा 10 हितग्राही नानोदा यूनिट 01</t>
+          <t>1722010012/RS/22012034440854 — 83,182,409,410</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>71615.23</v>
+        <v>48000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>0</v>
+        <v>40928</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K306" s="3"/>
+        <v>43885</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>43982</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034674253 — Nali Nirman Rumal Ke Makan Se Naale Tak Nanoda</t>
+          <t>1722010012/RS/22012034578914 — SBM-कंपोस्ट पिट नानोदा</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>37000</v>
+        <v>16547.73</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>35700</v>
+        <v>1215</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>44897</v>
+        <v>45623</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012034674255 — Nali Nirman Omkar Ke Makan Se Lokesh Ke Makan Tak Nanoda</t>
+          <t>1722010012/RS/22012034586645 — SBM ILP  व्यक्तिगत शौकता गड्डा 10 हितग्राही नानोदा यूनिट 01</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>21000</v>
+        <v>71615.23</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>19992</v>
+        <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>44895</v>
+        <v>44471</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1722010012/RS/22012035120393 — सामुदायिक स्वच्छता परिसर हनुमान मंदिर के पास ननोदा ग्राम पंचायत ननोदा</t>
+          <t>1722010012/RS/22012034674253 — Nali Nirman Rumal Ke Makan Se Naale Tak Nanoda</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>47000</v>
+        <v>37000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>39780</v>
+        <v>35700</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>45276</v>
+        <v>44897</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>45762</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/ — भु संकन पौड ननौदा</t>
+          <t>1722010012/RS/22012034674255 — Nali Nirman Omkar Ke Makan Se Lokesh Ke Makan Tak Nanoda</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>0</v>
+        <v>19992</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>38750</v>
-[...1 lines deleted...]
-      <c r="K310" s="3"/>
+        <v>44895</v>
+      </c>
+      <c r="K310" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/101-06 — भुशंकन पौण्‍ड ननौदा</t>
+          <t>1722010012/RS/22012035120393 — सामुदायिक स्वच्छता परिसर हनुमान मंदिर के पास ननोदा ग्राम पंचायत ननोदा</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>300000</v>
+        <v>47000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>0</v>
+        <v>39780</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>38866</v>
+        <v>45276</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>41157</v>
+        <v>45762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/20276 — निस्‍तार तालाब निर्माण ननौदा</t>
+          <t>1722010012/RS/VB/YD/22012035140852 — Construction of Soak Pit for Sarjanik Sthal 74 8475/22 1872</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>221100</v>
+        <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>40301</v>
-[...3 lines deleted...]
-      </c>
+        <v>46248</v>
+      </c>
+      <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/20287 — निस्‍तार तालाब निर्माण कोलगांव रोड ननौदा</t>
+          <t>1722010012/WC/ — भु संकन पौड ननौदा</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>255856</v>
+        <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>40548</v>
-[...3 lines deleted...]
-      </c>
+        <v>38750</v>
+      </c>
+      <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/20306 — निस्‍तार तालाब निर्माण भोरलापुरा</t>
+          <t>1722010012/WC/101-06 — भुशंकन पौण्‍ड ननौदा</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>487632</v>
+        <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>40696</v>
+        <v>38866</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>41351</v>
+        <v>41157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012034325477 — नवीन तालाब निर्माण कार्य कोलगांव रोड पर</t>
+          <t>1722010012/WC/20276 — निस्‍तार तालाब निर्माण ननौदा</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>310000</v>
+        <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>294260</v>
+        <v>221100</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>42882</v>
+        <v>40301</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>44225</v>
+        <v>41157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012034507098 — भु संकनपोड  ननोदा</t>
+          <t>1722010012/WC/20287 — निस्‍तार तालाब निर्माण कोलगांव रोड ननौदा</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>266277.69</v>
+        <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>139410</v>
+        <v>255856</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>43793</v>
+        <v>40548</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>45348</v>
+        <v>41157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012034557088 — nala tranching Govind ke khet se sukha ke khet tak</t>
+          <t>1722010012/WC/20306 — निस्‍तार तालाब निर्माण भोरलापुरा</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>181153.8</v>
+        <v>500000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>487632</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>43971</v>
-[...1 lines deleted...]
-      <c r="K317" s="3"/>
+        <v>40696</v>
+      </c>
+      <c r="K317" s="3" t="n">
+        <v>41351</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012034622625 — Nala Tranching Kailash ke khet ke pass</t>
+          <t>1722010012/WC/22012034325477 — नवीन तालाब निर्माण कार्य कोलगांव रोड पर</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>277979.52</v>
+        <v>310000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>0</v>
+        <v>294260</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K318" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K318" s="3" t="n">
+        <v>44225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012034622626 — Nala Tranching Girish  ke khet ke pas</t>
+          <t>1722010012/WC/22012034507098 — भु संकनपोड  ननोदा</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>79422.72</v>
+        <v>266277.69</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>0</v>
+        <v>139410</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K319" s="3"/>
+        <v>43793</v>
+      </c>
+      <c r="K319" s="3" t="n">
+        <v>45348</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012034622627 — Nala Tranching Vikram ke khet ke pass</t>
+          <t>1722010012/WC/22012034557088 — nala tranching Govind ke khet se sukha ke khet tak</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>317690.88</v>
+        <v>181153.8</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>44222</v>
+        <v>43971</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012034631977 — Nala trainchig jiwanlal ke khet ke paas</t>
+          <t>1722010012/WC/22012034622625 — Nala Tranching Kailash ke khet ke pass</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>0</v>
+        <v>277979.52</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>44247</v>
+        <v>44222</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012034644015 — CTRA Roof Water Harvesting Middle School Nanoda</t>
+          <t>1722010012/WC/22012034622626 — Nala Tranching Girish  ke khet ke pas</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>22809.39</v>
+        <v>79422.72</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>18227.48</v>
+        <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>44330</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012034644021 — CTRA Roof Water Harvesting Primary School Nanoda</t>
+          <t>1722010012/WC/22012034622627 — Nala Tranching Vikram ke khet ke pass</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>14455.27</v>
+        <v>317690.88</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>9438.58</v>
+        <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>44330</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012034784743 — SBM SP सामुदायिक सोक पिट संख्या - 22 नानोदा</t>
+          <t>1722010012/WC/22012034631977 — Nala trainchig jiwanlal ke khet ke paas</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>44300</v>
+        <v>44247</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012035008365 — Bhusankan Pound Nanoda</t>
+          <t>1722010012/WC/22012034644015 — CTRA Roof Water Harvesting Middle School Nanoda</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>0</v>
+        <v>22809.39</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>18227.48</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>44853</v>
-[...1 lines deleted...]
-      <c r="K325" s="3"/>
+        <v>44330</v>
+      </c>
+      <c r="K325" s="3" t="n">
+        <v>45348</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012035076062 — नाला ट्रेंचिंग कार्य पानी की टंकी से कैलाश  कालूराम के खेत तक नाला, ननोदा</t>
+          <t>1722010012/WC/22012034644021 — CTRA Roof Water Harvesting Primary School Nanoda</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>222531.25</v>
+        <v>14455.27</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>184314</v>
+        <v>9438.58</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>45090</v>
+        <v>44330</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>45345</v>
+        <v>45348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012035147819 — नाला ट्रेंचिन कार्य खंडवा रोड पर शासकिया नाले पर ग्राम पंचायत ननोदा</t>
+          <t>1722010012/WC/22012034784743 — SBM SP सामुदायिक सोक पिट संख्या - 22 नानोदा</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>122304.64</v>
+        <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>100113</v>
+        <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>45279</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012035195633 — भू संकन पौंड कोलगॉव रेाड गोविनद पाटीदार के खेत के पास</t>
+          <t>1722010012/WC/22012035008365 — Bhusankan Pound Nanoda</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>45153</v>
+        <v>44853</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012035195657 — नाला टेंचिंग किशोर के खेत से बडे नाले तक</t>
+          <t>1722010012/WC/22012035076062 — नाला ट्रेंचिंग कार्य पानी की टंकी से कैलाश  कालूराम के खेत तक नाला, ननोदा</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>133578.12</v>
+        <v>222531.25</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>65551.92</v>
+        <v>184314</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>45401</v>
+        <v>45090</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>46230</v>
+        <v>45345</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WC/22012035237499 — पर्कोलेशन  टेक  शासकीय भूमि पर नैनोदा</t>
+          <t>1722010012/WC/22012035147819 — नाला ट्रेंचिन कार्य खंडवा रोड पर शासकिया नाले पर ग्राम पंचायत ननोदा</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>203862.4</v>
+        <v>122304.64</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>100113</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>45679</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>45279</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>45622</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WH/17 — निर्मल नीर ननौदा हनुमान मंदिर के पास</t>
+          <t>1722010012/WC/22012035195633 — भू संकन पौंड कोलगॉव रेाड गोविनद पाटीदार के खेत के पास</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>370430</v>
+        <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>178856</v>
+        <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>40696</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WH/19956623 — जीर्णोद्वार कार्य स्‍टाप डेम उन्‍नयन कार्य कोलगांव रोड पर ननौदा</t>
+          <t>1722010012/WC/22012035195657 — नाला टेंचिंग किशोर के खेत से बडे नाले तक</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>150000</v>
+        <v>133578.12</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>0</v>
+        <v>65551.92</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>42504</v>
-[...1 lines deleted...]
-      <c r="K332" s="3"/>
+        <v>45401</v>
+      </c>
+      <c r="K332" s="3" t="n">
+        <v>46230</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WH/19956639 — जीर्णोद्वार कार्य स्‍टाप डेम उन्‍नयन कार्य कोलगांव रोड साली नाले पर</t>
+          <t>1722010012/WC/22012035237499 — पर्कोलेशन  टेक  शासकीय भूमि पर नैनोदा</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>150000</v>
+        <v>203862.4</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>42504</v>
+        <v>45679</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WH/19957813 — स्‍टाप डेम उन्‍नय कार्य खण्‍डवा रोड पर ननौदा</t>
+          <t>1722010012/WC/VB/22012035336817 — सोक पिट निर्माण कार्य सार्वजनिक स्थल ननोदा</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>243000</v>
+        <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>42584</v>
+        <v>46248</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1722010012/WH/22012034458909 — तालाब सुदृढ़ीकरण सिंचाई तालाब नानोदा</t>
+          <t>1722010012/WH/17 — निर्मल नीर ननौदा हनुमान मंदिर के पास</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>47728.71</v>
+        <v>370430</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>42124</v>
+        <v>178856</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>44663</v>
+        <v>40696</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>45118</v>
+        <v>43462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035016104 — उद्यानिकी निजी खेत पौधरोपण कार्यराजेंद्र शंकरलाल ननोदा</t>
+          <t>1722010012/WH/19956623 — जीर्णोद्वार कार्य स्‍टाप डेम उन्‍नयन कार्य कोलगांव रोड पर ननौदा</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>372674</v>
+        <v>150000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>114484</v>
+        <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>44824</v>
-[...3 lines deleted...]
-      </c>
+        <v>42504</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035016114 — उद्यानिकी निजी खेत पौधरोपण कार्य मनोज सुरेश ननोदा</t>
+          <t>1722010012/WH/19956639 — जीर्णोद्वार कार्य स्‍टाप डेम उन्‍नयन कार्य कोलगांव रोड साली नाले पर</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>372674</v>
+        <v>150000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>144476</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44824</v>
-[...3 lines deleted...]
-      </c>
+        <v>42504</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035016120 — उद्यानिकी निजी खेत पौधरोपण कार्य जगदीश पन्नाजी  ननोदा</t>
+          <t>1722010012/WH/19957813 — स्‍टाप डेम उन्‍नय कार्य खण्‍डवा रोड पर ननौदा</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>372674</v>
+        <v>243000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>142240</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>44824</v>
-[...3 lines deleted...]
-      </c>
+        <v>42584</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035016126 — उद्यानिकी निजी खेत पौधरोपण कार्य मोहन तेजाजी  ननोदा</t>
+          <t>1722010012/WH/22012034458909 — तालाब सुदृढ़ीकरण सिंचाई तालाब नानोदा</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>372674</v>
+        <v>47728.71</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>77908</v>
+        <v>42124</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44824</v>
+        <v>44663</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>45607</v>
+        <v>45118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035016140 — उद्यानिकी निजी खेत पौधरोपण कार्य ज्योति दिपक ननोदा</t>
+          <t>1722010/IF/22012035016104 — उद्यानिकी निजी खेत पौधरोपण कार्यराजेंद्र शंकरलाल ननोदा</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>372674</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>327072</v>
+        <v>114484</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>44824</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>45646</v>
+        <v>45595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035016154 — उद्यानिकी निजी खेत पौधरोपण कार्य अंतिम गोपाल ननोदा</t>
+          <t>1722010/IF/22012035016114 — उद्यानिकी निजी खेत पौधरोपण कार्य मनोज सुरेश ननोदा</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>372674</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>112246</v>
+        <v>144476</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>44824</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>45607</v>
+        <v>45595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035016155 — उद्यानिकी निजी खेत पौधरोपण कार्य निर्मला  ननोदा</t>
+          <t>1722010/IF/22012035016120 — उद्यानिकी निजी खेत पौधरोपण कार्य जगदीश पन्नाजी  ननोदा</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>745348</v>
+        <v>372674</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>588031</v>
+        <v>142240</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>44824</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>46222</v>
+        <v>45607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035025517 — उद्यानिकी निजी खेत पौधरोपण कार्य लीलाबाई ननोदा</t>
+          <t>1722010/IF/22012035016126 — उद्यानिकी निजी खेत पौधरोपण कार्य मोहन तेजाजी  ननोदा</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>559011</v>
+        <v>372674</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>389836</v>
+        <v>77908</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44849</v>
+        <v>44824</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>45936</v>
+        <v>45607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035025527 — उद्यानिकी निजी खेत पौधरोपण कार्य जयंती ननोदा</t>
+          <t>1722010/IF/22012035016140 — उद्यानिकी निजी खेत पौधरोपण कार्य ज्योति दिपक ननोदा</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>559011</v>
+        <v>372674</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>538759</v>
+        <v>327072</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44849</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>44824</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>45646</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035031106 — उद्यानिकी निजी खेत पौधरोपण कार्य मोहन रूपा ननोदा</t>
+          <t>1722010/IF/22012035016154 — उद्यानिकी निजी खेत पौधरोपण कार्य अंतिम गोपाल ननोदा</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>372674</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>333093</v>
+        <v>112246</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>44874</v>
+        <v>44824</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>45702</v>
+        <v>45607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1722010/WC/22012034504627 — RFR RMS Nirmad Nanoda Se Kolgaon Road Par Nanoda</t>
+          <t>1722010/IF/22012035016155 — उद्यानिकी निजी खेत पौधरोपण कार्य निर्मला  ननोदा</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>2421000</v>
+        <v>745348</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>2418939.49</v>
+        <v>588031</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>43785</v>
+        <v>44824</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>44044</v>
+        <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1722010/WC/22012034542794 — RFR ANTERGAT NANODA ME RETURNING WALL NIRMAN KAARY NO. 1</t>
+          <t>1722010/IF/22012035025517 — उद्यानिकी निजी खेत पौधरोपण कार्य लीलाबाई ननोदा</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>4975000</v>
+        <v>559011</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>4853847.59</v>
+        <v>389836</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>43961</v>
+        <v>44849</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>44369</v>
+        <v>45936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1722010/WC/22012034542876 — RFR antargat nanoda me retaining wall nirman kary no. 2</t>
+          <t>1722010/IF/22012035025527 — उद्यानिकी निजी खेत पौधरोपण कार्य जयंती ननोदा</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>4975000</v>
+        <v>559011</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>4851508.59</v>
+        <v>538759</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>43961</v>
-[...3 lines deleted...]
-      </c>
+        <v>44849</v>
+      </c>
+      <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1722010/WC/22012034568714 — RFR ANTERGAT RMS NIRMAN KAARY NO. 3 NANODA</t>
+          <t>1722010/IF/22012035031106 — उद्यानिकी निजी खेत पौधरोपण कार्य मोहन रूपा ननोदा</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>4975000</v>
+        <v>372674</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>4458668.14</v>
+        <v>333093</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>44030</v>
+        <v>44874</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>44419</v>
+        <v>45702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1722010/WC/22012034600683 — RFR Antargat Stop Dam Cum Slab Culvert Nirman Nanoda</t>
+          <t>1722010/WC/22012034504627 — RFR RMS Nirmad Nanoda Se Kolgaon Road Par Nanoda</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>4807000</v>
+        <v>2421000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>4805051.44</v>
+        <v>2418939.49</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>44185</v>
+        <v>43785</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>44541</v>
+        <v>44044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1722010/WC/22012034602988 — RFR Antargat RMS Cum Retaining Wall Nirman Nanoda</t>
+          <t>1722010/WC/22012034542794 — RFR ANTERGAT NANODA ME RETURNING WALL NIRMAN KAARY NO. 1</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>3687000</v>
+        <v>4975000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>3671368.38</v>
+        <v>4853847.59</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44185</v>
-[...1 lines deleted...]
-      <c r="K351" s="3"/>
+        <v>43961</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>44369</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C352" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D352" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E352" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F352" s="1" t="inlineStr">
+        <is>
+          <t>1722010/WC/22012034542876 — RFR antargat nanoda me retaining wall nirman kary no. 2</t>
+        </is>
+      </c>
+      <c r="G352" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H352" s="2" t="n">
+        <v>4975000</v>
+      </c>
+      <c r="I352" s="2" t="n">
+        <v>4851508.59</v>
+      </c>
+      <c r="J352" s="3" t="n">
+        <v>43961</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>44419</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>NISARPUR</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C353" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D353" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E353" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F353" s="1" t="inlineStr">
+        <is>
+          <t>1722010/WC/22012034568714 — RFR ANTERGAT RMS NIRMAN KAARY NO. 3 NANODA</t>
+        </is>
+      </c>
+      <c r="G353" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H353" s="2" t="n">
+        <v>4975000</v>
+      </c>
+      <c r="I353" s="2" t="n">
+        <v>4458668.14</v>
+      </c>
+      <c r="J353" s="3" t="n">
+        <v>44030</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>44419</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>NISARPUR</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C354" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D354" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E354" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F354" s="1" t="inlineStr">
+        <is>
+          <t>1722010/WC/22012034600683 — RFR Antargat Stop Dam Cum Slab Culvert Nirman Nanoda</t>
+        </is>
+      </c>
+      <c r="G354" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H354" s="2" t="n">
+        <v>4807000</v>
+      </c>
+      <c r="I354" s="2" t="n">
+        <v>4805051.44</v>
+      </c>
+      <c r="J354" s="3" t="n">
+        <v>44185</v>
+      </c>
+      <c r="K354" s="3" t="n">
+        <v>44541</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>NISARPUR</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C355" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D355" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E355" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F355" s="1" t="inlineStr">
+        <is>
+          <t>1722010/WC/22012034602988 — RFR Antargat RMS Cum Retaining Wall Nirman Nanoda</t>
+        </is>
+      </c>
+      <c r="G355" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H355" s="2" t="n">
+        <v>3687000</v>
+      </c>
+      <c r="I355" s="2" t="n">
+        <v>3671368.38</v>
+      </c>
+      <c r="J355" s="3" t="n">
+        <v>44185</v>
+      </c>
+      <c r="K355" s="3" t="n">
+        <v>46287</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>NISARPUR</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
           <t>2016-2017</t>
         </is>
       </c>
-      <c r="C352" s="1" t="inlineStr">
+      <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D352" s="1" t="inlineStr">
+      <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E352" s="1" t="inlineStr">
+      <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F352" s="1" t="inlineStr">
+      <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1722010/WH/19958581 — जीर्णोद्रार कार्य स्‍टापडेम खण्‍डवा रोड पर ननौदा</t>
         </is>
       </c>
-      <c r="G352" s="1" t="inlineStr">
+      <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H352" s="2" t="n">
+      <c r="H356" s="2" t="n">
         <v>243000</v>
       </c>
-      <c r="I352" s="2" t="n">
+      <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J352" s="3" t="n">
+      <c r="J356" s="3" t="n">
         <v>42592</v>
       </c>
-      <c r="K352" s="3"/>
+      <c r="K356" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>