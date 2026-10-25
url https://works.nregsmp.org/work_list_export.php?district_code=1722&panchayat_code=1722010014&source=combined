--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K338"/>
+  <dimension ref="A1:K341"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 13:51:53</t>
+          <t>Exported on: 2026-10-25 11:04:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -369,98 +369,98 @@
       <c r="J13" s="3" t="n">
         <v>38940</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>40278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1722010014/DP/22012034492912 — Plantation Masaniya road Pahadi Nimbol</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>677985.75</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>125583</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44080</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1722010014/DP/22012034492913 — Pnantaton Manasiya road pahadi nimbol</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>677985.75</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>71513</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44080</v>
@@ -510,51 +510,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45139</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1722010014/DP/22012034593060 — मेरी माटी मेरा देश अंतर्गत वर्षारोपण कार्य बालक हा से. स्कूल परिसर  निंबोल</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>12263</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45175</v>
@@ -845,51 +845,51 @@
       <c r="J23" s="3" t="n">
         <v>41461</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>42603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/22012034337687 — कपिल धारा कुप भागीराम जामसिग</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>53676</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>42884</v>
@@ -990,100 +990,100 @@
       <c r="J26" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>44271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/22012034344086 — कपिल धारा कुप अमरसिंह वेस्ता</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>101978</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K27" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/22012034344090 — कपिल धारा कुप चम्पु नानबु</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>81794</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>42884</v>
@@ -1374,100 +1374,100 @@
       <c r="J34" s="3" t="n">
         <v>42921</v>
       </c>
       <c r="K34" s="3" t="n">
         <v>43980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/22012034347208 — कपिल धारा कुप गमीर वेस्ता</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>114553</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>43905</v>
       </c>
       <c r="K35" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/22012034350406 — व्रक्षारोपण कार्य निम्बोल से लोहारी रोड तक</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>39216</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>42916</v>
@@ -1852,147 +1852,147 @@
       <c r="J44" s="3" t="n">
         <v>42921</v>
       </c>
       <c r="K44" s="3" t="n">
         <v>44271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/22012034361285 — कपिल धारा कुप गुमान मंगल्या्</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>199858</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>42921</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>46230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/22012034361286 — कपिल धारा कुप हावसी दुडक्या</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>125928</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>43501</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/22012034361293 — कपिल धारा कुप दित्या कीडीया</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>102608</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>42921</v>
@@ -2324,51 +2324,51 @@
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/22012034469417 — कपिल धारा कुप सुकदेव रुखडीया निम्‍बोल</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>199961</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>43905</v>
@@ -2420,51 +2420,51 @@
         <v>94746</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>44178</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/22012035409091 — JGRS 2025 Recharge Structute Kup Pramod Manohar Nimbol</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45761</v>
@@ -2565,51 +2565,51 @@
       <c r="J59" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/22012035442991 — JGSA Khet Talab Pramod Manohar Nimbol</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>66555</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45787</v>
@@ -2663,147 +2663,147 @@
       <c r="J61" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K61" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/22012035443046 — JGSA Khet Talab Raju Buda Nimbol</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>41499</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K62" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/22012035443061 — JGSA Khet Talab Bhagiram Dudkya Nimbol</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/22012035443092 — JGSA Kup Recharg Sukhdev Rukhadiya Nimbol</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45787</v>
@@ -4760,51 +4760,51 @@
       <c r="J104" s="3" t="n">
         <v>43084</v>
       </c>
       <c r="K104" s="3" t="n">
         <v>43287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/1182600 — Construction of IAY House -IAY REG. NO. MP2123731</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>221</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45113</v>
@@ -5444,51 +5444,51 @@
       <c r="J118" s="3" t="n">
         <v>44292</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>45293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/2856070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2208101</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>2537</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>44299</v>
@@ -5785,98 +5785,98 @@
       <c r="J125" s="3" t="n">
         <v>44348</v>
       </c>
       <c r="K125" s="3" t="n">
         <v>44517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/3114377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2421872</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>5211</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>44348</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/3114607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3343840</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>5018</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>44348</v>
@@ -6516,51 +6516,51 @@
       <c r="J140" s="3" t="n">
         <v>44723</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>44842</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/3975750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118742865</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>44688</v>
@@ -6759,51 +6759,51 @@
       <c r="J145" s="3" t="n">
         <v>44862</v>
       </c>
       <c r="K145" s="3" t="n">
         <v>45688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/4024881 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146589345</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>44690</v>
@@ -7051,98 +7051,98 @@
       <c r="J151" s="3" t="n">
         <v>44796</v>
       </c>
       <c r="K151" s="3" t="n">
         <v>45078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/4075855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120822291</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>44693</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/4075856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120822426</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>44693</v>
@@ -7586,100 +7586,100 @@
       <c r="J162" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/4582168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118730917</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>21816</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/4590451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120824857</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>21888</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45574</v>
@@ -7782,51 +7782,51 @@
       <c r="J166" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K166" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/4702793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119898904</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>21861</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45602</v>
@@ -7880,51 +7880,51 @@
       <c r="J168" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/4757196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118742877</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>21816</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45706</v>
@@ -8076,51 +8076,51 @@
       <c r="J172" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/5273293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103701667</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45810</v>
@@ -8221,147 +8221,147 @@
       <c r="J175" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/5317933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119970876</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K176" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/5318295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146490672</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>18270</v>
+        <v>20370</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/5505939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118730894</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45848</v>
@@ -8415,51 +8415,51 @@
       <c r="J179" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/5644746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146612057</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45848</v>
@@ -8562,127 +8562,129 @@
       <c r="J182" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>45974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/5783094 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119971968</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/5783095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119972513</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45961</v>
       </c>
-      <c r="K184" s="3"/>
+      <c r="K184" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9001,78 +9003,80 @@
       <c r="J191" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1722010014/IF/IAY/5812624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119972272</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45961</v>
       </c>
-      <c r="K192" s="3"/>
+      <c r="K192" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9136,6963 +9140,7104 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>14964</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>43442</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>43532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1722010014/IF/IAY/940572 — Construction of IAY House -IAY REG. NO. MP1367307</t>
+          <t>1722010014/IF/IAY/6255402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118481664</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>15368</v>
+        <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>42878</v>
-[...3 lines deleted...]
-      </c>
+        <v>45723</v>
+      </c>
+      <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1722010014/IF/IAY/941084 — Construction of IAY House -IAY REG. NO. MP2015426</t>
+          <t>1722010014/IF/IAY/6256118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118730945</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>15240</v>
+        <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>45710</v>
+      </c>
+      <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1722010014/IF/IAY/941170 — Construction of IAY House -IAY REG. NO. MP2116847</t>
+          <t>1722010014/IF/IAY/6301780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119970749</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>14928</v>
+        <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>42878</v>
-[...3 lines deleted...]
-      </c>
+        <v>45712</v>
+      </c>
+      <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1722010014/IF/IAY/941176 — Construction of IAY House -IAY REG. NO. MP2121192</t>
+          <t>1722010014/IF/IAY/940572 — Construction of IAY House -IAY REG. NO. MP1367307</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>14568</v>
+        <v>15368</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>42878</v>
       </c>
       <c r="K198" s="3" t="n">
-        <v>43281</v>
+        <v>43712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1722010014/IF/IAY/941178 — Construction of IAY House -IAY REG. NO. MP2121444</t>
+          <t>1722010014/IF/IAY/941084 — Construction of IAY House -IAY REG. NO. MP2015426</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>15312</v>
+        <v>15240</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>43316</v>
+        <v>42879</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>43416</v>
+        <v>43449</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1722010014/IF/IAY/941180 — Construction of IAY House -IAY REG. NO. MP2123834</t>
+          <t>1722010014/IF/IAY/941170 — Construction of IAY House -IAY REG. NO. MP2116847</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>15120</v>
+        <v>14928</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>42878</v>
       </c>
       <c r="K200" s="3" t="n">
-        <v>43578</v>
+        <v>43335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1722010014/IF/IAY/941184 — Construction of IAY House -IAY REG. NO. MP2127780</t>
+          <t>1722010014/IF/IAY/941176 — Construction of IAY House -IAY REG. NO. MP2121192</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>15344</v>
+        <v>14568</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>42878</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>43712</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1722010014/IF/IAY/941185 — Construction of IAY House -IAY REG. NO. MP2127905</t>
+          <t>1722010014/IF/IAY/941178 — Construction of IAY House -IAY REG. NO. MP2121444</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>15552</v>
+        <v>15312</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>42879</v>
+        <v>43316</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>43256</v>
+        <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1722010014/IF/IAY/941186 — Construction of IAY House -IAY REG. NO. MP2128131</t>
+          <t>1722010014/IF/IAY/941180 — Construction of IAY House -IAY REG. NO. MP2123834</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>15296</v>
+        <v>15120</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>42878</v>
       </c>
       <c r="K203" s="3" t="n">
-        <v>43649</v>
+        <v>43578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1722010014/IF/IAY/964863 — Construction of IAY House -IAY REG. NO. MP3416340</t>
+          <t>1722010014/IF/IAY/941184 — Construction of IAY House -IAY REG. NO. MP2127780</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>16656</v>
+        <v>15344</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>42878</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>43312</v>
+        <v>43712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1722010014/IF/IAY/966153 — Construction of IAY House -IAY REG. NO. MP3450225</t>
+          <t>1722010014/IF/IAY/941185 — Construction of IAY House -IAY REG. NO. MP2127905</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>14616</v>
+        <v>15552</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>43384</v>
+        <v>42879</v>
       </c>
       <c r="K205" s="3" t="n">
-        <v>43490</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1722010014/LD/22012034310679 — शांतीधाम निर्माण निम्‍बोल</t>
+          <t>1722010014/IF/IAY/941186 — Construction of IAY House -IAY REG. NO. MP2128131</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>244844</v>
+        <v>15480</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>226792</v>
+        <v>15296</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>42842</v>
+        <v>42878</v>
       </c>
       <c r="K206" s="3" t="n">
-        <v>43754</v>
+        <v>43649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1722010014/LD/22012034535076 — चारागाह उन्नयन तालाब के पास निम्बोल</t>
+          <t>1722010014/IF/IAY/964863 — Construction of IAY House -IAY REG. NO. MP3416340</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>0</v>
+        <v>16656</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>44160</v>
-[...1 lines deleted...]
-      <c r="K207" s="3"/>
+        <v>42878</v>
+      </c>
+      <c r="K207" s="3" t="n">
+        <v>43312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1722010014/LD/22012034565684 — खेल मैदान आदिवासी बालक छात्रवास निम्बोल खसरा नम्बर 141</t>
+          <t>1722010014/IF/IAY/966153 — Construction of IAY House -IAY REG. NO. MP3450225</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>0</v>
+        <v>14616</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K208" s="3"/>
+        <v>43384</v>
+      </c>
+      <c r="K208" s="3" t="n">
+        <v>43490</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1722010014/LD/22012034565686 — वृक्षारोपण कार्य मसानिया रोड निम्बोल खसरा नम्बर -362</t>
+          <t>1722010014/LD/22012034310679 — शांतीधाम निर्माण निम्‍बोल</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>685575.78</v>
+        <v>244844</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>0</v>
+        <v>226792</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K209" s="3"/>
+        <v>42842</v>
+      </c>
+      <c r="K209" s="3" t="n">
+        <v>43754</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1722010014/LD/227 — नाला टे्निंग घाट कटिंग नाला कटींग कार्य निम्‍बोल</t>
+          <t>1722010014/LD/22012034535076 — चारागाह उन्नयन तालाब के पास निम्बोल</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>254953</v>
+        <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>182808</v>
+        <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>40941</v>
-[...3 lines deleted...]
-      </c>
+        <v>44160</v>
+      </c>
+      <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1722010014/LD/239 — खेल मैदान समतलीकरण माध्‍यमिक विद्वालय निम्‍बोल</t>
+          <t>1722010014/LD/22012034565684 — खेल मैदान आदिवासी बालक छात्रवास निम्बोल खसरा नम्बर 141</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>353980</v>
+        <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>203354</v>
+        <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>41482</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/117 — खरंजा निर्माण निम्‍बोल</t>
+          <t>1722010014/LD/22012034565686 — वृक्षारोपण कार्य मसानिया रोड निम्बोल खसरा नम्बर -362</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>0</v>
+        <v>685575.78</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>39099</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/121 — मुरूम सडंक निर्माण निम्‍बोल</t>
+          <t>1722010014/LD/227 — नाला टे्निंग घाट कटिंग नाला कटींग कार्य निम्‍बोल</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>0</v>
+        <v>254953</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>0</v>
+        <v>182808</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>39074</v>
+        <v>40941</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>41157</v>
+        <v>43073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/122 — m. road Nimbol to dolsar</t>
+          <t>1722010014/LD/239 — खेल मैदान समतलीकरण माध्‍यमिक विद्वालय निम्‍बोल</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>0</v>
+        <v>353980</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>209682</v>
+        <v>203354</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>39546</v>
+        <v>41482</v>
       </c>
       <c r="K214" s="3" t="n">
-        <v>40302</v>
+        <v>43073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/22012034186361 — सीमेंट का्ंक्रीट आंतरिक मार्ग रामेश्‍वर नानजी के म</t>
+          <t>1722010014/RC/117 — खरंजा निर्माण निम्‍बोल</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>176895</v>
+        <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>138096</v>
+        <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>41547</v>
+        <v>39099</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>43073</v>
+        <v>39531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/22012034191671 — सीमेंट कांक्रीट खरंजा निर्माण शिवकोर के मकान से मो</t>
+          <t>1722010014/RC/121 — मुरूम सडंक निर्माण निम्‍बोल</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>163058</v>
+        <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>73000</v>
+        <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>41589</v>
+        <v>39074</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>43073</v>
+        <v>41157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/22012034191673 — सीमेंट कांक्रीट खरंजा निर्माण भुरालाल हीराजी के मक</t>
+          <t>1722010014/RC/122 — m. road Nimbol to dolsar</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>163058</v>
+        <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>106595.96</v>
+        <v>209682</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>41589</v>
+        <v>39546</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>43073</v>
+        <v>40302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/22012034211794 — खेत सडक तालाब पुरा से मसान्‍या रोड तक</t>
+          <t>1722010014/RC/22012034186361 — सीमेंट का्ंक्रीट आंतरिक मार्ग रामेश्‍वर नानजी के म</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>1494685</v>
+        <v>176895</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>610217</v>
+        <v>138096</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>41703</v>
+        <v>41547</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>42738</v>
+        <v>43073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/22012034301256 — सीमेंट कांक्रीट रोड</t>
+          <t>1722010014/RC/22012034191671 — सीमेंट कांक्रीट खरंजा निर्माण शिवकोर के मकान से मो</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>0</v>
+        <v>163058</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>0</v>
+        <v>73000</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>42430</v>
-[...1 lines deleted...]
-      <c r="K219" s="3"/>
+        <v>41589</v>
+      </c>
+      <c r="K219" s="3" t="n">
+        <v>43073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/22012034389571 — सी सी रोड निर्माण सोहन के मकान से मेन रोड तक निम्‍बोल</t>
+          <t>1722010014/RC/22012034191673 — सीमेंट कांक्रीट खरंजा निर्माण भुरालाल हीराजी के मक</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>498000</v>
+        <v>163058</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>0</v>
+        <v>106595.96</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K220" s="3"/>
+        <v>41589</v>
+      </c>
+      <c r="K220" s="3" t="n">
+        <v>43073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/22012034442819 — सुदुर सडक निर्माण निम्‍बोल</t>
+          <t>1722010014/RC/22012034211794 — खेत सडक तालाब पुरा से मसान्‍या रोड तक</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>0</v>
+        <v>1494685</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>0</v>
+        <v>610217</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K221" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K221" s="3" t="n">
+        <v>42738</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/22012034442820 — सुदुर सडक निर्माण निम्‍बोल 1</t>
+          <t>1722010014/RC/22012034301256 — सीमेंट कांक्रीट रोड</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>43556</v>
+        <v>42430</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/22012034442821 — सुदुर सडक निर्माण निम्‍बोल 2</t>
+          <t>1722010014/RC/22012034389571 — सी सी रोड निर्माण सोहन के मकान से मेन रोड तक निम्‍बोल</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>43556</v>
+        <v>43191</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/22012034835739 — सी सी रोड गोशाला से शांतिलाल के मकान तक निंबोल</t>
+          <t>1722010014/RC/22012034442819 — सुदुर सडक निर्माण निम्‍बोल</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>126000</v>
+        <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>11979</v>
+        <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>45715</v>
+        <v>43491</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/540 — खरंजा निर्माण चिन्‍दुपुरा</t>
+          <t>1722010014/RC/22012034442820 — सुदुर सडक निर्माण निम्‍बोल 1</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>190706.86</v>
+        <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>39816</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/541 — मुरूम रोडनिर्माण निम्‍बोल से धुलसर 2</t>
+          <t>1722010014/RC/22012034442821 — सुदुर सडक निर्माण निम्‍बोल 2</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>433000</v>
+        <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>39523</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/554 — मुरूम रोड निर्माण निम्‍बोल से सुलगांव</t>
+          <t>1722010014/RC/22012034835739 — सी सी रोड गोशाला से शांतिलाल के मकान तक निंबोल</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>0</v>
+        <v>126000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>394338</v>
+        <v>11979</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>39954</v>
-[...3 lines deleted...]
-      </c>
+        <v>45715</v>
+      </c>
+      <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/566 — मुरूम रोड निर्माण निम्‍बोल से तालाब तक</t>
+          <t>1722010014/RC/540 — खरंजा निर्माण चिन्‍दुपुरा</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>433000</v>
+        <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>0</v>
+        <v>190706.86</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>38750</v>
-[...1 lines deleted...]
-      <c r="K228" s="3"/>
+        <v>39816</v>
+      </c>
+      <c r="K228" s="3" t="n">
+        <v>40590</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/574 — मुरूम रोड निर्माण निम्‍बोल</t>
+          <t>1722010014/RC/541 — मुरूम रोडनिर्माण निम्‍बोल से धुलसर 2</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>500000</v>
+        <v>433000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>38750</v>
-[...1 lines deleted...]
-      <c r="K229" s="3"/>
+        <v>39523</v>
+      </c>
+      <c r="K229" s="3" t="n">
+        <v>40273</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Cement concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/663 — सीमेंट कांक्रीट खरंजा निर्माण  मुख्य मार्ग से शिव</t>
+          <t>1722010014/RC/554 — मुरूम रोड निर्माण निम्‍बोल से सुलगांव</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>84999</v>
+        <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>67104</v>
+        <v>394338</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>41291</v>
+        <v>39954</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>41605</v>
+        <v>41157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RC/684 — सीमेंट कांक्रीट खरंजा निर्माण बस स्‍टेण्‍ड से सीता</t>
+          <t>1722010014/RC/566 — मुरूम रोड निर्माण निम्‍बोल से तालाब तक</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>84999</v>
+        <v>433000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>78504</v>
+        <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>41534</v>
-[...3 lines deleted...]
-      </c>
+        <v>38750</v>
+      </c>
+      <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034197201 — निर्मल वाटिका  job kard 114, 116, 147, 157, 180, 1</t>
+          <t>1722010014/RC/574 — मुरूम रोड निर्माण निम्‍बोल</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>46000</v>
+        <v>500000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>41360</v>
+        <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>41662</v>
-[...3 lines deleted...]
-      </c>
+        <v>38750</v>
+      </c>
+      <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229361 — NBA WORK GRUP 2</t>
+          <t>1722010014/RC/663 — सीमेंट कांक्रीट खरंजा निर्माण  मुख्य मार्ग से शिव</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>0</v>
+        <v>84999</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>0</v>
+        <v>67104</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K233" s="3"/>
+        <v>41291</v>
+      </c>
+      <c r="K233" s="3" t="n">
+        <v>41605</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229362 — NBA WORK GRUP 3</t>
+          <t>1722010014/RC/684 — सीमेंट कांक्रीट खरंजा निर्माण बस स्‍टेण्‍ड से सीता</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>0</v>
+        <v>84999</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>0</v>
+        <v>78504</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K234" s="3"/>
+        <v>41534</v>
+      </c>
+      <c r="K234" s="3" t="n">
+        <v>43073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229363 — NBA WORK GRUP 4</t>
+          <t>1722010014/RS/22012034197201 — निर्मल वाटिका  job kard 114, 116, 147, 157, 180, 1</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>0</v>
+        <v>46000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>0</v>
+        <v>41360</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K235" s="3"/>
+        <v>41662</v>
+      </c>
+      <c r="K235" s="3" t="n">
+        <v>43064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229364 — NBA WORK GRUP 5</t>
+          <t>1722010014/RS/22012034229361 — NBA WORK GRUP 2</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229365 — NBA WORK GRUP 6</t>
+          <t>1722010014/RS/22012034229362 — NBA WORK GRUP 3</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229366 — NBA WORK GRUP 7</t>
+          <t>1722010014/RS/22012034229363 — NBA WORK GRUP 4</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229367 — NBA WORK GRUP 8</t>
+          <t>1722010014/RS/22012034229364 — NBA WORK GRUP 5</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229368 — NBA WORK GRUP 9</t>
+          <t>1722010014/RS/22012034229365 — NBA WORK GRUP 6</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229369 — NBA WORK GRUP 10</t>
+          <t>1722010014/RS/22012034229366 — NBA WORK GRUP 7</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229370 — NBA WORK GRUP 11</t>
+          <t>1722010014/RS/22012034229367 — NBA WORK GRUP 8</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229371 — NBA WORK GRUP 12</t>
+          <t>1722010014/RS/22012034229368 — NBA WORK GRUP 9</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229372 — NBA WORK GRUP 13</t>
+          <t>1722010014/RS/22012034229369 — NBA WORK GRUP 10</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229375 — NBA WORK GRUP 14</t>
+          <t>1722010014/RS/22012034229370 — NBA WORK GRUP 11</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229376 — NBA WORK GRUP 15</t>
+          <t>1722010014/RS/22012034229371 — NBA WORK GRUP 12</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229377 — NBA WORK GRUP 16</t>
+          <t>1722010014/RS/22012034229372 — NBA WORK GRUP 13</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229378 — NBA WORK GRUP 17</t>
+          <t>1722010014/RS/22012034229375 — NBA WORK GRUP 14</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229379 — NBA WORK GRUP 18</t>
+          <t>1722010014/RS/22012034229376 — NBA WORK GRUP 15</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229380 — NBA WORK GRUP 19</t>
+          <t>1722010014/RS/22012034229377 — NBA WORK GRUP 16</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229381 — NBA WORK GRUP 20</t>
+          <t>1722010014/RS/22012034229378 — NBA WORK GRUP 17</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034229382 — NBA WORK GRUP 21</t>
+          <t>1722010014/RS/22012034229379 — NBA WORK GRUP 18</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034230464 — nba shochlay nirman shankar bishan jk13.130.132.13</t>
+          <t>1722010014/RS/22012034229380 — NBA WORK GRUP 19</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>41365</v>
+        <v>41730</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034231013 — shochalay nirman hsakubai jk01.10.100.101.102.104.</t>
+          <t>1722010014/RS/22012034229381 — NBA WORK GRUP 20</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>41365</v>
+        <v>41730</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034231269 — NBA Sochalay Nirman Suresh Bhurla Jk 25.250.252.26</t>
+          <t>1722010014/RS/22012034229382 — NBA WORK GRUP 21</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>41365</v>
+        <v>41730</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034231287 — NBA Sochalay Nirman Amrsih Vesta 181 182. 183 184</t>
+          <t>1722010014/RS/22012034230464 — nba shochlay nirman shankar bishan jk13.130.132.13</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034231400 — NBA WORK MANSHARAM JK 39A.390.40.41.42.45.43.46.47</t>
+          <t>1722010014/RS/22012034231013 — shochalay nirman hsakubai jk01.10.100.101.102.104.</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>41730</v>
+        <v>41365</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034231412 — NBA SOchalay Dhumsih vesta 34 35 36 368 369 37 381</t>
+          <t>1722010014/RS/22012034231269 — NBA Sochalay Nirman Suresh Bhurla Jk 25.250.252.26</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034231418 — NBA WORK MOHAN SOMLA JK 29.290.3.30.307.307A.318.3</t>
+          <t>1722010014/RS/22012034231287 — NBA Sochalay Nirman Amrsih Vesta 181 182. 183 184</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>41730</v>
+        <v>41365</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034231427 — NBA Shochalay Sitaram Bhadar 219 220 221 222 224 2</t>
+          <t>1722010014/RS/22012034231400 — NBA WORK MANSHARAM JK 39A.390.40.41.42.45.43.46.47</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>41365</v>
+        <v>41730</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034231437 — NBA WORK MUNNA DITAN JK 205.207.208.209.21.210.212</t>
+          <t>1722010014/RS/22012034231412 — NBA SOchalay Dhumsih vesta 34 35 36 368 369 37 381</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034231463 — NBA WORK DYARAM PUNIYA JK 154.153.156.204.158.16.1</t>
+          <t>1722010014/RS/22012034231418 — NBA WORK MOHAN SOMLA JK 29.290.3.30.307.307A.318.3</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>41365</v>
+        <v>41730</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034232226 — NAB Shochalay DewKuwar Somaji 12 120 121 122 123 1</t>
+          <t>1722010014/RS/22012034231427 — NBA Shochalay Sitaram Bhadar 219 220 221 222 224 2</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034244751 — शौचालय निर्माण मंगल्‍या हारू jk 5, 50, 51, 52, 53, 54, 55, 56, 57, 59</t>
+          <t>1722010014/RS/22012034231437 — NBA WORK MUNNA DITAN JK 205.207.208.209.21.210.212</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034247934 — शौचालय निर्माण दिनेश वेस्‍ता jk 69, 7, 70, 72, 73,</t>
+          <t>1722010014/RS/22012034231463 — NBA WORK DYARAM PUNIYA JK 154.153.156.204.158.16.1</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>21352</v>
+        <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>41828</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034247941 — शौचालय निर्माण कमल दरियाव jk 6, 60, 61, 62, 63, 64</t>
+          <t>1722010014/RS/22012034232226 — NAB Shochalay DewKuwar Somaji 12 120 121 122 123 1</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>25120</v>
+        <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>41828</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034247943 — शौचालय निर्माण मंगल्‍या हारू jk 5, 50, 51, 52, 53,</t>
+          <t>1722010014/RS/22012034244751 — शौचालय निर्माण मंगल्‍या हारू jk 5, 50, 51, 52, 53, 54, 55, 56, 57, 59</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>21980</v>
+        <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>41828</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034424557 — KANJI/BHIMA nimbol</t>
+          <t>1722010014/RS/22012034247934 — शौचालय निर्माण दिनेश वेस्‍ता jk 69, 7, 70, 72, 73,</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>0</v>
+        <v>21352</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K268" s="3"/>
+        <v>41828</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>43073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034694941 — नाली निर्माण कार्य नंदराम के मकान से अम्बे माता मंदिर तक निम्बोल</t>
+          <t>1722010014/RS/22012034247941 — शौचालय निर्माण कमल दरियाव jk 6, 60, 61, 62, 63, 64</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>22000</v>
+        <v>54000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>21976</v>
+        <v>25120</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>45120</v>
+        <v>41828</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>45762</v>
+        <v>43073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012034700220 — नाली निर्माण कार्य दिलीप के मकान से शिव मंदिर तक निम्बोल</t>
+          <t>1722010014/RS/22012034247943 — शौचालय निर्माण मंगल्‍या हारू jk 5, 50, 51, 52, 53,</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>32000</v>
+        <v>54000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>31995</v>
+        <v>21980</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>45175</v>
-[...1 lines deleted...]
-      <c r="K270" s="3"/>
+        <v>41828</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>43073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012035121890 — सामुदायिक स्वच्छता परिसर बस स्टैन्ड निंबोल</t>
+          <t>1722010014/RS/22012034424557 — KANJI/BHIMA nimbol</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>45030</v>
+        <v>43204</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1722010014/RS/22012035121891 — सामुदायिक स्वच्छता परिसर बस स्टैन्ड निंबोल</t>
+          <t>1722010014/RS/22012034694941 — नाली निर्माण कार्य नंदराम के मकान से अम्बे माता मंदिर तक निम्बोल</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>47000</v>
+        <v>22000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>34437</v>
+        <v>21976</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>45526</v>
-[...1 lines deleted...]
-      <c r="K272" s="3"/>
+        <v>45120</v>
+      </c>
+      <c r="K272" s="3" t="n">
+        <v>45762</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/101 — आर एम एस निर्माण निम्‍बोल</t>
+          <t>1722010014/RS/22012034700220 — नाली निर्माण कार्य दिलीप के मकान से शिव मंदिर तक निम्बोल</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>0</v>
+        <v>32000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>11939</v>
+        <v>31995</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>38841</v>
-[...3 lines deleted...]
-      </c>
+        <v>45175</v>
+      </c>
+      <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/106 — खेत तालाब निम्‍बोल</t>
+          <t>1722010014/RS/22012035121890 — सामुदायिक स्वच्छता परिसर बस स्टैन्ड निंबोल</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>38866</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/108 — Kapil Dhara Versingh Dhurkiya</t>
+          <t>1722010014/RS/22012035121891 — सामुदायिक स्वच्छता परिसर बस स्टैन्ड निंबोल</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>0</v>
+        <v>47000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>0</v>
+        <v>45837</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>39174</v>
-[...3 lines deleted...]
-      </c>
+        <v>45526</v>
+      </c>
+      <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/109 — kapill dara bagu jayram</t>
+          <t>1722010014/WC/101 — आर एम एस निर्माण निम्‍बोल</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>5382</v>
+        <v>11939</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>39213</v>
+        <v>38841</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>41157</v>
+        <v>39137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/110 — kapil dara motay baraat</t>
+          <t>1722010014/WC/106 — खेत तालाब निम्‍बोल</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>6210</v>
+        <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>39195</v>
+        <v>38866</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>39537</v>
+        <v>38872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/111 — kapill dara rav singh badu</t>
+          <t>1722010014/WC/108 — Kapil Dhara Versingh Dhurkiya</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>39128</v>
+        <v>39174</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>41157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/112 — खेत तालाब निम्‍बोल</t>
+          <t>1722010014/WC/109 — kapill dara bagu jayram</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>0</v>
+        <v>5382</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>38871</v>
+        <v>39213</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>38885</v>
+        <v>41157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/113 — kapill dara manga kidya</t>
+          <t>1722010014/WC/110 — kapil dara motay baraat</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>5382</v>
+        <v>6210</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>39188</v>
+        <v>39195</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>41157</v>
+        <v>39537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/114 — kapill dara manohar mukuut</t>
+          <t>1722010014/WC/111 — kapill dara rav singh badu</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>7182</v>
+        <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>39128</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>39537</v>
+        <v>41157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/115 — kapiil dara kisoor mukut</t>
+          <t>1722010014/WC/112 — खेत तालाब निम्‍बोल</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>39128</v>
+        <v>38871</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>39537</v>
+        <v>38885</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/116 — kapill dara nahla laxman</t>
+          <t>1722010014/WC/113 — kapill dara manga kidya</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>0</v>
+        <v>5382</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>39174</v>
+        <v>39188</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>40278</v>
+        <v>41157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/117 — kapill dara unkar - habla</t>
+          <t>1722010014/WC/114 — kapill dara manohar mukuut</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>0</v>
+        <v>7182</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>39195</v>
+        <v>39128</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>40278</v>
+        <v>39537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/118 — pay jal kup mimcol</t>
+          <t>1722010014/WC/115 — kapiil dara kisoor mukut</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>26082</v>
+        <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>39220</v>
+        <v>39128</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>40278</v>
+        <v>39537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/119 — kapill dara bavsingh habla</t>
+          <t>1722010014/WC/116 — kapill dara nahla laxman</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>39174</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>41157</v>
+        <v>40278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/120 — भू संकन पौण्‍ड निम्‍बोल</t>
+          <t>1722010014/WC/117 — kapill dara unkar - habla</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>39078</v>
+        <v>39195</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>39365</v>
+        <v>40278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/121 — kapill dara bheliya natuu</t>
+          <t>1722010014/WC/118 — pay jal kup mimcol</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>13848</v>
+        <v>26082</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>39195</v>
+        <v>39220</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>39537</v>
+        <v>40278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/20240 — निर्मल वाटिका कार्य शौचालय</t>
+          <t>1722010014/WC/119 — kapill dara bavsingh habla</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>18015</v>
+        <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>40046</v>
+        <v>39174</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>40354</v>
+        <v>41157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/20241 — निस्‍तार तालाब निर्माण देशवाल्‍या मार्ग 2010</t>
+          <t>1722010014/WC/120 — भू संकन पौण्‍ड निम्‍बोल</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>386200</v>
+        <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>40283</v>
+        <v>39078</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>41157</v>
+        <v>39365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/20246 — निस्‍तारी तालाब निर्माण साततलाई मार्ग</t>
+          <t>1722010014/WC/121 — kapill dara bheliya natuu</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>294700</v>
+        <v>13848</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>40284</v>
+        <v>39195</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>41535</v>
+        <v>39537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/20282 — Nistar tala nirman nimbol RES</t>
+          <t>1722010014/WC/20240 — निर्मल वाटिका कार्य शौचालय</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>3667000</v>
+        <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>3437726</v>
+        <v>18015</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>40303</v>
+        <v>40046</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>43542</v>
+        <v>40354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/20318 — खंती निर्माण गौशाला में</t>
+          <t>1722010014/WC/20241 — निस्‍तार तालाब निर्माण देशवाल्‍या मार्ग 2010</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>126000</v>
+        <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>64416</v>
+        <v>386200</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>40800</v>
+        <v>40283</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>41157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/20350 — निस्‍तार तालाब निर्माण सातमातरा निम्‍बोल</t>
+          <t>1722010014/WC/20246 — निस्‍तारी तालाब निर्माण साततलाई मार्ग</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>284938</v>
+        <v>294700</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>41117</v>
+        <v>40284</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>43073</v>
+        <v>41535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/20351 — निस्‍तार तालाब निर्माण सनदरा नाला निम्‍बोल</t>
+          <t>1722010014/WC/20282 — Nistar tala nirman nimbol RES</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>498000</v>
+        <v>3667000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>413808</v>
+        <v>3437726</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>41059</v>
+        <v>40303</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>43073</v>
+        <v>43542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/20352 — निस्‍तार तालाब निर्माण सातमवली नाला निम्‍बोल</t>
+          <t>1722010014/WC/20318 — खंती निर्माण गौशाला में</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>497700</v>
+        <v>126000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>493428</v>
+        <v>64416</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>41063</v>
+        <v>40800</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>41363</v>
+        <v>41157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034326965 — नवीन निस्‍तार तालाब निर्माण कार्य सुलगांव रोड पर नाले के पास निम्‍बोल</t>
+          <t>1722010014/WC/20350 — निस्‍तार तालाब निर्माण सातमातरा निम्‍बोल</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>395000</v>
+        <v>498000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>0</v>
+        <v>284938</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>42926</v>
-[...1 lines deleted...]
-      <c r="K297" s="3"/>
+        <v>41117</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>43073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034328160 — निस्तार तालाब निर्माण सुलगांव रोड पर नाले के पास</t>
+          <t>1722010014/WC/20351 — निस्‍तार तालाब निर्माण सनदरा नाला निम्‍बोल</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>395000</v>
+        <v>498000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>0</v>
+        <v>413808</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K298" s="3"/>
+        <v>41059</v>
+      </c>
+      <c r="K298" s="3" t="n">
+        <v>43073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034433198 — निर्मल नीर नहर के पास निम्‍बोल</t>
+          <t>1722010014/WC/20352 — निस्‍तार तालाब निर्माण सातमवली नाला निम्‍बोल</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>535000</v>
+        <v>497700</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>196566</v>
+        <v>493428</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>43501</v>
+        <v>41063</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>44678</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034448421 — निस्‍तारी तालाब निर्माण निम्‍बोल सुलगांव रोड पर</t>
+          <t>1722010014/WC/22012034326965 — नवीन निस्‍तार तालाब निर्माण कार्य सुलगांव रोड पर नाले के पास निम्‍बोल</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>1490000</v>
+        <v>395000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>43191</v>
+        <v>42926</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034551458 — Counter tranch Masanya baydi Nimbol</t>
+          <t>1722010014/WC/22012034328160 — निस्तार तालाब निर्माण सुलगांव रोड पर नाले के पास</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>341105.4</v>
+        <v>395000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>232218</v>
+        <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>43997</v>
+        <v>42826</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034551460 — Nala Tranching/Jitendra ke Khet ke pass NO1</t>
+          <t>1722010014/WC/22012034433198 — निर्मल नीर नहर के पास निम्‍बोल</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>139084.2</v>
+        <v>535000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>0</v>
+        <v>196566</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K302" s="3"/>
+        <v>43501</v>
+      </c>
+      <c r="K302" s="3" t="n">
+        <v>44678</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034551461 — Nala Tranching jitendra ke khet ke pass no2</t>
+          <t>1722010014/WC/22012034448421 — निस्‍तारी तालाब निर्माण निम्‍बोल सुलगांव रोड पर</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>208626.3</v>
+        <v>1490000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>43856</v>
+        <v>43191</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034605108 — सी.पि.टी.निर्माण कार्य सुलगांव मार्ग बयडी पर निम्बोल</t>
+          <t>1722010014/WC/22012034551458 — Counter tranch Masanya baydi Nimbol</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>0</v>
+        <v>341105.4</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>0</v>
+        <v>232218</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>44160</v>
+        <v>43997</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034605111 — सी.पि.टी.निर्माण कार्य सुलगांव मार्ग बयडी पर निम्बोल</t>
+          <t>1722010014/WC/22012034551460 — Nala Tranching/Jitendra ke Khet ke pass NO1</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>0</v>
+        <v>139084.2</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>44160</v>
+        <v>43856</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034605114 — नाला ट्रेचिंग कार्य मेंन रोड नाला निम्बोल</t>
+          <t>1722010014/WC/22012034551461 — Nala Tranching jitendra ke khet ke pass no2</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>152424.7</v>
+        <v>208626.3</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>44654</v>
+        <v>43856</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034658371 — CTRA govt.p.s. nimbol water harvesting</t>
+          <t>1722010014/WC/22012034605108 — सी.पि.टी.निर्माण कार्य सुलगांव मार्ग बयडी पर निम्बोल</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>15055.48</v>
+        <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>6176</v>
+        <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>44323</v>
-[...3 lines deleted...]
-      </c>
+        <v>44160</v>
+      </c>
+      <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034658410 — CTRA govt.high schoo bhavan no. 1 nimbol water harvesting</t>
+          <t>1722010014/WC/22012034605111 — सी.पि.टी.निर्माण कार्य सुलगांव मार्ग बयडी पर निम्बोल</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>14893.48</v>
+        <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>6176</v>
+        <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>44323</v>
-[...3 lines deleted...]
-      </c>
+        <v>44160</v>
+      </c>
+      <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034658421 — CTRA govt,high school nimbol no.2 water harvesting</t>
+          <t>1722010014/WC/22012034605114 — नाला ट्रेचिंग कार्य मेंन रोड नाला निम्बोल</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>17033.51</v>
+        <v>152424.7</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>7720</v>
+        <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>44323</v>
-[...3 lines deleted...]
-      </c>
+        <v>44654</v>
+      </c>
+      <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034658432 — CTRA govt.add.room nimbol water harvesting</t>
+          <t>1722010014/WC/22012034658371 — CTRA govt.p.s. nimbol water harvesting</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>18545.97</v>
+        <v>15055.48</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>6176</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>44323</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>44776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034658441 — CTRA govt boys hostel bhavan nimbol water harhesting</t>
+          <t>1722010014/WC/22012034658410 — CTRA govt.high schoo bhavan no. 1 nimbol water harvesting</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>22536.44</v>
+        <v>14893.48</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>11580</v>
+        <v>6176</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>44323</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>44776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034658450 — CTRA govt boys hostel bhavan nimbol water harhesting</t>
+          <t>1722010014/WC/22012034658421 — CTRA govt,high school nimbol no.2 water harvesting</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>0</v>
+        <v>17033.51</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>0</v>
+        <v>7720</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K312" s="3"/>
+        <v>44323</v>
+      </c>
+      <c r="K312" s="3" t="n">
+        <v>44776</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034658456 — CTRA govt. m.s,nimbol water harvesting</t>
+          <t>1722010014/WC/22012034658432 — CTRA govt.add.room nimbol water harvesting</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>17149.02</v>
+        <v>18545.97</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>10422</v>
+        <v>6176</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>44323</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>44776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034784755 — SBM SP सामुदायिक सोक पिट संख्या - 22 निम्बोल</t>
+          <t>1722010014/WC/22012034658441 — CTRA govt boys hostel bhavan nimbol water harhesting</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>0</v>
+        <v>22536.44</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>11580</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K314" s="3"/>
+        <v>44323</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>44776</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034792538 — SBM-ILP-व्यक्तिगत (लीच पिट)सोक पिट 105 हितग्राही ग्राम पंचायत निम्बोल</t>
+          <t>1722010014/WC/22012034658450 — CTRA govt boys hostel bhavan nimbol water harhesting</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/22012034942523 — NSPतालाब सुदृढ़ीकरण सिंचाई तालाब सुरेश जीवा के खेत के पास निंबोल</t>
+          <t>1722010014/WC/22012034658456 — CTRA govt. m.s,nimbol water harvesting</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>49047.57</v>
+        <v>17149.02</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>6120</v>
+        <v>10422</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>44685</v>
-[...1 lines deleted...]
-      <c r="K316" s="3"/>
+        <v>44323</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>44776</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/9993628936 — निस्‍तार तालाब निर्माण लोहारी रोड पर</t>
+          <t>1722010014/WC/22012034784755 — SBM SP सामुदायिक सोक पिट संख्या - 22 निम्बोल</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>41139</v>
+        <v>44300</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/9993635223 — भू संकन पौण्‍ड निम्‍बोल से मसान्‍या रोड पर</t>
+          <t>1722010014/WC/22012034792538 — SBM-ILP-व्यक्तिगत (लीच पिट)सोक पिट 105 हितग्राही ग्राम पंचायत निम्बोल</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>205000</v>
+        <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>89352</v>
+        <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>41482</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WC/9993652298 — निस्‍तार तालाब निर्माण निमवाला नाला निम्‍बोल</t>
+          <t>1722010014/WC/22012034942523 — NSPतालाब सुदृढ़ीकरण सिंचाई तालाब सुरेश जीवा के खेत के पास निंबोल</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>4102507</v>
+        <v>49047.57</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>3863446.68</v>
+        <v>6120</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>41786</v>
-[...3 lines deleted...]
-      </c>
+        <v>44685</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WH/22012034458901 — तालाब सुदृढ़ीकरण सिंचाई तालाब रोहाणी रोड के पास निंबोल</t>
+          <t>1722010014/WC/9993628936 — निस्‍तार तालाब निर्माण लोहारी रोड पर</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>47950.71</v>
+        <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>5646</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>44634</v>
+        <v>41139</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WH/22012034458934 — तालाब सुदृढ़ीकरण कार्य सिंचाई तालाब देव जी के खेत के पास निंबोल</t>
+          <t>1722010014/WC/9993635223 — भू संकन पौण्‍ड निम्‍बोल से मसान्‍या रोड पर</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>48838.68</v>
+        <v>205000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>0</v>
+        <v>89352</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K321" s="3"/>
+        <v>41482</v>
+      </c>
+      <c r="K321" s="3" t="n">
+        <v>43073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WH/22012034458937 — तालाब सुदृढ़ीकरण कार्य सिंचाई तालाब रामदेवरा के खेत के पास निंबोल</t>
+          <t>1722010014/WC/9993652298 — निस्‍तार तालाब निर्माण निमवाला नाला निम्‍बोल</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>48838.68</v>
+        <v>4102507</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>12240</v>
+        <v>3863446.68</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>44700</v>
-[...1 lines deleted...]
-      <c r="K322" s="3"/>
+        <v>41786</v>
+      </c>
+      <c r="K322" s="3" t="n">
+        <v>43952</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WH/22012034458938 — तालाब सुदृढ़ीकरण सिंचाई तालाब राजाराम के खेत के पास निंबोल</t>
+          <t>1722010014/WH/22012034458901 — तालाब सुदृढ़ीकरण सिंचाई तालाब रोहाणी रोड के पास निंबोल</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>47728.71</v>
+        <v>47950.71</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>17544</v>
+        <v>5646</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>44876</v>
-[...3 lines deleted...]
-      </c>
+        <v>44634</v>
+      </c>
+      <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WH/22012034458950 — तालाब सुदृढ़ीकरण कार्य निस्तार तालाब निंबोल सुरेश रामलाल के खेत के पास निंबोल</t>
+          <t>1722010014/WH/22012034458934 — तालाब सुदृढ़ीकरण कार्य सिंचाई तालाब देव जी के खेत के पास निंबोल</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>48838.68</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>1836</v>
+        <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>44685</v>
+        <v>44471</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1722010014/WH/22012034934484 — Talab Sudrikarn Bhawasingh ke khet ke pass</t>
+          <t>1722010014/WH/22012034458937 — तालाब सुदृढ़ीकरण कार्य सिंचाई तालाब रामदेवरा के खेत के पास निंबोल</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>46518.78</v>
+        <v>48838.68</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>22440</v>
+        <v>12240</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>44901</v>
-[...3 lines deleted...]
-      </c>
+        <v>44700</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012034426914 — plantation work 1 nimbol</t>
+          <t>1722010014/WH/22012034458938 — तालाब सुदृढ़ीकरण सिंचाई तालाब राजाराम के खेत के पास निंबोल</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>337130</v>
+        <v>47728.71</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>43072</v>
+        <v>17544</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>43496</v>
+        <v>44876</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>43983</v>
+        <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012034426934 — plantation work 1 nimbol horti</t>
+          <t>1722010014/WH/22012034458950 — तालाब सुदृढ़ीकरण कार्य निस्तार तालाब निंबोल सुरेश रामलाल के खेत के पास निंबोल</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>465000</v>
+        <v>48838.68</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>36304</v>
+        <v>1836</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>43496</v>
-[...3 lines deleted...]
-      </c>
+        <v>44685</v>
+      </c>
+      <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012034426936 — plantation work 1 nimbol horti</t>
+          <t>1722010014/WH/22012034934484 — Talab Sudrikarn Bhawasingh ke khet ke pass</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>441750</v>
+        <v>46518.78</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>31632</v>
+        <v>22440</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43805</v>
+        <v>44901</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>43983</v>
+        <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012034426938 — platation work 1 nimbol</t>
+          <t>1722010/IF/22012034426914 — plantation work 1 nimbol</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>441750</v>
+        <v>337130</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>25200</v>
+        <v>43072</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43339</v>
+        <v>43496</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012034426939 — plantation work 1 nimbol</t>
+          <t>1722010/IF/22012034426934 — plantation work 1 nimbol horti</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>290630</v>
+        <v>465000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>36304</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>43496</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>43983</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012034438185 — उद्यानिकी पौध रोपण कार्य प्रमोद निंबोल</t>
+          <t>1722010/IF/22012034426936 — plantation work 1 nimbol horti</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>290630</v>
+        <v>441750</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>25376</v>
+        <v>31632</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>43496</v>
+        <v>43805</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>44266</v>
+        <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012034836663 — निजि खेत पौधरोपण रेवाराम नारायण निम्बोल</t>
+          <t>1722010/IF/22012034426938 — platation work 1 nimbol</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>322801</v>
+        <v>441750</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>102261</v>
+        <v>25200</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>44446</v>
+        <v>43339</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>45530</v>
+        <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035010559 — निजि खेत मेड आंवला पौधरोपण दीपक रामलाल निम्बोल</t>
+          <t>1722010/IF/22012034426939 — plantation work 1 nimbol</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>213200</v>
+        <v>290630</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>53396</v>
+        <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44799</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035010561 — निजि खेत मेड आंवला पौधरोपण मनोज शांतिलाल  निम्बोल</t>
+          <t>1722010/IF/22012034438185 — उद्यानिकी पौध रोपण कार्य प्रमोद निंबोल</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>213200</v>
+        <v>290630</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>75840</v>
+        <v>25376</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44799</v>
+        <v>43496</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>45628</v>
+        <v>44266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035010563 — निजि खेत मेड आंवला पौधरोपण शांतिलाल सीताराम  निम्बोल</t>
+          <t>1722010/IF/22012034836663 — निजि खेत पौधरोपण रेवाराम नारायण निम्बोल</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>213200</v>
+        <v>322801</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>82654</v>
+        <v>102261</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>44799</v>
+        <v>44446</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>45627</v>
+        <v>45530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035012736 — निजि खेत मेड आंवला पौधरोपण रामलाल सीताराम निम्बोल</t>
+          <t>1722010/IF/22012035010559 — निजि खेत मेड आंवला पौधरोपण दीपक रामलाल निम्बोल</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>213200</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>59073</v>
+        <v>53396</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>44816</v>
+        <v>44799</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>45702</v>
+        <v>45627</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1722010/IF/22012035017167 — उद्यानिकी निजी खेत पौधरोपण कार्य सुखदेव उंकार निम्बोल</t>
+          <t>1722010/IF/22012035010561 — निजि खेत मेड आंवला पौधरोपण मनोज शांतिलाल  निम्बोल</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>447209</v>
+        <v>213200</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>302505</v>
+        <v>75840</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44944</v>
+        <v>44799</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>45901</v>
+        <v>45628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>NISARPUR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C338" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D338" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+        </is>
+      </c>
+      <c r="E338" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F338" s="1" t="inlineStr">
+        <is>
+          <t>1722010/IF/22012035010563 — निजि खेत मेड आंवला पौधरोपण शांतिलाल सीताराम  निम्बोल</t>
+        </is>
+      </c>
+      <c r="G338" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H338" s="2" t="n">
+        <v>213200</v>
+      </c>
+      <c r="I338" s="2" t="n">
+        <v>82654</v>
+      </c>
+      <c r="J338" s="3" t="n">
+        <v>44799</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>45627</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>NISARPUR</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C339" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D339" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+        </is>
+      </c>
+      <c r="E339" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F339" s="1" t="inlineStr">
+        <is>
+          <t>1722010/IF/22012035012736 — निजि खेत मेड आंवला पौधरोपण रामलाल सीताराम निम्बोल</t>
+        </is>
+      </c>
+      <c r="G339" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H339" s="2" t="n">
+        <v>213200</v>
+      </c>
+      <c r="I339" s="2" t="n">
+        <v>59073</v>
+      </c>
+      <c r="J339" s="3" t="n">
+        <v>44816</v>
+      </c>
+      <c r="K339" s="3" t="n">
+        <v>45702</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>NISARPUR</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C340" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D340" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E340" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F340" s="1" t="inlineStr">
+        <is>
+          <t>1722010/IF/22012035017167 — उद्यानिकी निजी खेत पौधरोपण कार्य सुखदेव उंकार निम्बोल</t>
+        </is>
+      </c>
+      <c r="G340" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H340" s="2" t="n">
+        <v>447209</v>
+      </c>
+      <c r="I340" s="2" t="n">
+        <v>302505</v>
+      </c>
+      <c r="J340" s="3" t="n">
+        <v>44944</v>
+      </c>
+      <c r="K340" s="3" t="n">
+        <v>45901</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>NISARPUR</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
           <t>2023-2024</t>
         </is>
       </c>
-      <c r="C338" s="1" t="inlineStr">
+      <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D338" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E338" s="1" t="inlineStr">
+      <c r="D341" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F338" s="1" t="inlineStr">
+      <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012035129794 — RMS Sah Pipe Culvert Nirman Nimbol Main Marg Se Sulgaon Tak Nimbol</t>
         </is>
       </c>
-      <c r="G338" s="1" t="inlineStr">
+      <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H338" s="2" t="n">
+      <c r="H341" s="2" t="n">
         <v>2918000</v>
       </c>
-      <c r="I338" s="2" t="n">
+      <c r="I341" s="2" t="n">
         <v>2832059.41</v>
       </c>
-      <c r="J338" s="3" t="n">
+      <c r="J341" s="3" t="n">
         <v>45203</v>
       </c>
-      <c r="K338" s="3"/>
+      <c r="K341" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>