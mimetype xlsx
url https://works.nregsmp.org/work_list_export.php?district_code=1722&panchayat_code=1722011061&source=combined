--- v0 (2026-09-02)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K357"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 08:32:42</t>
+          <t>Exported on: 2026-10-22 03:20:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -465,51 +465,51 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1722011061/DP/22012034618194 — PLANTATION SHANTI DHAM KE PASS UDIYAPUR</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>299684.32</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>28188</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45510</v>
@@ -2211,51 +2211,51 @@
       <c r="J51" s="3" t="n">
         <v>42941</v>
       </c>
       <c r="K51" s="3" t="n">
         <v>43439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/22012034471623 — कपिलधारा (रामसिंह गल्या ) उदियापुर</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>169760</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>43532</v>
@@ -2309,147 +2309,147 @@
       <c r="J53" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>44430</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/22012034472447 — KAPIL DHARA (BILAM SHANKAR) UDIYAPUR</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>3518</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/22012034472449 — KAPIL DHARA (KAILASH GULAB) UDIYAPUR</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>82363</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K55" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/22012034473626 — Kapil Dhara (Badu -Bhaliya) Udiyapur</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>174</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>43534</v>
@@ -4494,192 +4494,192 @@
       <c r="J98" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K98" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/22012035479451 — JGSA  dug well nirman at gobind gatliya gp udyapur</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/22012035479669 — JGSA  dug well nirman at Amir maniya gp udyapur</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/22012035479745 — JGSA  dug well nirman at laxman maniya  gp udyapur</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/22012035479802 — JGSA  dug well nirman at sitaram fulshing  gp udyapur</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45749</v>
@@ -4780,125 +4780,127 @@
       <c r="J104" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K104" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/22012035481337 — JGSA  dug  well recharge  pit nirman galshing nharshing  gp udiyapur</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/22012035481362 — JGSA  dug  well recharge  pit nirman rugnath kisore  gp udiyapur</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>6786.12</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45801</v>
       </c>
-      <c r="K106" s="3"/>
+      <c r="K106" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
@@ -5139,51 +5141,51 @@
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/22012035609500 — ek bagiya maa ke name ramkuwar raju waskel</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I112" s="2" t="n">
-        <v>22446</v>
+        <v>24846</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
@@ -10011,167 +10013,167 @@
       <c r="J211" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K211" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/4587155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119896497</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>13608</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/4589758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120931246</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>13608</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/4622527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126545966</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>18408</v>
+        <v>20508</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10691,122 +10693,122 @@
       <c r="J225" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5250385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119896588</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>20358</v>
+        <v>22458</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K226" s="3" t="n">
-        <v>46245</v>
+        <v>46287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5253415 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117696914</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>20460</v>
+        <v>22560</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10836,73 +10838,73 @@
       <c r="J228" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K228" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5259535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117667512</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>17262</v>
+        <v>21462</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11177,79 +11179,79 @@
       <c r="J235" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5273529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117667704</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>20097</v>
+        <v>22197</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K236" s="3" t="n">
-        <v>46245</v>
+        <v>46287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
@@ -11667,175 +11669,175 @@
       <c r="J245" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5290289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117667419</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>20892</v>
+        <v>22992</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5290528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106034524</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>20892</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5292239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117667595</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>20097</v>
+        <v>22197</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>46245</v>
+        <v>46287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
@@ -11861,98 +11863,98 @@
       <c r="J249" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5295696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127304119</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>15684</v>
+        <v>23484</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5295771 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113884136</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45763</v>
@@ -12104,125 +12106,127 @@
       <c r="J254" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5302338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126526513</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>16704</v>
+        <v>20904</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5308457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114155408</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>20370</v>
+        <v>22470</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45881</v>
       </c>
-      <c r="K256" s="3"/>
+      <c r="K256" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12345,51 +12349,51 @@
       <c r="J259" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5318507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113884265</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45913</v>
@@ -12588,51 +12592,51 @@
       <c r="J264" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5331204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125691881</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>19362</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45868</v>
@@ -12684,78 +12688,80 @@
       <c r="J266" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5334816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126539518</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>18270</v>
+        <v>22470</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45932</v>
       </c>
-      <c r="K267" s="3"/>
+      <c r="K267" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13123,147 +13129,147 @@
       <c r="J275" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5443958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117106329</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45956</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>46230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5444098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117667478</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>13833</v>
+        <v>18033</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5444548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132128084</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45932</v>
@@ -13415,147 +13421,147 @@
       <c r="J281" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5445018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119896530</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>46230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5445857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117453459</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>0</v>
+        <v>3900</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5446672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117667049</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46065</v>
@@ -13609,51 +13615,51 @@
       <c r="J285" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5446674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117667800</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46065</v>
@@ -13707,73 +13713,73 @@
       <c r="J287" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5447507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130821505</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>10554</v>
+        <v>18654</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13999,120 +14005,120 @@
       <c r="J293" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5492552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113884446</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>10554</v>
+        <v>20754</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5508263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117667723</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>12789</v>
+        <v>14889</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -14140,73 +14146,73 @@
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>42760</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1722011061/IF/IAY/5694987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106485084</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>16035</v>
+        <v>24435</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
@@ -14963,51 +14969,51 @@
       <c r="J313" s="3" t="n">
         <v>43494</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>44478</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of IHHL for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1722011061/RS/22012034403862 — Shochalay nirman (pyarsingh ballu) Udiyapur</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>43494</v>
@@ -15972,51 +15978,51 @@
       <c r="J334" s="3" t="n">
         <v>44866</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>45713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1722011061/WC/22012035081275 — सार्वजनिक कूप निर्माण कार्य छोटे तालाब के पीछे udyapur</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>681778.59</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>291057</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45108</v>
@@ -16066,51 +16072,51 @@
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>MANAWAR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1722011061/WC/22012035163135 — bhusankalan pond bhabarpura udiyapur</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45318</v>