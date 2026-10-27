--- v0 (2026-09-04)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K674"/>
+  <dimension ref="A1:K677"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 21:10:59</t>
+          <t>Exported on: 2026-10-27 19:00:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5496,261 +5496,261 @@
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/22012035307169 — धनोरा कपिलधारा कुप निर्माण कार्य रतन-रूगनाथ</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>214440.27</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>146981.97</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/22012035307170 — धनोरा कपिलधारा कुप निर्माण कार्य रिनाबाई-रमेश</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>214810.19</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>104973.05</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/22012035307173 — धनोरा कपिलधारा कुप निर्माण कार्य प्रेमसिंह-लक्ष्मण</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>214440.11</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>105485.78</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/22012035307174 — धनोरा कपिलधारा कुप निर्माण कार्य उदय-बनसिंग</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>214440.11</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>101037.69</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/22012035307653 — धनारो कपिलधारा कुप निर्माण कार्य किशन-बिलमण</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>214440.11</v>
       </c>
       <c r="I125" s="2" t="n">
-        <v>101560.15</v>
+        <v>124360.15</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -5927,51 +5927,51 @@
       <c r="J129" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/22012035476420 — जल गंगा सर्वधन अभियान कुप रिचार्ज धनोरा फत्या सुखलाल</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45780</v>
@@ -6513,125 +6513,129 @@
       <c r="J141" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K141" s="3" t="n">
         <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/22012035476717 — जल गंगा सर्वधन अभियान धनोरा खेत तालाब जगदीश झेतरा</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>37797</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45785</v>
       </c>
-      <c r="K142" s="3"/>
+      <c r="K142" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/22012035476733 — जल गंगा सर्वधन अभियान धनोरा खेत तालाब भुवान फतिया</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>28474</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45785</v>
       </c>
-      <c r="K143" s="3"/>
+      <c r="K143" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
@@ -6754,51 +6758,51 @@
       <c r="J146" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/22012035476749 — जल गंगा सर्वधन अभियान धनोरा खेत तालाब गलसिंह रुगनाथ</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>41597</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45785</v>
@@ -6850,98 +6854,98 @@
       <c r="J148" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>46083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/22012035547589 — जल गंगा सवंर्वधन अभियान धनोरा खेत तालाब निर्माण कार्य रमेश-कालुसिह</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/22012035547597 — जल गंगा सवंर्वधन अभियान धनोरा खेत तालाब निर्माण कार्य भावसिंह-रायसिंह</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45780</v>
@@ -6966,51 +6970,51 @@
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/22012035600107 — EK BAGIYA MAA KE NAME-Balu Chouhan, Lilabai Chouhan-MP22012013003/141-DHANORA</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>4800</v>
+        <v>9600</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -7060,51 +7064,51 @@
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/22012035600111 — EK BAGIYA MAA KE NAME-Shobharam Nigam, Devkibai Nigam-MP22012013003/41-DHANORA</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I153" s="2" t="n">
-        <v>15522</v>
+        <v>22122</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -7201,98 +7205,98 @@
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/22012035600119 — EK BAGIYA MAA KE NAME-Sangeeta Kannoj, Sakharam Waskel, Manjula Waskel, Gautam Waskel, Priyanka Wask</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/22012035600122 — EK BAGIYA MAA KE NAME-Bhavsingh Muwel, Pappu Bai, Ramesh Muvel, Prakash Muwel-MP22012013003/15-DHANO</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>0</v>
+        <v>2700</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
@@ -13544,120 +13548,120 @@
       <c r="J286" s="3" t="n">
         <v>44890</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>45252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/4699915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106154244</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>15498</v>
+        <v>20298</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/4738223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106382517</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>18396</v>
+        <v>23196</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14030,73 +14034,73 @@
       <c r="J296" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>45768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/4744697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114023319</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>17253</v>
+        <v>22653</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14126,73 +14130,73 @@
       <c r="J298" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/4746184 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113810954</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>12372</v>
+        <v>19572</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14271,73 +14275,73 @@
       <c r="J301" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/4766477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115427640</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>16785</v>
+        <v>23385</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45639</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14367,73 +14371,73 @@
       <c r="J303" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/4785677 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129850466</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>17010</v>
+        <v>22410</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14561,51 +14565,51 @@
       <c r="J307" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5153686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106381931</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45790</v>
@@ -14659,122 +14663,122 @@
       <c r="J309" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5174849 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106382305</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>15660</v>
+        <v>20460</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>46249</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5179060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106864972</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>17487</v>
+        <v>23787</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14902,73 +14906,73 @@
       <c r="J314" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>45918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5193048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115317954</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>15660</v>
+        <v>18060</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15145,78 +15149,80 @@
       <c r="J319" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>45805</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5211889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115317853</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45916</v>
       </c>
-      <c r="K320" s="3"/>
+      <c r="K320" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16319,73 +16325,73 @@
       <c r="J343" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5377909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106472865</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>13833</v>
+        <v>24633</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16513,51 +16519,51 @@
       <c r="J347" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5381125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106382485</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45769</v>
@@ -17493,98 +17499,98 @@
       <c r="J367" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5608416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106154273</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>18009</v>
+        <v>24309</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5608485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129862775</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45846</v>
@@ -17932,171 +17938,171 @@
       <c r="J376" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5628756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106382496</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>46249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5628757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106382650</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>46249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5628962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106382165</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>18270</v>
+        <v>23670</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -18371,115 +18377,115 @@
       <c r="J385" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5629011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106153962</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>21277</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>46249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5629045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106154100</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
@@ -18857,172 +18863,174 @@
       <c r="J395" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5694201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106153681</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>11223</v>
+        <v>17523</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5694520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106154286</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>16443</v>
+        <v>20943</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5694599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106864694</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>13050</v>
+        <v>17850</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45925</v>
       </c>
-      <c r="K398" s="3"/>
+      <c r="K398" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19096,100 +19104,100 @@
       <c r="J400" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5695443 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106381888</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>22698</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>46249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5696038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106382033</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45925</v>
@@ -19243,73 +19251,73 @@
       <c r="J403" s="3" t="n">
         <v>45934</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1722012013/IF/IAY/5784251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106866766</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>18684</v>
+        <v>24984</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -19427,12834 +19435,12975 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>19794</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>45252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1722012013/IF/IAY/643559 — Construction of IAY House -IAY REG. NO. MP1217389</t>
+          <t>1722012013/IF/IAY/6366133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106382424</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>22157</v>
+        <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>45988</v>
-[...3 lines deleted...]
-      </c>
+        <v>46317</v>
+      </c>
+      <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1833 — धनोरा मेढ बंधान उमराव-तेरसिंह</t>
+          <t>1722012013/IF/IAY/6408332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106382610</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>24000</v>
+        <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>42593</v>
+        <v>45716</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1835 — धनोरा मेढ बंधान बालु-सजन</t>
+          <t>1722012013/IF/IAY/643559 — Construction of IAY House -IAY REG. NO. MP1217389</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>24000</v>
+        <v>23490</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>22157</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>42593</v>
-[...1 lines deleted...]
-      <c r="K410" s="3"/>
+        <v>45988</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>46249</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1837 — धनोरा मेढ बंधान नानुराम-इन्‍दर</t>
+          <t>1722012013/LD/1833 — धनोरा मेढ बंधान उमराव-तेरसिंह</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>39963</v>
+        <v>42593</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1838 — धनोरा मेढ बंधान कालु-गुलाब</t>
+          <t>1722012013/LD/1835 — धनोरा मेढ बंधान बालु-सजन</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>39963</v>
+        <v>42593</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1839 — धनोरा मेढ बंधान धनसिंह-गना</t>
+          <t>1722012013/LD/1837 — धनोरा मेढ बंधान नानुराम-इन्‍दर</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42593</v>
+        <v>39963</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1840 — धनोरा मेढ बंधान बालुत्-प्रताप</t>
+          <t>1722012013/LD/1838 — धनोरा मेढ बंधान कालु-गुलाब</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>39963</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1842 — धनोरा मेढ बंधान दयाराम-कीशन</t>
+          <t>1722012013/LD/1839 — धनोरा मेढ बंधान धनसिंह-गना</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>39963</v>
+        <v>42593</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1844 — धनोरा मेढ बंधान भल्‍या-नानका</t>
+          <t>1722012013/LD/1840 — धनोरा मेढ बंधान बालुत्-प्रताप</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>42593</v>
+        <v>39963</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1846 — धनोरा मेढ बंधान डोंगर-नानसिंह</t>
+          <t>1722012013/LD/1842 — धनोरा मेढ बंधान दयाराम-कीशन</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42593</v>
+        <v>39963</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1847 — धनोरा मेढ बंधान गजानन्‍द-धनसिंह</t>
+          <t>1722012013/LD/1844 — धनोरा मेढ बंधान भल्‍या-नानका</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>7098</v>
+        <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>40087</v>
-[...3 lines deleted...]
-      </c>
+        <v>42593</v>
+      </c>
+      <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1849 — धनोरा मेढ बंधान गुलाब-फाटल्‍या</t>
+          <t>1722012013/LD/1846 — धनोरा मेढ बंधान डोंगर-नानसिंह</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>39963</v>
+        <v>42593</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1850 — धनोरा मेढ बंधान गोविन्‍द-गोकुल</t>
+          <t>1722012013/LD/1847 — धनोरा मेढ बंधान गजानन्‍द-धनसिंह</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>0</v>
+        <v>7098</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>39966</v>
-[...1 lines deleted...]
-      <c r="K420" s="3"/>
+        <v>40087</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>39846</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1852 — धनोरा मेढ बंधान रूखडु-उमराव</t>
+          <t>1722012013/LD/1849 — धनोरा मेढ बंधान गुलाब-फाटल्‍या</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42593</v>
+        <v>39963</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1854 — धनोरा मेढ बंधान भिमसिंह-छगन</t>
+          <t>1722012013/LD/1850 — धनोरा मेढ बंधान गोविन्‍द-गोकुल</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>14640</v>
+        <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>40982</v>
-[...3 lines deleted...]
-      </c>
+        <v>39966</v>
+      </c>
+      <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1856 — धनोरा मेढ बंधान गोपाल-इंदर</t>
+          <t>1722012013/LD/1852 — धनोरा मेढ बंधान रूखडु-उमराव</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>39966</v>
+        <v>42593</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1857 — धनोरा मेढ बंधान कुतरिया-पेमा</t>
+          <t>1722012013/LD/1854 — धनोरा मेढ बंधान भिमसिंह-छगन</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>14640</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>42593</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>40982</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>41490</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1859 — धनोरा मेढ बंधान सिताराम-दितु</t>
+          <t>1722012013/LD/1856 — धनोरा मेढ बंधान गोपाल-इंदर</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>39966</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1860 — धनोरा मेढ बंधान मदन-धनसिंह</t>
+          <t>1722012013/LD/1857 — धनोरा मेढ बंधान कुतरिया-पेमा</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>11466</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>40087</v>
-[...3 lines deleted...]
-      </c>
+        <v>42593</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1861 — धनोरा मेढ बंधान नानुराम-छगन</t>
+          <t>1722012013/LD/1859 — धनोरा मेढ बंधान सिताराम-दितु</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>42593</v>
+        <v>39966</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1862 — धनोरा मेढ बंधान उंकार-भल्‍या</t>
+          <t>1722012013/LD/1860 — धनोरा मेढ बंधान मदन-धनसिंह</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>0</v>
+        <v>11466</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>42593</v>
-[...1 lines deleted...]
-      <c r="K428" s="3"/>
+        <v>40087</v>
+      </c>
+      <c r="K428" s="3" t="n">
+        <v>39846</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1863 — धनोरा मेढ बंधान कीशन-उमराव</t>
+          <t>1722012013/LD/1861 — धनोरा मेढ बंधान नानुराम-छगन</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>42593</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/1885 — चौकी मेढ बंधान मोहन-मडिया</t>
+          <t>1722012013/LD/1862 — धनोरा मेढ बंधान उंकार-भल्‍या</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>39480</v>
+        <v>42593</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034257297 — मेड बंधन</t>
+          <t>1722012013/LD/1863 — धनोरा मेढ बंधान कीशन-उमराव</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>42461</v>
+        <v>42593</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586693 — BOULDERWALL DHANORA KISHAN RAMA</t>
+          <t>1722012013/LD/1885 — चौकी मेढ बंधान मोहन-मडिया</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44652</v>
+        <v>39480</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586694 — BOULDERWALL DHANORA  RAMESH TERSINGH</t>
+          <t>1722012013/LD/22012034257297 — मेड बंधन</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>44652</v>
+        <v>42461</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586695 — BOULDERWALL DHANORA  DAMODAR BHURIYA</t>
+          <t>1722012013/LD/22012034586693 — BOULDERWALL DHANORA KISHAN RAMA</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586696 — BOULDERWALL DHANORA  DITTU MANSIYA</t>
+          <t>1722012013/LD/22012034586694 — BOULDERWALL DHANORA  RAMESH TERSINGH</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586697 — BOULDERWALL DHANORA  MUNNIBAI NANURAM</t>
+          <t>1722012013/LD/22012034586695 — BOULDERWALL DHANORA  DAMODAR BHURIYA</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586698 — BOULDERWALL DHANORA  BHUVAN KALIYA</t>
+          <t>1722012013/LD/22012034586696 — BOULDERWALL DHANORA  DITTU MANSIYA</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586699 — BOULDERWALL DHANORA  MAGAN BHAVSINGH</t>
+          <t>1722012013/LD/22012034586697 — BOULDERWALL DHANORA  MUNNIBAI NANURAM</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586700 — BOULDERWALL DHANORA  SARDAR UMRAO</t>
+          <t>1722012013/LD/22012034586698 — BOULDERWALL DHANORA  BHUVAN KALIYA</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586701 — BOULDERWALL DHANORA  DAYARAM BONDAR</t>
+          <t>1722012013/LD/22012034586699 — BOULDERWALL DHANORA  MAGAN BHAVSINGH</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586702 — BOULDERWALL DHANORA  MADIYA CHAINA</t>
+          <t>1722012013/LD/22012034586700 — BOULDERWALL DHANORA  SARDAR UMRAO</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586703 — BOULDERWALL DHANORA  LAALSINGH DIWAN</t>
+          <t>1722012013/LD/22012034586701 — BOULDERWALL DHANORA  DAYARAM BONDAR</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586704 — BOULDERWALL DHANORA  KASHAN BHUVAN</t>
+          <t>1722012013/LD/22012034586702 — BOULDERWALL DHANORA  MADIYA CHAINA</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586705 — BOULDERWALL DHANORA  KISHAN BILMAN</t>
+          <t>1722012013/LD/22012034586703 — BOULDERWALL DHANORA  LAALSINGH DIWAN</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586706 — BOULDERWALL DHANORA  PAHADSINGH BAGA</t>
+          <t>1722012013/LD/22012034586704 — BOULDERWALL DHANORA  KASHAN BHUVAN</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586707 — BOULDERWALL DHANORA  BAAPU MUTARIYA</t>
+          <t>1722012013/LD/22012034586705 — BOULDERWALL DHANORA  KISHAN BILMAN</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586708 — CONSTRUCTION OF BOULDERWALL-1  DHANORA</t>
+          <t>1722012013/LD/22012034586706 — BOULDERWALL DHANORA  PAHADSINGH BAGA</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034586796 — धनोरा खेत तालाब निर्माण सुरेश पिता सीताराम</t>
+          <t>1722012013/LD/22012034586707 — BOULDERWALL DHANORA  BAAPU MUTARIYA</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44777</v>
+        <v>44652</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034590602 — बोल्डर वॉल भेरूसिह-तेरसिह</t>
+          <t>1722012013/LD/22012034586708 — CONSTRUCTION OF BOULDERWALL-1  DHANORA</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>45020</v>
+        <v>44652</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034592250 — BOULDERWALL DHANORA 01</t>
+          <t>1722012013/LD/22012034586796 — धनोरा खेत तालाब निर्माण सुरेश पिता सीताराम</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>45030</v>
+        <v>44777</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034592251 — BOULDERWALL DHANORA 02</t>
+          <t>1722012013/LD/22012034590602 — बोल्डर वॉल भेरूसिह-तेरसिह</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>45030</v>
+        <v>45020</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/22012034597884 — KHEL MAIDAN DHAM DHAMI KE PASS DANORA</t>
+          <t>1722012013/LD/22012034592250 — BOULDERWALL DHANORA 01</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>886325.99</v>
+        <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>570843.76</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/2724 — धनोरा मेढ बंधान निर्माण कार्य लक्ष्‍मण-बिलमण</t>
+          <t>1722012013/LD/22012034592251 — BOULDERWALL DHANORA 02</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>29000</v>
+        <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>11712</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>40982</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/2725 — धनोरा मेढ बंधान निर्माण कार्य रणसिह-गजसिह</t>
+          <t>1722012013/LD/22012034597884 — KHEL MAIDAN DHAM DHAMI KE PASS DANORA</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>29000</v>
+        <v>886325.99</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>14640</v>
+        <v>570843.76</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>40980</v>
+        <v>45205</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>41086</v>
+        <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/2726 — धनोरा मेढ बंधान निर्माण कार्य देवसिह-गमीरा</t>
+          <t>1722012013/LD/2724 — धनोरा मेढ बंधान निर्माण कार्य लक्ष्‍मण-बिलमण</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>29000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>16104</v>
+        <v>11712</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>40983</v>
+        <v>40982</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>41490</v>
+        <v>40989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/3799391977 — धनोरा मेढ बंधान गणपत-छगन</t>
+          <t>1722012013/LD/2725 — धनोरा मेढ बंधान निर्माण कार्य रणसिह-गजसिह</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>27000</v>
+        <v>29000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>24360</v>
+        <v>14640</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>41429</v>
+        <v>40980</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>41467</v>
+        <v>41086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/3799391978 — धनोरा मेढ बंधान राजाराम-गणपत</t>
+          <t>1722012013/LD/2726 — धनोरा मेढ बंधान निर्माण कार्य देवसिह-गमीरा</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>27000</v>
+        <v>29000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>24279</v>
+        <v>16104</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>41429</v>
+        <v>40983</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>42665</v>
+        <v>41490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/3799391980 — धनोरा मेढ बंधान छगन-बिलमण</t>
+          <t>1722012013/LD/3799391977 — धनोरा मेढ बंधान गणपत-छगन</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>24528</v>
+        <v>24360</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>41429</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>41467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/3799391981 — धनोरा मेढ बंधान रूखडिया-बिलमण</t>
+          <t>1722012013/LD/3799391978 — धनोरा मेढ बंधान राजाराम-गणपत</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>22274</v>
+        <v>24279</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>41429</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>41467</v>
+        <v>42665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/3799391983 — धनोरा मेढ बंधान मडिया-गोकुल</t>
+          <t>1722012013/LD/3799391980 — धनोरा मेढ बंधान छगन-बिलमण</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>23604</v>
+        <v>24528</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>41429</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>41467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1722012013/LD/429 — धनोरा मेढं बधांन कुप निर्माण सिताराम-दितु</t>
+          <t>1722012013/LD/3799391981 — धनोरा मेढ बंधान रूखडिया-बिलमण</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>24000</v>
+        <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>6552</v>
+        <v>22274</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>39956</v>
+        <v>41429</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>39846</v>
+        <v>41467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/01/चौकी — चौकी मवलीपुरा से सातपुरा माग्र्</t>
+          <t>1722012013/LD/3799391983 — धनोरा मेढ बंधान मडिया-गोकुल</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>397000</v>
+        <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>100000</v>
+        <v>23604</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>39075</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>41429</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>41467</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/02/निस्‍तार तालाब निकमपुरा धनोरा — धनोरा निस्‍तार तालाब निकमपुरा</t>
+          <t>1722012013/LD/429 — धनोरा मेढं बधांन कुप निर्माण सिताराम-दितु</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>381000</v>
+        <v>24000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>0</v>
+        <v>6552</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>39073</v>
-[...1 lines deleted...]
-      <c r="K463" s="3"/>
+        <v>39956</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>39846</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/02/मैन रोड मनावर से पटेलपुरा चैकी मा — चैकी मैन रोड मनावर से पटेलपुरा मार्ग मु.</t>
+          <t>1722012013/RC/01/चौकी — चौकी मवलीपुरा से सातपुरा माग्र्</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>396000</v>
+        <v>397000</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>39075</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/03/मैन रोड मनावर से पटेलपुरा चैकी मा — चौकी मैन रोड मनावर से पटेलपुरा मार्ग मु.</t>
+          <t>1722012013/RC/02/निस्‍तार तालाब निकमपुरा धनोरा — धनोरा निस्‍तार तालाब निकमपुरा</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>0</v>
+        <v>381000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>38750</v>
+        <v>39073</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/2022 — ग्रेवल मार्ग चौकी फाटा पटेलपुरा से नयापुरा उपडी</t>
+          <t>1722012013/RC/02/मैन रोड मनावर से पटेलपुरा चैकी मा — चैकी मैन रोड मनावर से पटेलपुरा मार्ग मु.</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>787000</v>
+        <v>396000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>162757</v>
+        <v>100000</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>39593</v>
-[...3 lines deleted...]
-      </c>
+        <v>39075</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/2145 — चौकी मार्ग निमार्ण उपडी सडकपुरा से मालपुरा स्‍कुल तक</t>
+          <t>1722012013/RC/03/मैन रोड मनावर से पटेलपुरा चैकी मा — चौकी मैन रोड मनावर से पटेलपुरा मार्ग मु.</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>383000</v>
+        <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>280166</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>39951</v>
-[...3 lines deleted...]
-      </c>
+        <v>38750</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/2146 — चौकी रोड निमार्ण मवलीपुरा से बयडीपुरा</t>
+          <t>1722012013/RC/2022 — ग्रेवल मार्ग चौकी फाटा पटेलपुरा से नयापुरा उपडी</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>356000</v>
+        <v>787000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>110035</v>
+        <v>162757</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>39943</v>
+        <v>39593</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>39462</v>
+        <v>38750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/2181 — चौकी कलालपुरा से मालपुरा मुरमीकरण मार्ग</t>
+          <t>1722012013/RC/2145 — चौकी मार्ग निमार्ण उपडी सडकपुरा से मालपुरा स्‍कुल तक</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>356000</v>
+        <v>383000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>73205</v>
+        <v>280166</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>40101</v>
+        <v>39951</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>39685</v>
+        <v>41490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/22012034156087 — सी0सी0 खंरजा निर्माण गेंदालाल के घर के पास</t>
+          <t>1722012013/RC/2146 — चौकी रोड निमार्ण मवलीपुरा से बयडीपुरा</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>0</v>
+        <v>356000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>110035</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>41278</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>39943</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>39462</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/22012034156088 — सी0सी0 खंरजा निर्माण गेंदालाल के घर के पास</t>
+          <t>1722012013/RC/2181 — चौकी कलालपुरा से मालपुरा मुरमीकरण मार्ग</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>0</v>
+        <v>356000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>0</v>
+        <v>73205</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>41278</v>
-[...1 lines deleted...]
-      <c r="K471" s="3"/>
+        <v>40101</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>39685</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/22012034191432 — पंच परमेश्‍वर -मनरेगा खंरजा गेन्‍दालाल के मकान से</t>
+          <t>1722012013/RC/22012034156087 — सी0सी0 खंरजा निर्माण गेंदालाल के घर के पास</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>156000</v>
+        <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>99000</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>41583</v>
-[...3 lines deleted...]
-      </c>
+        <v>41278</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/22012034372881 — सी0सी0 खंरजा निर्माण</t>
+          <t>1722012013/RC/22012034156088 — सी0सी0 खंरजा निर्माण गेंदालाल के घर के पास</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43191</v>
+        <v>41278</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/22012034536511 — सी सी रोड लक्ष्मीबाई के घर से पोप्दिया गोविन्द घर तक</t>
+          <t>1722012013/RC/22012034191432 — पंच परमेश्‍वर -मनरेगा खंरजा गेन्‍दालाल के मकान से</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>210000</v>
+        <v>156000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>37620</v>
+        <v>99000</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44153</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>41583</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>42465</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/2207 — चौकी मवलीपुरा से मदन के खेत तक मार्ग मु0</t>
+          <t>1722012013/RC/22012034372881 — सी0सी0 खंरजा निर्माण</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>490000</v>
+        <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>356446</v>
+        <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>39474</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/2208 — चौकी मवलीपुरा से बडीया तक मार्ग मु0</t>
+          <t>1722012013/RC/22012034536511 — सी सी रोड लक्ष्मीबाई के घर से पोप्दिया गोविन्द घर तक</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>213000</v>
+        <v>210000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>118473</v>
+        <v>37620</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>39480</v>
-[...3 lines deleted...]
-      </c>
+        <v>44153</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/2209 — चोकी नहारसिहं फाटे से ई जी एस स्‍कुल तक मार्ग मु0</t>
+          <t>1722012013/RC/2207 — चौकी मवलीपुरा से मदन के खेत तक मार्ग मु0</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>356000</v>
+        <v>490000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>119248</v>
+        <v>356446</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>39432</v>
+        <v>39474</v>
       </c>
       <c r="K477" s="3" t="n">
         <v>38743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/2287 — धनोरा पटेलपुरा से होरीयाखो तक मार्ग मु</t>
+          <t>1722012013/RC/2208 — चौकी मवलीपुरा से बडीया तक मार्ग मु0</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>500000</v>
+        <v>213000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>394500</v>
+        <v>118473</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>40286</v>
+        <v>39480</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>41322</v>
+        <v>38743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/2303 — चौकी नयापुरा रामा के घर से मालपुरा मार्ग मु0</t>
+          <t>1722012013/RC/2209 — चोकी नहारसिहं फाटे से ई जी एस स्‍कुल तक मार्ग मु0</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>479000</v>
+        <v>356000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>517700</v>
+        <v>119248</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>40286</v>
+        <v>39432</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>41490</v>
+        <v>38743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/2434 — अमलाठा खरजा निर्माण पंच परमेश्‍वर चौकीदार के मकान से नाले तक</t>
+          <t>1722012013/RC/2287 — धनोरा पटेलपुरा से होरीयाखो तक मार्ग मु</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>188000</v>
+        <v>500000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>196792</v>
+        <v>394500</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>41173</v>
+        <v>40286</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>41347</v>
+        <v>41322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/2498 — धनोरा पंच भवन से प्रधानमंञी सडक तक खंरजा निर्माण क</t>
+          <t>1722012013/RC/2303 — चौकी नयापुरा रामा के घर से मालपुरा मार्ग मु0</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>141000</v>
+        <v>479000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>31680</v>
+        <v>517700</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>41330</v>
+        <v>40286</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>41347</v>
+        <v>41490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/धनोरा मु — धनोरा पटेलपुरा से चौकी मार्ग मु</t>
+          <t>1722012013/RC/2434 — अमलाठा खरजा निर्माण पंच परमेश्‍वर चौकीदार के मकान से नाले तक</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>3000</v>
+        <v>188000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>102830</v>
+        <v>196792</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>38819</v>
+        <v>41173</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>38819</v>
+        <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RC/मदन सरपंच के खेत से कलाल्‍दा धनोरा — मदन सरपंच के खेत से कलाल्‍दा कांकड तक मार्ग मु</t>
+          <t>1722012013/RC/2498 — धनोरा पंच भवन से प्रधानमंञी सडक तक खंरजा निर्माण क</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>0</v>
+        <v>141000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>31680</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>39182</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>41330</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>41347</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RS/22012034539128 — SBM ISP शोकपीट 15 हितग्राही - समुह क्रमाक-01</t>
+          <t>1722012013/RC/धनोरा मु — धनोरा पटेलपुरा से चौकी मार्ग मु</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>85349.39</v>
+        <v>3000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>102830</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44321</v>
-[...1 lines deleted...]
-      <c r="K484" s="3"/>
+        <v>38819</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>38819</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RS/22012034573216 — SBM SCP कम्पोस्ट पिट 1 DHANORA</t>
+          <t>1722012013/RC/मदन सरपंच के खेत से कलाल्‍दा धनोरा — मदन सरपंच के खेत से कलाल्‍दा कांकड तक मार्ग मु</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>23463.25</v>
+        <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44378</v>
+        <v>39182</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RS/22012034573217 — SBM SCP कम्पोस्ट पिट 2 DHANORA</t>
+          <t>1722012013/RS/22012034539128 — SBM ISP शोकपीट 15 हितग्राही - समुह क्रमाक-01</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>22803.48</v>
+        <v>85349.39</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44378</v>
+        <v>44321</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RS/22012034587347 — SBM SSP DHANORA 20 UNIT 1-20</t>
+          <t>1722012013/RS/22012034573216 — SBM SCP कम्पोस्ट पिट 1 DHANORA</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>162900.85</v>
+        <v>23463.25</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>38454</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>45205</v>
+        <v>44378</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RS/22012034587388 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-01 DHANORA</t>
+          <t>1722012013/RS/22012034573217 — SBM SCP कम्पोस्ट पिट 2 DHANORA</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>197353.39</v>
+        <v>22803.48</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>175912.7</v>
+        <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44378</v>
+      </c>
+      <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RS/22012034587389 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-02 BHANPURA</t>
+          <t>1722012013/RS/22012034587347 — SBM SSP DHANORA 20 UNIT 1-20</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>197353.39</v>
+        <v>162900.85</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>0</v>
+        <v>38454</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RS/22012034587390 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-03 DHANORA</t>
+          <t>1722012013/RS/22012034587388 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-01 DHANORA</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>0</v>
+        <v>197353.39</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>0</v>
+        <v>175912.7</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44470</v>
-[...1 lines deleted...]
-      <c r="K490" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K490" s="3" t="n">
+        <v>45494</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RS/22012034587391 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-02 DHANORA</t>
+          <t>1722012013/RS/22012034587389 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-02 BHANPURA</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>0</v>
+        <v>197353.39</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44470</v>
+        <v>45205</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RS/22012034587392 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-04 DHANORA</t>
+          <t>1722012013/RS/22012034587390 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-03 DHANORA</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>44470</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1722012013/RS/22012034587393 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-05 DHANORA</t>
+          <t>1722012013/RS/22012034587391 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-02 DHANORA</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>44470</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1722012013/SK/9993626309 — Bharat Nirman Rajeev Gandhi Sewa Kendra,Dhanora</t>
+          <t>1722012013/RS/22012034587392 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-04 DHANORA</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>1285000</v>
+        <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>41365</v>
+        <v>44470</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1722012013/SK/9993647681 — Bharat Nirman Rajeev Gandhi Sewa Kendra,Dhanora</t>
+          <t>1722012013/RS/22012034587393 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-05 DHANORA</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>1285000</v>
+        <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>1004956.32</v>
+        <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42210</v>
-[...3 lines deleted...]
-      </c>
+        <v>44470</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/003/चौकी/गहरीकरण नाहारदरा — चौकी निस्‍तार तालाब गहरीकरण नाहारदरा</t>
+          <t>1722012013/SK/9993626309 — Bharat Nirman Rajeev Gandhi Sewa Kendra,Dhanora</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>40000</v>
+        <v>1285000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>27540</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>39243</v>
+        <v>41365</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/01/चौकी/तालाब गहरीकरण — चौकी निस्‍तार तालाब गहरीकरण</t>
+          <t>1722012013/SK/9993647681 — Bharat Nirman Rajeev Gandhi Sewa Kendra,Dhanora</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>40000</v>
+        <v>1285000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>1004956.32</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>39186</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>42210</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>43718</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/02/चौकी/गहरीकरण मवडीपुरा — चौकी निस्‍तार तालाब गहरीकरण मवडीपुरा</t>
+          <t>1722012013/WC/003/चौकी/गहरीकरण नाहारदरा — चौकी निस्‍तार तालाब गहरीकरण नाहारदरा</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>40000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>22680</v>
+        <v>27540</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>39236</v>
+        <v>39243</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/03 — धनोरा तालाब गहरीकरण बडा खोदर टावर</t>
+          <t>1722012013/WC/01/चौकी/तालाब गहरीकरण — चौकी निस्‍तार तालाब गहरीकरण</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>30000</v>
+        <v>40000</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>39227</v>
+        <v>39186</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/04/चौकी/गहरीकरण नयापूरा — चौकी निस्‍तार तालाब गहरीकरण नयापूरा</t>
+          <t>1722012013/WC/02/चौकी/गहरीकरण मवडीपुरा — चौकी निस्‍तार तालाब गहरीकरण मवडीपुरा</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>40000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>0</v>
+        <v>22680</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>39234</v>
+        <v>39236</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034317629 — CTRA धनोरा भू-संकर्ण पौण्‍ड निर्माण</t>
+          <t>1722012013/WC/03 — धनोरा तालाब गहरीकरण बडा खोदर टावर</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42826</v>
+        <v>39227</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034321458 — धनोरा निस्‍तार तालाब निर्माण रमेश-काल्‍या के खेत पास</t>
+          <t>1722012013/WC/04/चौकी/गहरीकरण नयापूरा — चौकी निस्‍तार तालाब गहरीकरण नयापूरा</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>838000</v>
+        <v>40000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>844141.33</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>42848</v>
-[...3 lines deleted...]
-      </c>
+        <v>39234</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034354701 — धनोरा बोरी बंधान निर्माण मगन-फाटु के खेत के पास</t>
+          <t>1722012013/WC/22012034317629 — CTRA धनोरा भू-संकर्ण पौण्‍ड निर्माण</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>43001</v>
+        <v>42826</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034437059 — निस्तार तालाब मदन धनसिग के खेत के पास  धनोरा</t>
+          <t>1722012013/WC/22012034321458 — धनोरा निस्‍तार तालाब निर्माण रमेश-काल्‍या के खेत पास</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>630000</v>
+        <v>838000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>579497.73</v>
+        <v>844141.33</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>43520</v>
+        <v>42848</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>44251</v>
+        <v>43718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034439991 — संकर्ण पौण्‍ड निर्माण</t>
+          <t>1722012013/WC/22012034354701 — धनोरा बोरी बंधान निर्माण मगन-फाटु के खेत के पास</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>43556</v>
+        <v>43001</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034444882 — सकर्ण पौण्‍ड शांतीधाम के पास</t>
+          <t>1722012013/WC/22012034437059 — निस्तार तालाब मदन धनसिग के खेत के पास  धनोरा</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>243000</v>
+        <v>630000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>162216</v>
+        <v>579497.73</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>43540</v>
+        <v>43520</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>44210</v>
+        <v>44251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034444884 — सकर्ण पौण्‍ड निमार्ण गुलसिह के खेत के पास</t>
+          <t>1722012013/WC/22012034439991 — संकर्ण पौण्‍ड निर्माण</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>350000</v>
+        <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>242960</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>43540</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034446519 — निस्तार तालाब मदन धनसिग के खेत के पास  धनोरा</t>
+          <t>1722012013/WC/22012034444882 — सकर्ण पौण्‍ड शांतीधाम के पास</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>980000</v>
+        <v>243000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>824219.47</v>
+        <v>162216</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>43540</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>44261</v>
+        <v>44210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034446522 — निस्तार तालाब निर्माण जगदीश नरसिंघ के खेत के पास धनोरा</t>
+          <t>1722012013/WC/22012034444884 — सकर्ण पौण्‍ड निमार्ण गुलसिह के खेत के पास</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>840000</v>
+        <v>350000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>693088.17</v>
+        <v>242960</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>43540</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>44210</v>
+        <v>44241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034481588 — RFR BOULDER CHECK MOTLA KHONGLA PAHADI DHANORA 01</t>
+          <t>1722012013/WC/22012034446519 — निस्तार तालाब मदन धनसिग के खेत के पास  धनोरा</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>464855.65</v>
+        <v>980000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>824219.47</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>43540</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>44261</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034481589 — RFR BOULDER CHECK MOTLA KHONGLA PAHADI DHANORA 02</t>
+          <t>1722012013/WC/22012034446522 — निस्तार तालाब निर्माण जगदीश नरसिंघ के खेत के पास धनोरा</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>464855.65</v>
+        <v>840000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>693088.17</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>43540</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>44210</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034481594 — RFR CONTOUR TRENCH DHAMDHAMI KE PAAS DHANORA</t>
+          <t>1722012013/WC/22012034481588 — RFR BOULDER CHECK MOTLA KHONGLA PAHADI DHANORA 01</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>454659.26</v>
+        <v>464855.65</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>393300</v>
+        <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>43950</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034552677 — कंटूर ट्रेंच खुदाई आमली वाले नाले के पास धनोरा</t>
+          <t>1722012013/WC/22012034481589 — RFR BOULDER CHECK MOTLA KHONGLA PAHADI DHANORA 02</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>731610.38</v>
+        <v>464855.65</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>471010</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>43978</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034552679 — कंटूर ट्रेंच खुदाई धमधमी धनोरा</t>
+          <t>1722012013/WC/22012034481594 — RFR CONTOUR TRENCH DHAMDHAMI KE PAAS DHANORA</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>672734.09</v>
+        <v>454659.26</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>425410</v>
+        <v>393300</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>43978</v>
+        <v>43950</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>44264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034598211 — RFR R,M,S, SITARAM CHAGAN KE KHET DHANORA</t>
+          <t>1722012013/WC/22012034552677 — कंटूर ट्रेंच खुदाई आमली वाले नाले के पास धनोरा</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>1352284.44</v>
+        <v>731610.38</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>1217832.57</v>
+        <v>471010</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>44206</v>
+        <v>43978</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>44373</v>
+        <v>44261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034606050 — RFR NISTARITALAB KARANRUMAL KE KHET KE PAAS DHANORA</t>
+          <t>1722012013/WC/22012034552679 — कंटूर ट्रेंच खुदाई धमधमी धनोरा</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>1499538.74</v>
+        <v>672734.09</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>0</v>
+        <v>425410</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>43941</v>
-[...1 lines deleted...]
-      <c r="K516" s="3"/>
+        <v>43978</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>44264</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034606051 — RFR NISTARI TALAB  MOTLAKHOGARA MAAL NALE KE PAAS DHANORA</t>
+          <t>1722012013/WC/22012034598211 — RFR R,M,S, SITARAM CHAGAN KE KHET DHANORA</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>0</v>
+        <v>1352284.44</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>1217832.57</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43941</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>44206</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>44373</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034606639 — धनारेा पेयजल कूप निमार्ण कार्य</t>
+          <t>1722012013/WC/22012034606050 — RFR NISTARITALAB KARANRUMAL KE KHET KE PAAS DHANORA</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>567610.07</v>
+        <v>1499538.74</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>204410.8</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>44257</v>
-[...3 lines deleted...]
-      </c>
+        <v>43941</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034622593 — RFR NISTARI TALAB MOTLA KHODRA MAAL KE PAAS DHANORA</t>
+          <t>1722012013/WC/22012034606051 — RFR NISTARI TALAB  MOTLAKHOGARA MAAL NALE KE PAAS DHANORA</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>1499799.85</v>
+        <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>1401105.55</v>
+        <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>44265</v>
-[...3 lines deleted...]
-      </c>
+        <v>43941</v>
+      </c>
+      <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034622594 — NISTARI TALAB KARAN RUMAL KE KHET KE PAAS DHANORA</t>
+          <t>1722012013/WC/22012034606639 — धनारेा पेयजल कूप निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>0</v>
+        <v>567610.07</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>204410.8</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>43941</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>44257</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>46133</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034632270 — सकर्ण पौण्‍ड निर्माण कार्य</t>
+          <t>1722012013/WC/22012034622593 — RFR NISTARI TALAB MOTLA KHODRA MAAL KE PAAS DHANORA</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>0</v>
+        <v>1499799.85</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>0</v>
+        <v>1401105.55</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>44288</v>
-[...1 lines deleted...]
-      <c r="K521" s="3"/>
+        <v>44265</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>45757</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034632985 — BHUSHANKAN POND 1  DHANORA</t>
+          <t>1722012013/WC/22012034622594 — NISTARI TALAB KARAN RUMAL KE KHET KE PAAS DHANORA</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>44280</v>
+        <v>43941</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034632987 — BHUSHANKAN POND 1</t>
+          <t>1722012013/WC/22012034632270 — सकर्ण पौण्‍ड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44276</v>
+        <v>44288</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034632990 — BHUSHANKAN POND 2 DHANORA</t>
+          <t>1722012013/WC/22012034632985 — BHUSHANKAN POND 1  DHANORA</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44276</v>
+        <v>44280</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034633117 — GULLYPLUG 1 DHANORA</t>
+          <t>1722012013/WC/22012034632987 — BHUSHANKAN POND 1</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>262806.42</v>
+        <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>61953</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44295</v>
-[...3 lines deleted...]
-      </c>
+        <v>44276</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034633565 — CTRA Watar pound Dhanora</t>
+          <t>1722012013/WC/22012034632990 — BHUSHANKAN POND 2 DHANORA</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>426331.3</v>
+        <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>273602</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44295</v>
+        <v>44276</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034648836 — CTRA CONTUR TRENCH AND CCT  1 DHANORA</t>
+          <t>1722012013/WC/22012034633117 — GULLYPLUG 1 DHANORA</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>44863.75</v>
+        <v>262806.42</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>17370</v>
+        <v>61953</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>44310</v>
+        <v>44295</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>44377</v>
+        <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034648837 — CTRA CONTUR TRENCH AND CCT  1 DHANORA</t>
+          <t>1722012013/WC/22012034633565 — CTRA Watar pound Dhanora</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>102949.42</v>
+        <v>426331.3</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>75077</v>
+        <v>273602</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44310</v>
-[...3 lines deleted...]
-      </c>
+        <v>44295</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034648838 — CTRA CONTUR TRENCH AND CCT  2 DHANORA</t>
+          <t>1722012013/WC/22012034648836 — CTRA CONTUR TRENCH AND CCT  1 DHANORA</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>102949.42</v>
+        <v>44863.75</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>39179</v>
+        <v>17370</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>44310</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>45324</v>
+        <v>44377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034648839 — CTRA CONTUR TRENCH AND CCT  3 DHANORA</t>
+          <t>1722012013/WC/22012034648837 — CTRA CONTUR TRENCH AND CCT  1 DHANORA</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>102949.42</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>56549</v>
+        <v>75077</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>44310</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>44377</v>
+        <v>44422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034650122 — CTRA ROOF WATER HARVESTING AT MIDDLE SCHOOL DHANORA</t>
+          <t>1722012013/WC/22012034648838 — CTRA CONTUR TRENCH AND CCT  2 DHANORA</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>0</v>
+        <v>102949.42</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>39179</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>44310</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>45324</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034650124 — CTRA ROOF WATER HARVESTING AT PRIMARYSCHOOL DHANORA</t>
+          <t>1722012013/WC/22012034648839 — CTRA CONTUR TRENCH AND CCT  3 DHANORA</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>12005.33</v>
+        <v>102949.42</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>56549</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>44310</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>44377</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034650136 — CTRA ROOF WATER HARVESTING AT PANCHAYAT BHAVAN DHANORA</t>
+          <t>1722012013/WC/22012034650122 — CTRA ROOF WATER HARVESTING AT MIDDLE SCHOOL DHANORA</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>27060.18</v>
+        <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034650137 — CTRA ROOF WATER HARVESTING AT PANCHAYAT ANGANWADI  DHANORA</t>
+          <t>1722012013/WC/22012034650124 — CTRA ROOF WATER HARVESTING AT PRIMARYSCHOOL DHANORA</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>21321.38</v>
+        <v>12005.33</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>19645</v>
+        <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44310</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034650143 — CTRA  SOAK PIT AT DHANORA</t>
+          <t>1722012013/WC/22012034650136 — CTRA ROOF WATER HARVESTING AT PANCHAYAT BHAVAN DHANORA</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>14467.3</v>
+        <v>27060.18</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034656298 — CTRA CONTUR AND CCT 1 DHANORA</t>
+          <t>1722012013/WC/22012034650137 — CTRA ROOF WATER HARVESTING AT PANCHAYAT ANGANWADI  DHANORA</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>120107.65</v>
+        <v>21321.38</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>58286</v>
+        <v>19645</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>44310</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>44422</v>
+        <v>44727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034656301 — CTRA CONTUR AND CCT 2 DHANORA</t>
+          <t>1722012013/WC/22012034650143 — CTRA  SOAK PIT AT DHANORA</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>120107.65</v>
+        <v>14467.3</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>54619</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>44310</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034656305 — CTRA CONTUR AND CCT 3 DHANORA</t>
+          <t>1722012013/WC/22012034656298 — CTRA CONTUR AND CCT 1 DHANORA</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>120107.65</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>48443</v>
+        <v>58286</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>44310</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>45324</v>
+        <v>44422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034668537 — CTRA SCT 10 DHANORA</t>
+          <t>1722012013/WC/22012034656301 — CTRA CONTUR AND CCT 2 DHANORA</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>549630.3</v>
+        <v>120107.65</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>30880</v>
+        <v>54619</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>44312</v>
+        <v>44310</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>44448</v>
+        <v>44422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034668540 — CTRA SCT 9 DHANORA</t>
+          <t>1722012013/WC/22012034656305 — CTRA CONTUR AND CCT 3 DHANORA</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>210535.15</v>
+        <v>120107.65</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>61567</v>
+        <v>48443</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>44312</v>
+        <v>44310</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>44448</v>
+        <v>45324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034668545 — CTRA SCT 8 DHANORA</t>
+          <t>1722012013/WC/22012034668537 — CTRA SCT 10 DHANORA</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>29315.48</v>
+        <v>549630.3</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>53268</v>
+        <v>30880</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>44312</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>44479</v>
+        <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034668548 — CTRA SCT 7 DHANORA</t>
+          <t>1722012013/WC/22012034668540 — CTRA SCT 9 DHANORA</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>45105.51</v>
+        <v>210535.15</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>12738</v>
+        <v>61567</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>44312</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>44422</v>
+        <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034668549 — CTRA SCT 6 DHANORA</t>
+          <t>1722012013/WC/22012034668545 — CTRA SCT 8 DHANORA</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>48431.3</v>
+        <v>29315.48</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>19686</v>
+        <v>53268</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44315</v>
+        <v>44312</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>44373</v>
+        <v>44479</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034668555 — CTRA SCT 5 DHANORA</t>
+          <t>1722012013/WC/22012034668548 — CTRA SCT 7 DHANORA</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>1459637.64</v>
+        <v>45105.51</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>33582</v>
+        <v>12738</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>44315</v>
+        <v>44312</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>44448</v>
+        <v>44422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034668557 — CTRA SCT 4 DHANORA</t>
+          <t>1722012013/WC/22012034668549 — CTRA SCT 6 DHANORA</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>718146.72</v>
+        <v>48431.3</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>20844</v>
+        <v>19686</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>44448</v>
+        <v>44373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034668559 — CTRA SCT 3 DHANORA</t>
+          <t>1722012013/WC/22012034668555 — CTRA SCT 5 DHANORA</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>293843.03</v>
+        <v>1459637.64</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>31266</v>
+        <v>33582</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034668562 — CTRA SCT 2 DHANORA</t>
+          <t>1722012013/WC/22012034668557 — CTRA SCT 4 DHANORA</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>450955.24</v>
+        <v>718146.72</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>15054</v>
+        <v>20844</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034668564 — CTRA SCT 1 DHANORA</t>
+          <t>1722012013/WC/22012034668559 — CTRA SCT 3 DHANORA</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>46636.62</v>
+        <v>293843.03</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>26827</v>
+        <v>31266</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K548" s="3" t="n">
         <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034670738 — CTRA CONTUR TRNCH 1 DHANORA</t>
+          <t>1722012013/WC/22012034668562 — CTRA SCT 2 DHANORA</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>48295.53</v>
+        <v>450955.24</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>40144</v>
+        <v>15054</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>44373</v>
+        <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034670743 — CTRA CONTUR TRNCH 2 DHANORA</t>
+          <t>1722012013/WC/22012034668564 — CTRA SCT 1 DHANORA</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>50106.14</v>
+        <v>46636.62</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>41688</v>
+        <v>26827</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>44373</v>
+        <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034670745 — CTRA CONTUR TRNCH 3 DHANORA</t>
+          <t>1722012013/WC/22012034670738 — CTRA CONTUR TRNCH 1 DHANORA</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>67128.24</v>
+        <v>48295.53</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>30108</v>
+        <v>40144</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>44312</v>
+        <v>44315</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>44377</v>
+        <v>44373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034670752 — CTRA CONTUR TRNCH 3 DHANORA</t>
+          <t>1722012013/WC/22012034670743 — CTRA CONTUR TRNCH 2 DHANORA</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>75625.9</v>
+        <v>50106.14</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>26634</v>
+        <v>41688</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>44312</v>
+        <v>44315</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>44422</v>
+        <v>44373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034670755 — CTRA CONTUR TRNCH 4 DHANORA</t>
+          <t>1722012013/WC/22012034670745 — CTRA CONTUR TRNCH 3 DHANORA</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>752853.51</v>
+        <v>67128.24</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>540794</v>
+        <v>30108</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44315</v>
+        <v>44312</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>45546</v>
+        <v>44377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034670757 — CTRA CONTUR TRNCH 5 DHANORA</t>
+          <t>1722012013/WC/22012034670752 — CTRA CONTUR TRNCH 3 DHANORA</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>44837.84</v>
+        <v>75625.9</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>50952</v>
+        <v>26634</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44315</v>
+        <v>44312</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>44368</v>
+        <v>44422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034670759 — CTRA CONTUR TRNCH 6 DHANORA</t>
+          <t>1722012013/WC/22012034670755 — CTRA CONTUR TRNCH 4 DHANORA</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>79991.92</v>
+        <v>752853.51</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>47478</v>
+        <v>540794</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>44377</v>
+        <v>45546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034670761 — CTRA CONTUR TRNCH 6 DHANORA</t>
+          <t>1722012013/WC/22012034670757 — CTRA CONTUR TRNCH 5 DHANORA</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>197444.15</v>
+        <v>44837.84</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>108354</v>
+        <v>50952</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>45677</v>
+        <v>44368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034670763 — CTRA CONTUR TRNCH 7 DHANORA</t>
+          <t>1722012013/WC/22012034670759 — CTRA CONTUR TRNCH 6 DHANORA</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>445703.39</v>
+        <v>79991.92</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>47478</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>44448</v>
+        <v>44377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034670765 — CTRA CONTUR TRNCH 8 DHANORA</t>
+          <t>1722012013/WC/22012034670761 — CTRA CONTUR TRNCH 6 DHANORA</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>476116.96</v>
+        <v>197444.15</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>182280</v>
+        <v>108354</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44312</v>
+        <v>44315</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>46171</v>
+        <v>45677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034670767 — CTRA CONTUR TRNCH 8 DHANORA</t>
+          <t>1722012013/WC/22012034670763 — CTRA CONTUR TRNCH 7 DHANORA</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>1124271.68</v>
+        <v>445703.39</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>82862</v>
+        <v>47478</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>44312</v>
-[...1 lines deleted...]
-      <c r="K559" s="3"/>
+        <v>44315</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>44448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034670769 — CTRA CONTUR TRENCHES 9 DHANORA</t>
+          <t>1722012013/WC/22012034670765 — CTRA CONTUR TRNCH 8 DHANORA</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>802851.8</v>
+        <v>476116.96</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>446873</v>
+        <v>182280</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44315</v>
+        <v>44312</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>46249</v>
+        <v>46171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034670771 — CTRA CONTUR TRENCHES 10 DHANORA</t>
+          <t>1722012013/WC/22012034670767 — CTRA CONTUR TRNCH 8 DHANORA</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>584596.94</v>
+        <v>1124271.68</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>5790</v>
+        <v>82862</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44315</v>
-[...3 lines deleted...]
-      </c>
+        <v>44312</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034711348 — निस्तार तालाब ईमल्लीवालाखोगरा शासकीय कूप के पास</t>
+          <t>1722012013/WC/22012034670769 — CTRA CONTUR TRENCHES 9 DHANORA</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>1499998.67</v>
+        <v>802851.8</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>1264489.47</v>
+        <v>446873</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>44498</v>
+        <v>44315</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>45125</v>
+        <v>46249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034906849 — CONTUR TRENCH PART 1 DHANORA</t>
+          <t>1722012013/WC/22012034670771 — CTRA CONTUR TRENCHES 10 DHANORA</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>506237.68</v>
+        <v>584596.94</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>286010</v>
+        <v>5790</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44884</v>
+        <v>44315</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>45546</v>
+        <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034906850 — CONTUR TRENCH PART 2 DHANORA</t>
+          <t>1722012013/WC/22012034711348 — निस्तार तालाब ईमल्लीवालाखोगरा शासकीय कूप के पास</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>0</v>
+        <v>1499998.67</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>0</v>
+        <v>1264489.47</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K564" s="3"/>
+        <v>44498</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>45125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012034906851 — CONTUR TRENCH PART 3 DHANORA</t>
+          <t>1722012013/WC/22012034906849 — CONTUR TRENCH PART 1 DHANORA</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>0</v>
+        <v>506237.68</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>286010</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>44884</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>45546</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035013691 — MINI PERCOLATION TANK DHANORA DAYARAM KE MAKAN KTARAF</t>
+          <t>1722012013/WC/22012034906850 — CONTUR TRENCH PART 2 DHANORA</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44652</v>
+        <v>44423</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035013692 — MINI PERCOLATION TANK DHANORA  KUWAJA  NO. 1</t>
+          <t>1722012013/WC/22012034906851 — CONTUR TRENCH PART 3 DHANORA</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44652</v>
+        <v>44423</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035013694 — MINI PERCOLATION TANK DHANORA KUWAJA NO. 2</t>
+          <t>1722012013/WC/22012035013691 — MINI PERCOLATION TANK DHANORA DAYARAM KE MAKAN KTARAF</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035013695 — MINI PERCOLATION TANK DHANORA  SHANTI DHAM KE PASS</t>
+          <t>1722012013/WC/22012035013692 — MINI PERCOLATION TANK DHANORA  KUWAJA  NO. 1</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035013697 — WATER POND DHANORA</t>
+          <t>1722012013/WC/22012035013694 — MINI PERCOLATION TANK DHANORA KUWAJA NO. 2</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035013701 — WATER TANK DHAMDHAMI DHANORA</t>
+          <t>1722012013/WC/22012035013695 — MINI PERCOLATION TANK DHANORA  SHANTI DHAM KE PASS</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035016046 — KHET TALAB SURESH DHANORA</t>
+          <t>1722012013/WC/22012035013697 — WATER POND DHANORA</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>357822.17</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>141626.25</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>45169</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035039660 — WATER POND 01 DHANORA</t>
+          <t>1722012013/WC/22012035013701 — WATER TANK DHAMDHAMI DHANORA</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035087905 — BOULDER CHEKDAM 1 DHANORA</t>
+          <t>1722012013/WC/22012035016046 — KHET TALAB SURESH DHANORA</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>0</v>
+        <v>357822.17</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>0</v>
+        <v>141626.25</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K574" s="3"/>
+        <v>45169</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>46188</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035087906 — BOULDER CHECKDAM 2 DHANORA</t>
+          <t>1722012013/WC/22012035039660 — WATER POND 01 DHANORA</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>45030</v>
+        <v>44652</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035101693 — Bhu sankan pond Kisan ke Khet pas Dhanora</t>
+          <t>1722012013/WC/22012035087905 — BOULDER CHEKDAM 1 DHANORA</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>318703.47</v>
+        <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>45153</v>
+        <v>45030</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035101703 — SCT Dhamdami Baydi Par Dhanora</t>
+          <t>1722012013/WC/22012035087906 — BOULDER CHECKDAM 2 DHANORA</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>563830</v>
+        <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>359812</v>
+        <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>45182</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035101705 — SCT Jagdish Ke Khet Pas Dhanora</t>
+          <t>1722012013/WC/22012035101693 — Bhu sankan pond Kisan ke Khet pas Dhanora</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>542376.8</v>
+        <v>318703.47</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>476293</v>
+        <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>45188</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035118426 — PERCOLATION TALAB KISHORE - NAHARSINGH KE KHET PASS DANORA</t>
+          <t>1722012013/WC/22012035101703 — SCT Dhamdami Baydi Par Dhanora</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>0</v>
+        <v>563830</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>0</v>
+        <v>359812</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K579" s="3"/>
+        <v>45182</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>46249</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035118433 — PERCOLATION TALAB BONDER - BHAGWAN KE KHET PASS DANORA</t>
+          <t>1722012013/WC/22012035101705 — SCT Jagdish Ke Khet Pas Dhanora</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>0</v>
+        <v>542376.8</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>0</v>
+        <v>476293</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K580" s="3"/>
+        <v>45188</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>45546</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035132914 — BOULDER WALL R.M.S.KE PASS DANORA</t>
+          <t>1722012013/WC/22012035118426 — PERCOLATION TALAB KISHORE - NAHARSINGH KE KHET PASS DANORA</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>520280.56</v>
+        <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>515002.8</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035132919 — BOULDER WALL KISHORE KE PASS DANORA</t>
+          <t>1722012013/WC/22012035118433 — PERCOLATION TALAB BONDER - BHAGWAN KE KHET PASS DANORA</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>497222.36</v>
+        <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>343275</v>
+        <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035132921 — BOULDER WALL SANTOSH  KE PASS DANORA</t>
+          <t>1722012013/WC/22012035132914 — BOULDER WALL R.M.S.KE PASS DANORA</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>512927.83</v>
+        <v>520280.56</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>348730</v>
+        <v>515002.8</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>46188</v>
+        <v>45551</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035132925 — PERCOLATION TALAB RATAN KE KHET PASS DANORA</t>
+          <t>1722012013/WC/22012035132919 — BOULDER WALL KISHORE KE PASS DANORA</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>1496007.43</v>
+        <v>497222.36</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>1333711.78</v>
+        <v>343275</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>45495</v>
+        <v>45205</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>46171</v>
+        <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035146760 — धनोरा  RMS निमार्ण कार्य किशन के खेत वाले नाले पर</t>
+          <t>1722012013/WC/22012035132921 — BOULDER WALL SANTOSH  KE PASS DANORA</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>1491018.36</v>
+        <v>512927.83</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>0</v>
+        <v>348730</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>45051</v>
-[...1 lines deleted...]
-      <c r="K585" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K585" s="3" t="n">
+        <v>46188</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035161504 — nala gaharikaran</t>
+          <t>1722012013/WC/22012035132925 — PERCOLATION TALAB RATAN KE KHET PASS DANORA</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>0</v>
+        <v>1496007.43</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>0</v>
+        <v>1333711.78</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K586" s="3"/>
+        <v>45495</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>46171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035208297 — धनोरा पेयजल कुप निर्माण कार्य धनोरा निकमपुरा</t>
+          <t>1722012013/WC/22012035146760 — धनोरा  RMS निमार्ण कार्य किशन के खेत वाले नाले पर</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>599401.3</v>
+        <v>1491018.36</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>335727</v>
+        <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>45519</v>
+        <v>45051</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035285077 — धनारो निस्‍तार तालाब निर्माण कार्य पलास वाला नाले पर</t>
+          <t>1722012013/WC/22012035161504 — nala gaharikaran</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>999996.59</v>
+        <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>660729.41</v>
+        <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>45790</v>
+        <v>45315</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035285079 — धनारो निस्‍तार तालाब निर्माण कार्य रतन के खेत के पास</t>
+          <t>1722012013/WC/22012035208297 — धनोरा पेयजल कुप निर्माण कार्य धनोरा निकमपुरा</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>999981.23</v>
+        <v>599401.3</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>507764.41</v>
+        <v>350727</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>45790</v>
-[...3 lines deleted...]
-      </c>
+        <v>45519</v>
+      </c>
+      <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035285081 — धनारो पेयजल कुप निर्माण कार्य पटेलपुरा</t>
+          <t>1722012013/WC/22012035285077 — धनारो निस्‍तार तालाब निर्माण कार्य पलास वाला नाले पर</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>600002.64</v>
+        <v>999996.59</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>0</v>
+        <v>660729.41</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>45748</v>
+        <v>45790</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035285083 — धनारो पेयजल कुप निर्माण कार्य निकमपुरा</t>
+          <t>1722012013/WC/22012035285079 — धनारो निस्‍तार तालाब निर्माण कार्य रतन के खेत के पास</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>0</v>
+        <v>999981.23</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>0</v>
+        <v>507764.41</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K591" s="3"/>
+        <v>45790</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>46199</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035297022 — धनोरा निस्तार तालाब निर्माण कार्य जगदीश के खेत के पास</t>
+          <t>1722012013/WC/22012035285081 — धनारो पेयजल कुप निर्माण कार्य पटेलपुरा</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>999965.04</v>
+        <v>600002.64</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>511755.41</v>
+        <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>45790</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035303194 — धनोरा पेयजल कुप निकमपुरा भाग-2</t>
+          <t>1722012013/WC/22012035285083 — धनारो पेयजल कुप निर्माण कार्य निकमपुरा</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>600002.64</v>
+        <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>45780</v>
+        <v>45748</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035329356 — धनोरा VB-G-RAM-G परकोलेशन तालाब खम्बे वाली बयड़ी के पास</t>
+          <t>1722012013/WC/22012035297022 — धनोरा निस्तार तालाब निर्माण कार्य जगदीश के खेत के पास</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>0</v>
+        <v>999965.04</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>0</v>
+        <v>511755.41</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>46113</v>
-[...1 lines deleted...]
-      <c r="K594" s="3"/>
+        <v>45790</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>46199</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035329357 — धनोरा VB-G-RAM-G परकोलेशन तालाब हुकुम के खेत के पास</t>
+          <t>1722012013/WC/22012035303194 — धनोरा पेयजल कुप निकमपुरा भाग-2</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>0</v>
+        <v>600002.64</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>46113</v>
+        <v>45780</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/22012035329358 — धनोरा VB-G-RAM-G परकोलेशन तालाब गोलु के खेत के पास</t>
+          <t>1722012013/WC/22012035329356 — धनोरा VB-G-RAM-G परकोलेशन तालाब खम्बे वाली बयड़ी के पास</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/231/धनोरा — खेत तलैया सिताराम मोसिया धनोरा</t>
+          <t>1722012013/WC/22012035329357 — धनोरा VB-G-RAM-G परकोलेशन तालाब हुकुम के खेत के पास</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>13000</v>
+        <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>38838</v>
+        <v>46113</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/232/धनोरा — खेत तलैया गंगाराम चैना धनोरा</t>
+          <t>1722012013/WC/22012035329358 — धनोरा VB-G-RAM-G परकोलेशन तालाब गोलु के खेत के पास</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>38819</v>
+        <v>46113</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/233/ धनोरा — खेत तलैया बोन्‍दर डेबा धनोरा</t>
+          <t>1722012013/WC/231/धनोरा — खेत तलैया सिताराम मोसिया धनोरा</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>38863</v>
+        <v>38838</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/234/धनोरा — खेत तलैया बनसिह गना धनोरा</t>
+          <t>1722012013/WC/232/धनोरा — खेत तलैया गंगाराम चैना धनोरा</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>38887</v>
+        <v>38819</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/235/धनोरा — खेत तलैया शंकर धनसिह धनोरा</t>
+          <t>1722012013/WC/233/ धनोरा — खेत तलैया बोन्‍दर डेबा धनोरा</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>5000</v>
+        <v>13000</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>38819</v>
+        <v>38863</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/236/धनोरा — खेत तलैया गजान्‍नद धनसिह धनोरा</t>
+          <t>1722012013/WC/234/धनोरा — खेत तलैया बनसिह गना धनोरा</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>38884</v>
+        <v>38887</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/237/धनोरा — खेत तलैया मुतरिया पेमा धनोरा</t>
+          <t>1722012013/WC/235/धनोरा — खेत तलैया शंकर धनसिह धनोरा</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>19000</v>
+        <v>5000</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>38880</v>
+        <v>38819</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/238/धनौरा — खेत तलैया भीमसिग छगन धनौरा</t>
+          <t>1722012013/WC/236/धनोरा — खेत तलैया गजान्‍नद धनसिह धनोरा</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>19000</v>
+        <v>5000</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>38889</v>
+        <v>38884</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/239/धनोरा — खेत तलैया घनसिह धनोरा</t>
+          <t>1722012013/WC/237/धनोरा — खेत तलैया मुतरिया पेमा धनोरा</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>5000</v>
+        <v>19000</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>38880</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/240/धनोरा — खैत तलैया कालु पुनिया धनोरा</t>
+          <t>1722012013/WC/238/धनौरा — खेत तलैया भीमसिग छगन धनौरा</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>38880</v>
+        <v>38889</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/28 — तालाब गहरीकरण बडा खोदरा टावर</t>
+          <t>1722012013/WC/239/धनोरा — खेत तलैया घनसिह धनोरा</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>30000</v>
+        <v>5000</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>24300</v>
+        <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>39228</v>
+        <v>38880</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/29 — तालाब गहरीकरण निकमपुरा वाटर शेड धनोरा</t>
+          <t>1722012013/WC/240/धनोरा — खैत तलैया कालु पुनिया धनोरा</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>20000</v>
+        <v>19000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>14580</v>
+        <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>39234</v>
+        <v>38880</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/30 — तालाब गहरीकरण निकमपुरा मुदवाली धनोरा</t>
+          <t>1722012013/WC/28 — तालाब गहरीकरण बडा खोदरा टावर</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>3000</v>
+        <v>30000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>29160</v>
+        <v>24300</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>39234</v>
+        <v>39228</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/31 — तालाब गहरीकरण निकमपुरा धनोरा</t>
+          <t>1722012013/WC/29 — तालाब गहरीकरण निकमपुरा वाटर शेड धनोरा</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>3000</v>
+        <v>20000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>3240</v>
+        <v>14580</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>39234</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/32 — तालाब गहरीकरण पटेलपुरा धनोरा</t>
+          <t>1722012013/WC/30 — तालाब गहरीकरण निकमपुरा मुदवाली धनोरा</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>3240</v>
+        <v>29160</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>39228</v>
+        <v>39234</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/3503 — धनोरा नि‍स्‍तार तालाब रणछोड-सजन के खेत के पास</t>
+          <t>1722012013/WC/31 — तालाब गहरीकरण निकमपुरा धनोरा</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>490000</v>
+        <v>3000</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>496700</v>
+        <v>3240</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>40286</v>
-[...3 lines deleted...]
-      </c>
+        <v>39234</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/3533 — धनोरा निस्‍तार निमार्ण तालाब भुतखोदरा नाला पर</t>
+          <t>1722012013/WC/32 — तालाब गहरीकरण पटेलपुरा धनोरा</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>496000</v>
+        <v>3000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>543280</v>
+        <v>3240</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>40303</v>
-[...3 lines deleted...]
-      </c>
+        <v>39228</v>
+      </c>
+      <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/3534 — धनोरा निस्‍तार निमार्ण सकर्ण पोण्‍ड</t>
+          <t>1722012013/WC/3503 — धनोरा नि‍स्‍तार तालाब रणछोड-सजन के खेत के पास</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>198000</v>
+        <v>490000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>209800</v>
+        <v>496700</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>40378</v>
+        <v>40286</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>38750</v>
+        <v>41322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/3562 — धनोरा निस्‍तार तलाब निमार्ण धमधमी वाला नाला</t>
+          <t>1722012013/WC/3533 — धनोरा निस्‍तार निमार्ण तालाब भुतखोदरा नाला पर</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>0</v>
+        <v>496000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>458784</v>
+        <v>543280</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>40648</v>
+        <v>40303</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>41322</v>
+        <v>38750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/3609 — धनोरा निस्‍तार तालाब निर्माण कार्य नहारसिह के खेत के पास</t>
+          <t>1722012013/WC/3534 — धनोरा निस्‍तार निमार्ण सकर्ण पोण्‍ड</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>500000</v>
+        <v>198000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>348608</v>
+        <v>209800</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>40648</v>
+        <v>40378</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>41490</v>
+        <v>38750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/3628 — धनोरा निस्‍तार तालाब निर्माण कार्य भिमसिह के खेत के पास</t>
+          <t>1722012013/WC/3562 — धनोरा निस्‍तार तलाब निमार्ण धमधमी वाला नाला</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>495000</v>
+        <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>260854</v>
+        <v>458784</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>40717</v>
+        <v>40648</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>41490</v>
+        <v>41322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/3629 — धनोरा निस्‍तार तालाब निर्माण कार्य शंकर के खेत के पास</t>
+          <t>1722012013/WC/3609 — धनोरा निस्‍तार तालाब निर्माण कार्य नहारसिह के खेत के पास</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>495000</v>
+        <v>500000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>137450</v>
+        <v>348608</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>40717</v>
+        <v>40648</v>
       </c>
       <c r="K618" s="3" t="n">
         <v>41490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/3682 — हनूमान मंदिर के पास कूप निमणि</t>
+          <t>1722012013/WC/3628 — धनोरा निस्‍तार तालाब निर्माण कार्य भिमसिह के खेत के पास</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>300000</v>
+        <v>495000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>249059</v>
+        <v>260854</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>41019</v>
+        <v>40717</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>42918</v>
+        <v>41490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/3733 — निस्‍तार तालाब निर्माण नरसिंह के खेत के पास</t>
+          <t>1722012013/WC/3629 — धनोरा निस्‍तार तालाब निर्माण कार्य शंकर के खेत के पास</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>398000</v>
+        <v>495000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>173364</v>
+        <v>137450</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>41075</v>
+        <v>40717</v>
       </c>
       <c r="K620" s="3" t="n">
         <v>41490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/3737 — निस्‍तार तालाब नि.धुमसिंह के मकान के पास</t>
+          <t>1722012013/WC/3682 — हनूमान मंदिर के पास कूप निमणि</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>460000</v>
+        <v>300000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>463887.6</v>
+        <v>249059</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>41088</v>
+        <v>41019</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>41490</v>
+        <v>42918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/55 धनोरा — धनोरा तालाब गहरीकरण क्र.2 घुघरवाल बयडी धनोरा</t>
+          <t>1722012013/WC/3733 — निस्‍तार तालाब निर्माण नरसिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>3000</v>
+        <v>398000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>38880</v>
+        <v>173364</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>39228</v>
+        <v>41075</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>39263</v>
+        <v>41490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/9993626643 — निस्‍तार तालाब निर्माण सरदार के घर के पास</t>
+          <t>1722012013/WC/3737 — निस्‍तार तालाब नि.धुमसिंह के मकान के पास</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>0</v>
+        <v>460000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>0</v>
+        <v>463887.6</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>41278</v>
-[...1 lines deleted...]
-      <c r="K623" s="3"/>
+        <v>41088</v>
+      </c>
+      <c r="K623" s="3" t="n">
+        <v>41490</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/9993632841 — धनोरा निस्‍तार तालाब निर्माण चौकीदार के खेत के पास</t>
+          <t>1722012013/WC/55 धनोरा — धनोरा तालाब गहरीकरण क्र.2 घुघरवाल बयडी धनोरा</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>375000</v>
+        <v>3000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>355182.44</v>
+        <v>38880</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>41429</v>
+        <v>39228</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>42918</v>
+        <v>39263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/9993635701 — धनोरा कंटुर टेक निमार्ण कुवाजी वाली बयडी</t>
+          <t>1722012013/WC/9993626643 — निस्‍तार तालाब निर्माण सरदार के घर के पास</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>253000</v>
+        <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>245031</v>
+        <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>41499</v>
-[...3 lines deleted...]
-      </c>
+        <v>41278</v>
+      </c>
+      <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/9993644721 — पेयजल कुप निर्माण शोभाराम के घर के पास</t>
+          <t>1722012013/WC/9993632841 — धनोरा निस्‍तार तालाब निर्माण चौकीदार के खेत के पास</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>291000</v>
+        <v>375000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>182733.6</v>
+        <v>355182.44</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>41675</v>
+        <v>41429</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>43357</v>
+        <v>42918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/9993649733 — धनोरा निस्‍तार तालाब रमेश-कोल्‍या के खेत पास</t>
+          <t>1722012013/WC/9993635701 — धनोरा कंटुर टेक निमार्ण कुवाजी वाली बयडी</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>838000</v>
+        <v>253000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>245031</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>41702</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>41499</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>42637</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/9993649757 — धनोरा निस्‍तार तालाब निर्माण मनोहर के खेत के पास</t>
+          <t>1722012013/WC/9993644721 — पेयजल कुप निर्माण शोभाराम के घर के पास</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>848000</v>
+        <v>291000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>830983.39</v>
+        <v>182733.6</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>41702</v>
+        <v>41675</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>42936</v>
+        <v>43357</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/9993665152 — धनोरा सकर्ण पौण्‍ड निर्माण  नानुराम-हरेसिह के खेत के पास</t>
+          <t>1722012013/WC/9993649733 — धनोरा निस्‍तार तालाब रमेश-कोल्‍या के खेत पास</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>250000</v>
+        <v>838000</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>42095</v>
+        <v>41702</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/9993665153 — धनोरा सकर्ण पौण्‍ड निर्माण दामोदर भुरीया के खेत के पास</t>
+          <t>1722012013/WC/9993649757 — धनोरा निस्‍तार तालाब निर्माण मनोहर के खेत के पास</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>250000</v>
+        <v>848000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>239428</v>
+        <v>830983.39</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>42451</v>
+        <v>41702</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>42918</v>
+        <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/खेत तलैया गोविन्‍द नहारसिंह चौकी — खेत तलैया गोविन्‍द नहारसिंह चौकी</t>
+          <t>1722012013/WC/9993665152 — धनोरा सकर्ण पौण्‍ड निर्माण  नानुराम-हरेसिह के खेत के पास</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>0</v>
+        <v>250000</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>38861</v>
+        <v>42095</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/खेत तलैया चन्‍दर बनसिंह चौंकी — खेत तलैया चन्‍दर बनसिंह</t>
+          <t>1722012013/WC/9993665153 — धनोरा सकर्ण पौण्‍ड निर्माण दामोदर भुरीया के खेत के पास</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>5000</v>
+        <v>250000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>0</v>
+        <v>239428</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>38876</v>
-[...1 lines deleted...]
-      <c r="K632" s="3"/>
+        <v>42451</v>
+      </c>
+      <c r="K632" s="3" t="n">
+        <v>42918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/खेत तलैया छगन सोकलिया चौंकी — खेत तलैया छगन सोकलिया</t>
+          <t>1722012013/WC/VB/YD/22012035335306 — Dham Dhami Pahadi Par G.P. Dhanora</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>19000</v>
+        <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>38870</v>
+        <v>46249</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/खेत तलैया बोन्‍दर नवल चौंकी — खेत तलैया बोन्‍दर नवल</t>
+          <t>1722012013/WC/खेत तलैया गोविन्‍द नहारसिंह चौकी — खेत तलैया गोविन्‍द नहारसिंह चौकी</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>38857</v>
+        <v>38861</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/खेत तलैया रूपसिंह औकार चौंकी — खेत तलैया रूपसिंह औकार</t>
+          <t>1722012013/WC/खेत तलैया चन्‍दर बनसिंह चौंकी — खेत तलैया चन्‍दर बनसिंह</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>19000</v>
+        <v>5000</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>38872</v>
+        <v>38876</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/खेत तालाब गोविन्‍द नहारसिंह चोकी — खेत तालाब गोविन्‍द नहारसिंह चोकी</t>
+          <t>1722012013/WC/खेत तलैया छगन सोकलिया चौंकी — खेत तलैया छगन सोकलिया</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>13000</v>
+        <v>19000</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>38874</v>
+        <v>38870</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/खेत तालाब  चिमन सला चोकी — खेत तालाब  चिमन सला चोकी</t>
+          <t>1722012013/WC/खेत तलैया बोन्‍दर नवल चौंकी — खेत तलैया बोन्‍दर नवल</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>38875</v>
+        <v>38857</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/खेत तालाब पहासिंह मडीया चौकी — खेत तालाब पहासिंह मडीया चौकी</t>
+          <t>1722012013/WC/खेत तलैया रूपसिंह औकार चौंकी — खेत तलैया रूपसिंह औकार</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>5000</v>
+        <v>19000</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>38876</v>
+        <v>38872</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/खेत तालाब बोन्‍दर मोहन चौकी — खेत तालाब बोन्‍दर मोहन चौकी</t>
+          <t>1722012013/WC/खेत तालाब गोविन्‍द नहारसिंह चोकी — खेत तालाब गोविन्‍द नहारसिंह चोकी</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>5000</v>
+        <v>13000</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>38872</v>
+        <v>38874</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/खेत तालाब भिमसिंह सुखला चौकी — खेत तालाब भिमसिंह सुखला चौकी</t>
+          <t>1722012013/WC/खेत तालाब  चिमन सला चोकी — खेत तालाब  चिमन सला चोकी</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>38857</v>
+        <v>38875</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/खेत तालाब मांगीलाल दौलत चौकी — खेत तालाब मांगीलाल दौलत चौकी</t>
+          <t>1722012013/WC/खेत तालाब पहासिंह मडीया चौकी — खेत तालाब पहासिंह मडीया चौकी</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>13000</v>
+        <v>5000</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>38919</v>
+        <v>38876</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/खेत तालाब मोहन मडीया चौकी — खेत तालाब मोहन मडीया चौकी</t>
+          <t>1722012013/WC/खेत तालाब बोन्‍दर मोहन चौकी — खेत तालाब बोन्‍दर मोहन चौकी</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>38926</v>
+        <v>38872</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/खेत तालाब रामा तेरसिंह चौकी — खेत तालाब रामा तेरसिंह चौकी</t>
+          <t>1722012013/WC/खेत तालाब भिमसिंह सुखला चौकी — खेत तालाब भिमसिंह सुखला चौकी</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>13000</v>
+        <v>5000</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>38875</v>
+        <v>38857</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WC/चौंकी — निस्‍तार तालाब भमोरी</t>
+          <t>1722012013/WC/खेत तालाब मांगीलाल दौलत चौकी — खेत तालाब मांगीलाल दौलत चौकी</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>2000</v>
+        <v>13000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>38830</v>
-[...3 lines deleted...]
-      </c>
+        <v>38919</v>
+      </c>
+      <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WH/22012034445741 — RFR NALATRENCHING 1 DHANORA</t>
+          <t>1722012013/WC/खेत तालाब मोहन मडीया चौकी — खेत तालाब मोहन मडीया चौकी</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>1498931.82</v>
+        <v>5000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>127584</v>
+        <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>44212</v>
-[...3 lines deleted...]
-      </c>
+        <v>38926</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WH/22012034445742 — RFR NALA TRENCHING 2 DHANORA</t>
+          <t>1722012013/WC/खेत तालाब रामा तेरसिंह चौकी — खेत तालाब रामा तेरसिंह चौकी</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>1499502.12</v>
+        <v>13000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>52056</v>
+        <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>44270</v>
-[...3 lines deleted...]
-      </c>
+        <v>38875</v>
+      </c>
+      <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WH/22012034446661 — NALLA TRENCHING 1 DHANORA</t>
+          <t>1722012013/WC/चौंकी — निस्‍तार तालाब भमोरी</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>44276</v>
-[...1 lines deleted...]
-      <c r="K647" s="3"/>
+        <v>38830</v>
+      </c>
+      <c r="K647" s="3" t="n">
+        <v>39154</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WH/22012034446662 — NALLA TRENCHING 2 DHANORA</t>
+          <t>1722012013/WH/22012034445741 — RFR NALATRENCHING 1 DHANORA</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>0</v>
+        <v>1498931.82</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>0</v>
+        <v>127584</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>44276</v>
-[...1 lines deleted...]
-      <c r="K648" s="3"/>
+        <v>44212</v>
+      </c>
+      <c r="K648" s="3" t="n">
+        <v>44448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WH/22012034448224 — CTRA NALLA TRENCHING -1 DHANORA</t>
+          <t>1722012013/WH/22012034445742 — RFR NALA TRENCHING 2 DHANORA</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>1098816.38</v>
+        <v>1499502.12</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>0</v>
+        <v>52056</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K649" s="3"/>
+        <v>44270</v>
+      </c>
+      <c r="K649" s="3" t="n">
+        <v>44448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WH/22012034448225 — CTRA NALLA TRENCHING -3 DHANORA</t>
+          <t>1722012013/WH/22012034446661 — NALLA TRENCHING 1 DHANORA</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>1333951.38</v>
+        <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>44287</v>
+        <v>44276</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WH/22012034458404 — NALLA TRENCHING  DHANORA</t>
+          <t>1722012013/WH/22012034446662 — NALLA TRENCHING 2 DHANORA</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>44423</v>
+        <v>44276</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WH/22012034459080 — NALLA TRENCHING PART 1 DHANORA</t>
+          <t>1722012013/WH/22012034448224 — CTRA NALLA TRENCHING -1 DHANORA</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>0</v>
+        <v>1098816.38</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>44423</v>
+        <v>44287</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WH/22012034931401 — पुष्कर धरोहर निस्तार तालाब जीणौद्वार कार्य धामधामी के पास धनोरा</t>
+          <t>1722012013/WH/22012034448225 — CTRA NALLA TRENCHING -3 DHANORA</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>149675.19</v>
+        <v>1333951.38</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>132396</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>44707</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WH/22012034931402 — पुष्कर धरोहर निस्तार तालाब जीणौद्वार कार्य मदन धनसिंह के खेत के पास धनोरा</t>
+          <t>1722012013/WH/22012034458404 — NALLA TRENCHING  DHANORA</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>147370.71</v>
+        <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>137088</v>
+        <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44700</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WH/22012034931403 — पुष्कर धरोहर निस्तार तालाब जीणौद्वार कार्य शंकर के खेत के पास धनोरा</t>
+          <t>1722012013/WH/22012034459080 — NALLA TRENCHING PART 1 DHANORA</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>150932.97</v>
+        <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>116280</v>
+        <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>44700</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WH/22012034931404 — पुष्कर धरोहर निस्तार तालाब जीणौद्वार कार्य किशोर के खेत के पास धनोरा</t>
+          <t>1722012013/WH/22012034931401 — पुष्कर धरोहर निस्तार तालाब जीणौद्वार कार्य धामधामी के पास धनोरा</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>148339.62</v>
+        <v>149675.19</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>105672</v>
+        <v>132396</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>44700</v>
+        <v>44707</v>
       </c>
       <c r="K656" s="3" t="n">
         <v>44817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1722012013/WH/22012034937995 — NALLA TRENCHING WORK PART 1 DHANORA</t>
+          <t>1722012013/WH/22012034931402 — पुष्कर धरोहर निस्तार तालाब जीणौद्वार कार्य मदन धनसिंह के खेत के पास धनोरा</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>822260.18</v>
+        <v>147370.71</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>27816.17</v>
+        <v>137088</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>45205</v>
-[...1 lines deleted...]
-      <c r="K657" s="3"/>
+        <v>44700</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>44817</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1722012034/WC/9993644967 — संकर्ण पौण्‍ड कीशोर गणपत के खेत के पास</t>
+          <t>1722012013/WH/22012034931403 — पुष्कर धरोहर निस्तार तालाब जीणौद्वार कार्य शंकर के खेत के पास धनोरा</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>81000</v>
+        <v>150932.97</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>51560</v>
+        <v>116280</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>41681</v>
+        <v>44700</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>42465</v>
+        <v>44817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/491 — कूप‍ निर्मा्ण गोपाल इन्‍दर</t>
+          <t>1722012013/WH/22012034931404 — पुष्कर धरोहर निस्तार तालाब जीणौद्वार कार्य किशोर के खेत के पास धनोरा</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>50000</v>
+        <v>148339.62</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>27457.2</v>
+        <v>105672</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>39177</v>
+        <v>44700</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>39572</v>
+        <v>44817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/495 — कुप निर्माण नानुराम इन्‍दर</t>
+          <t>1722012013/WH/22012034937995 — NALLA TRENCHING WORK PART 1 DHANORA</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>50000</v>
+        <v>822260.18</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>28830</v>
+        <v>27816.17</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>39190</v>
-[...3 lines deleted...]
-      </c>
+        <v>45205</v>
+      </c>
+      <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/496 — कुप निर्माण नानुराम सुभान</t>
+          <t>1722012034/WC/9993644967 — संकर्ण पौण्‍ड कीशोर गणपत के खेत के पास</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>50000</v>
+        <v>81000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>33898</v>
+        <v>51560</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>39261</v>
+        <v>41681</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>39572</v>
+        <v>42465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/497 — धनोरा कुप निर्माण कुतरीया पेमा</t>
+          <t>1722012/IF/491 — कूप‍ निर्मा्ण गोपाल इन्‍दर</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>33516</v>
+        <v>27457.2</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>39227</v>
+        <v>39177</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>39916</v>
+        <v>39572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/498 — कुप निर्माण मदनसिंह धनसिंह</t>
+          <t>1722012/IF/495 — कुप निर्माण नानुराम इन्‍दर</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>33518</v>
+        <v>28830</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>39264</v>
+        <v>39190</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>39506</v>
+        <v>39572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/499 — कुप निर्माण गोविन्‍्द्र गोकुल</t>
+          <t>1722012/IF/496 — कुप निर्माण नानुराम सुभान</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>33360</v>
+        <v>33898</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>39261</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>39483</v>
+        <v>39572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/500 — कुप निर्माण भेरूसिंह गमीरा</t>
+          <t>1722012/IF/497 — धनोरा कुप निर्माण कुतरीया पेमा</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>33513.1</v>
+        <v>33516</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>39261</v>
+        <v>39227</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>39572</v>
+        <v>39916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/501 — कुप निर्माण रूखडुसिंह उमराव</t>
+          <t>1722012/IF/498 — कुप निर्माण मदनसिंह धनसिंह</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>31327.6</v>
+        <v>33518</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>39261</v>
+        <v>39264</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>39572</v>
+        <v>39506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/502 — कुप निर्माण देवीसिंह गमीरा</t>
+          <t>1722012/IF/499 — कुप निर्माण गोविन्‍्द्र गोकुल</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>33537.2</v>
+        <v>33360</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>39190</v>
+        <v>39261</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>39572</v>
+        <v>39483</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/503 — कुप निर्माण सखाराम मेहताब</t>
+          <t>1722012/IF/500 — कुप निर्माण भेरूसिंह गमीरा</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>44046.5</v>
+        <v>33513.1</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>39237</v>
+        <v>39261</v>
       </c>
       <c r="K668" s="3" t="n">
         <v>39572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/514 — कूप निर्माण नत्‍थु हागरीया</t>
+          <t>1722012/IF/501 — कुप निर्माण रूखडुसिंह उमराव</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>27797.8</v>
+        <v>31327.6</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>39217</v>
+        <v>39261</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>39291</v>
+        <v>39572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/515 — कूप निर्माण खुमसिंह पहाडसिंह</t>
+          <t>1722012/IF/502 — कुप निर्माण देवीसिंह गमीरा</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>14336</v>
+        <v>33537.2</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>39222</v>
+        <v>39190</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>39292</v>
+        <v>39572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/516 — कूप निर्माण रूपसिंह झेतरा</t>
+          <t>1722012/IF/503 — कुप निर्माण सखाराम मेहताब</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>30599.6</v>
+        <v>44046.5</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>39182</v>
+        <v>39237</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>39311</v>
+        <v>39572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/517 — कूप निर्माण लालसिंह कीशन</t>
+          <t>1722012/IF/514 — कूप निर्माण नत्‍थु हागरीया</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>16560</v>
+        <v>27797.8</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>39182</v>
+        <v>39217</v>
       </c>
       <c r="K672" s="3" t="n">
         <v>39291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/518 — कूप निर्माण फुलसिंह मडिया</t>
+          <t>1722012/IF/515 — कूप निर्माण खुमसिंह पहाडसिंह</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>26687.44</v>
+        <v>14336</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>39184</v>
+        <v>39222</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>39301</v>
+        <v>39292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/519 — कूप निर्माण लक्ष्‍मण गोकुल</t>
+          <t>1722012/IF/516 — कूप निर्माण रूपसिंह झेतरा</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I674" s="2" t="n">
+        <v>30599.6</v>
+      </c>
+      <c r="J674" s="3" t="n">
+        <v>39182</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>39311</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
+      <c r="A675" s="1" t="inlineStr">
+        <is>
+          <t>UMARBAN</t>
+        </is>
+      </c>
+      <c r="B675" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C675" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D675" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E675" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F675" s="1" t="inlineStr">
+        <is>
+          <t>1722012/IF/517 — कूप निर्माण लालसिंह कीशन</t>
+        </is>
+      </c>
+      <c r="G675" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H675" s="2" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I675" s="2" t="n">
+        <v>16560</v>
+      </c>
+      <c r="J675" s="3" t="n">
+        <v>39182</v>
+      </c>
+      <c r="K675" s="3" t="n">
+        <v>39291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
+      <c r="A676" s="1" t="inlineStr">
+        <is>
+          <t>UMARBAN</t>
+        </is>
+      </c>
+      <c r="B676" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C676" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D676" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E676" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F676" s="1" t="inlineStr">
+        <is>
+          <t>1722012/IF/518 — कूप निर्माण फुलसिंह मडिया</t>
+        </is>
+      </c>
+      <c r="G676" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H676" s="2" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I676" s="2" t="n">
+        <v>26687.44</v>
+      </c>
+      <c r="J676" s="3" t="n">
+        <v>39184</v>
+      </c>
+      <c r="K676" s="3" t="n">
+        <v>39301</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
+      <c r="A677" s="1" t="inlineStr">
+        <is>
+          <t>UMARBAN</t>
+        </is>
+      </c>
+      <c r="B677" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C677" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D677" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E677" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F677" s="1" t="inlineStr">
+        <is>
+          <t>1722012/IF/519 — कूप निर्माण लक्ष्‍मण गोकुल</t>
+        </is>
+      </c>
+      <c r="G677" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H677" s="2" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I677" s="2" t="n">
         <v>30159.6</v>
       </c>
-      <c r="J674" s="3" t="n">
+      <c r="J677" s="3" t="n">
         <v>39189</v>
       </c>
-      <c r="K674" s="3" t="n">
+      <c r="K677" s="3" t="n">
         <v>39291</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>