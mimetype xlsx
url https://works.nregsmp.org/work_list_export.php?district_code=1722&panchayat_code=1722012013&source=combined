--- v1 (2026-10-27)
+++ v2 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K677"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-27 19:00:48</t>
+          <t>Exported on: 2026-10-28 04:18:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">