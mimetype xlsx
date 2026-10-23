--- v0 (2026-09-03)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K44"/>
+  <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 03:09:26</t>
+          <t>Exported on: 2026-10-23 01:56:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,1590 +273,1731 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1722012039/AV/22012034664123 — plum boldar wall goshala kra03</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45698</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1722012039/DP/22012034593984 — मेरी माटी मेरा देश वृक्षारोपण दुदेश्वर महादेव की पहाड़ी पर टवलाईबुजुर्ग</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1722012039/DP/22012034623817 — podharopan kary shri krina goshala kr01</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>550081.71</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>12300</v>
+        <v>42900</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>46209</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1722012039/DP/22012034627977 — chabutra ke pass podharopan kary kra002</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>783128.34</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45584</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1722012039/DP/22012034627978 — podharopan kary pani tanki ke pass kra03</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>793128.34</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>0</v>
+        <v>31800</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Raising of Nursery for Groups / Raising of Nursery for Groups</t>
+          <t>Raising of Nursery for Groups / Raising of Nursery for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Nursery Development</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1722012039/DP/22012034628459 — chabutra ke pass podharopan kary kra03</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>773128.34</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45592</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1722012039/DP/22012034630628 — plum boldar wall goshala chabutre ke pass no1</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>46014</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/22012035463924 — JGSA कुप रिचार्ज पिट जलाल रामा</t>
+          <t>1722012039/DP/VB/YD/22012034630929 — Tawlaibujurg Wasteland Block Plantation-Forstry-1</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
-        <v>45761</v>
+        <v>46249</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/22012035463932 — JGSA कुप रिचार्ज पिट लक्ष्मीबाई गणपत</t>
+          <t>1722012039/IF/22012035463924 — JGSA कुप रिचार्ज पिट जलाल रामा</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/22012035463961 — JGSA कुप रिचार्ज पिट कालु गुलाब</t>
+          <t>1722012039/IF/22012035463932 — JGSA कुप रिचार्ज पिट लक्ष्मीबाई गणपत</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/22012035463971 — JGSA कुप रिचार्ज पिट जानकीबाई मोहन</t>
+          <t>1722012039/IF/22012035463961 — JGSA कुप रिचार्ज पिट कालु गुलाब</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/22012035463980 — JGSA कुप रिचार्ज पिट जवान रामा</t>
+          <t>1722012039/IF/22012035463971 — JGSA कुप रिचार्ज पिट जानकीबाई मोहन</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/22012035463985 — JGSA कुप रिचार्ज पिट पारूबाई चम्पालाल</t>
+          <t>1722012039/IF/22012035463980 — JGSA कुप रिचार्ज पिट जवान रामा</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/22012035475685 — JGSA खेत तालाब मांगीलाल मुथर</t>
+          <t>1722012039/IF/22012035463985 — JGSA कुप रिचार्ज पिट पारूबाई चम्पालाल</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>55865.38</v>
+        <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
-        <v>45814</v>
+        <v>45761</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/22012035475712 — JGSA खेत तालाब रामतु गमीर</t>
+          <t>1722012039/IF/22012035475685 — JGSA खेत तालाब मांगीलाल मुथर</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/22012035475739 — JGSA खेत तालाब कपसिंग बसिया</t>
+          <t>1722012039/IF/22012035475712 — JGSA खेत तालाब रामतु गमीर</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>45790</v>
+        <v>45814</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/22012035559894 — खेत तालाब निर्माण राजु शंकर</t>
+          <t>1722012039/IF/22012035475739 — JGSA खेत तालाब कपसिंग बसिया</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
-        <v>0</v>
+        <v>55865.38</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
-        <v>45761</v>
+        <v>45790</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/IAY/5163360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141662979</t>
+          <t>1722012039/IF/22012035559894 — खेत तालाब निर्माण राजु शंकर</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>23490</v>
+        <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
-        <v>45748</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/IAY/5196008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134591023</t>
+          <t>1722012039/IF/IAY/5163360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141662979</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
-        <v>45790</v>
+        <v>45748</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/IAY/5207799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135196524</t>
+          <t>1722012039/IF/IAY/5196008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134591023</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>27000</v>
+        <v>23490</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
-        <v>45756</v>
-[...1 lines deleted...]
-      <c r="K31" s="3"/>
+        <v>45790</v>
+      </c>
+      <c r="K31" s="3" t="n">
+        <v>46231</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/IAY/5244572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133504968</t>
+          <t>1722012039/IF/IAY/5207799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135196524</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45756</v>
       </c>
-      <c r="K32" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/IAY/5515157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115178280</t>
+          <t>1722012039/IF/IAY/5244572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133504968</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>27000</v>
+        <v>23490</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
-        <v>45980</v>
-[...1 lines deleted...]
-      <c r="K33" s="3"/>
+        <v>45756</v>
+      </c>
+      <c r="K33" s="3" t="n">
+        <v>46231</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/IAY/5515833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135186375</t>
+          <t>1722012039/IF/IAY/5515157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115178280</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
-        <v>45861</v>
+        <v>45980</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/IAY/5694475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125553844</t>
+          <t>1722012039/IF/IAY/5515833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135186375</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/IAY/5733424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145081757</t>
+          <t>1722012039/IF/IAY/5694475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125553844</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>45980</v>
+        <v>45861</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/IAY/5733425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114989842</t>
+          <t>1722012039/IF/IAY/5733424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145081757</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45980</v>
       </c>
-      <c r="K37" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/IAY/5733434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148350946</t>
+          <t>1722012039/IF/IAY/5733425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114989842</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>27000</v>
+        <v>23490</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45980</v>
       </c>
-      <c r="K38" s="3"/>
+      <c r="K38" s="3" t="n">
+        <v>46231</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>1722012039/IF/IAY/6010063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116039110</t>
+          <t>1722012039/IF/IAY/5733434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148350946</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>46079</v>
+        <v>45980</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>1722012039/WC/22012034618865 — NALA TRANCHING REHMANPURA  GP TAWLAI BUJURG</t>
+          <t>1722012039/IF/IAY/6010063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116039110</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
-        <v>1472347.6</v>
+        <v>27000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>44263</v>
+        <v>46079</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>1722012039/WC/22012035209827 — BOLDAR CHECH DAM TALAB KE PASS NO 01</t>
+          <t>1722012039/IF/IAY/6364430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133392128</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>430000.64</v>
+        <v>27000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>45462</v>
+        <v>45710</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>1722012039/WC/22012035209830 — BOLDAR CHECH DAM TALAB KE PASS NO 02</t>
+          <t>1722012039/RS/VB/YD/22012035140056 — TawiaiBujurg Constr of Compost Pit for 1</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>45462</v>
+        <v>46249</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1722012039/WC/22012035209834 — BOLDAR CHECH DAM TALAB KE PASS NO 03</t>
+          <t>1722012039/WC/22012034618865 — NALA TRANCHING REHMANPURA  GP TAWLAI BUJURG</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>0</v>
+        <v>1472347.6</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>45462</v>
+        <v>44263</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1722012039/WC/22012035209839 — BOLDAR CHECH DAM PAHADI PAR PASS NO 01 GP TAWLAI BUJURG</t>
+          <t>1722012039/WC/22012035209827 — BOLDAR CHECH DAM TALAB KE PASS NO 01</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>430000.64</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45462</v>
       </c>
       <c r="K44" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>UMARBAN</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F45" s="1" t="inlineStr">
+        <is>
+          <t>1722012039/WC/22012035209830 — BOLDAR CHECH DAM TALAB KE PASS NO 02</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I45" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="n">
+        <v>45462</v>
+      </c>
+      <c r="K45" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>UMARBAN</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>1722012039/WC/22012035209834 — BOLDAR CHECH DAM TALAB KE PASS NO 03</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I46" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="n">
+        <v>45462</v>
+      </c>
+      <c r="K46" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>UMARBAN</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>1722012039/WC/22012035209839 — BOLDAR CHECH DAM PAHADI PAR PASS NO 01 GP TAWLAI BUJURG</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="n">
+        <v>430000.64</v>
+      </c>
+      <c r="I47" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="n">
+        <v>45462</v>
+      </c>
+      <c r="K47" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>