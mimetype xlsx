--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K420"/>
+  <dimension ref="A1:K421"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 08:23:53</t>
+          <t>Exported on: 2026-10-23 20:24:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3969,51 +3969,51 @@
       <c r="J87" s="3" t="n">
         <v>45141</v>
       </c>
       <c r="K87" s="3" t="n">
         <v>45702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/22012035088447 — PMAY JITENDRA HARESHING BHUWADA</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>18504.14</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>12376</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45077</v>
@@ -4165,51 +4165,51 @@
       <c r="J91" s="3" t="n">
         <v>45156</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>45960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/22012035088468 — PMAY SUPDIYA UMARIYA BHUWADA</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>18504.14</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>4860</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45701</v>
@@ -10714,73 +10714,73 @@
       <c r="J226" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K226" s="3" t="n">
         <v>45960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/4688915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106704039</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>16524</v>
+        <v>18324</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10859,51 +10859,51 @@
       <c r="J229" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/4696189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114204315</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45547</v>
@@ -11445,73 +11445,73 @@
       <c r="J241" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/4848220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122870051</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>16393</v>
+        <v>19993</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11541,51 +11541,51 @@
       <c r="J243" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/4882538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120792368</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45554</v>
@@ -11784,73 +11784,73 @@
       <c r="J248" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>45889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/5264557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106678329</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>17487</v>
+        <v>21387</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12958,73 +12958,73 @@
       <c r="J272" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K272" s="3" t="n">
         <v>45918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/5310832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115135607</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>1827</v>
+        <v>14427</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45980</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13201,73 +13201,73 @@
       <c r="J277" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/5323078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123535207</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>5481</v>
+        <v>22281</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13983,51 +13983,51 @@
       <c r="J293" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/5432617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122384361</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45980</v>
@@ -14228,274 +14228,276 @@
       <c r="J298" s="3" t="n">
         <v>45832</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/5454097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119526148</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>1827</v>
+        <v>10227</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45980</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/5454352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115620863</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>1827</v>
+        <v>6027</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45980</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/5454501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130661579</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45939</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/5454705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116233005</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45980</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/5607712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113701136</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>1827</v>
+        <v>16527</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45980</v>
       </c>
-      <c r="K303" s="3"/>
+      <c r="K303" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14520,216 +14522,218 @@
       <c r="J304" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/5625664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113527542</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>1827</v>
+        <v>20427</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45980</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/5627016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122759630</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45939</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/5627459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123490744</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>1827</v>
+        <v>16527</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45980</v>
       </c>
-      <c r="K307" s="3"/>
+      <c r="K307" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1722012057/IF/IAY/5627641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114109394</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>23100</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14992,5123 +14996,5170 @@
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>42360</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034257289 — मेड बंधन</t>
+          <t>1722012057/IF/IAY/6382937 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115629492</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>42461</v>
+        <v>45710</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034511041 — सीता बाई कालूसिंह मेड बंधन</t>
+          <t>1722012057/LD/22012034257289 — मेड बंधन</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>34053.45</v>
+        <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>20520</v>
+        <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>44262</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034511042 — गोरा बाई जामसिंह मेड बंधन</t>
+          <t>1722012057/LD/22012034511041 — सीता बाई कालूसिंह मेड बंधन</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>35302.42</v>
+        <v>34053.45</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>20520</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K317" s="3"/>
+        <v>44262</v>
+      </c>
+      <c r="K317" s="3" t="n">
+        <v>46177</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034523373 — बोल्डर वाल मुरुम रोड किनारे भुवादा</t>
+          <t>1722012057/LD/22012034511042 — गोरा बाई जामसिंह मेड बंधन</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>0</v>
+        <v>35302.42</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034531348 — med bandhan bhuwad nirmabai</t>
+          <t>1722012057/LD/22012034523373 — बोल्डर वाल मुरुम रोड किनारे भुवादा</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034596530 — MINI KHEL MEDAN MIDDLE SCHOOL BHUBADA</t>
+          <t>1722012057/LD/22012034531348 — med bandhan bhuwad nirmabai</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>1091402.76</v>
+        <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>216756</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>45561</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034596532 — JAL BHARAV BHUMI SAMTALIKARAN YATRI  PRATIKCHALAY KE PASS BHUWAD</t>
+          <t>1722012057/LD/22012034596530 — MINI KHEL MEDAN MIDDLE SCHOOL BHUBADA</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>228263.99</v>
+        <v>1091402.76</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>0</v>
+        <v>216756</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K321" s="3"/>
+        <v>45561</v>
+      </c>
+      <c r="K321" s="3" t="n">
+        <v>46225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034596533 — BOULDER PROTECTION WALL MIDDLE SCHOOL KE AAS PASS BHUWADA</t>
+          <t>1722012057/LD/22012034596532 — JAL BHARAV BHUMI SAMTALIKARAN YATRI  PRATIKCHALAY KE PASS BHUWAD</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>0</v>
+        <v>228263.99</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034953605 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा जुवानसिंह-गुलाबसिंह</t>
+          <t>1722012057/LD/22012034596533 — BOULDER PROTECTION WALL MIDDLE SCHOOL KE AAS PASS BHUWADA</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>261</v>
+        <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>45775</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034953606 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा मालसिंह-भावसिंह</t>
+          <t>1722012057/LD/22012034953605 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा जुवानसिंह-गुलाबसिंह</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>46161</v>
+        <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034953607 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा पोमडिया-भेरिया</t>
+          <t>1722012057/LD/22012034953606 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा मालसिंह-भावसिंह</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034953608 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा फुलसिंह-लालसिंह</t>
+          <t>1722012057/LD/22012034953607 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा पोमडिया-भेरिया</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>46173</v>
+        <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034953609 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा गोविन्द-लक्ष्मण</t>
+          <t>1722012057/LD/22012034953608 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा फुलसिंह-लालसिंह</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>46161</v>
+        <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034953610 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा रन्छोड़-गुलाब</t>
+          <t>1722012057/LD/22012034953609 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा गोविन्द-लक्ष्मण</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034953611 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा प्रताप-गोण्डिया</t>
+          <t>1722012057/LD/22012034953610 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा रन्छोड़-गुलाब</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>46173</v>
+        <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034953612 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा छगन-बिशन</t>
+          <t>1722012057/LD/22012034953611 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा प्रताप-गोण्डिया</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1722012057/LD/22012034953613 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा बिलमण-बिशन</t>
+          <t>1722012057/LD/22012034953612 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा छगन-बिशन</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RC/22012034182231 — भुवादा पंच परमेश्‍वर खंरजा निर्माण कार्य बनसिह के</t>
+          <t>1722012057/LD/22012034953613 — जल गंगा सवंर्वधन अभियान कुप रिचार्ज भुवादा बिलमण-बिशन</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>185000</v>
+        <v>25899.46</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>44956</v>
+        <v>261</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>41530</v>
+        <v>45775</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>42347</v>
+        <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RC/22012034188265 — भुुवादा पंच परमेश्‍वर खरंजा निर्माण  बाकानेर बायपा</t>
+          <t>1722012057/RC/22012034182231 — भुवादा पंच परमेश्‍वर खंरजा निर्माण कार्य बनसिह के</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>158000</v>
+        <v>185000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>31120</v>
+        <v>44956</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>41530</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>42347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RC/22012034292699 — भुवादा खेेत सडक लक्ष्‍मण के मकान से दिनेश के खेत तक</t>
+          <t>1722012057/RC/22012034188265 — भुुवादा पंच परमेश्‍वर खरंजा निर्माण  बाकानेर बायपा</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>787000</v>
+        <v>158000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>822003.71</v>
+        <v>31120</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>42370</v>
+        <v>41530</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>43636</v>
+        <v>42347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RC/22012034326015 — भुवादा सूदूर ग्राम संपर्क अलावपुरा से बयडीपुरा तक</t>
+          <t>1722012057/RC/22012034292699 — भुवादा खेेत सडक लक्ष्‍मण के मकान से दिनेश के खेत तक</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>1453000</v>
+        <v>787000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>1536039.6</v>
+        <v>822003.71</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>42772</v>
+        <v>42370</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>43506</v>
+        <v>43636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RC/22012034372869 — सी0सी0 खंरजा निर्माण</t>
+          <t>1722012057/RC/22012034326015 — भुवादा सूदूर ग्राम संपर्क अलावपुरा से बयडीपुरा तक</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>0</v>
+        <v>1453000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>1536039.6</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K336" s="3"/>
+        <v>42772</v>
+      </c>
+      <c r="K336" s="3" t="n">
+        <v>43506</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RC/22012034527142 — भुवादा सुदूर सडक पेयजल से मीडील स्‍कुल तक</t>
+          <t>1722012057/RC/22012034372869 — सी0सी0 खंरजा निर्माण</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>1498665.47</v>
+        <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>1483229.8</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44027</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RC/22012034527144 — भुवादा सुदूर सडक काकडपुरा से  पेयजल  तक</t>
+          <t>1722012057/RC/22012034527142 — भुवादा सुदूर सडक पेयजल से मीडील स्‍कुल तक</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>1498779.28</v>
+        <v>1498665.47</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>1331051.17</v>
+        <v>1483229.8</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>44027</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>44379</v>
+        <v>44936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Repair-maint Interlocking block/tiles roads-Comm / Repair and maintenance of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RC/22012034535365 — बोल्डर वाल मुरुम रोड किनारे भुवादा</t>
+          <t>1722012057/RC/22012034527144 — भुवादा सुदूर सडक काकडपुरा से  पेयजल  तक</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>171767.14</v>
+        <v>1498779.28</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>118940</v>
+        <v>1331051.17</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44081</v>
+        <v>44027</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>44936</v>
+        <v>44379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Repair-maint Interlocking block/tiles roads-Comm / Repair and maintenance of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RC/22012034542940 — भुवादा सुदूर सडक स्‍कुल से नहारसिह के घर तक</t>
+          <t>1722012057/RC/22012034535365 — बोल्डर वाल मुरुम रोड किनारे भुवादा</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>1419082.99</v>
+        <v>171767.14</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>1485926.94</v>
+        <v>118940</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44161</v>
+        <v>44081</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>44537</v>
+        <v>44936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RC/22012034542944 — भुवादा सुदूर सडक भुवादा से धनखेडी काकड तक</t>
+          <t>1722012057/RC/22012034542940 — भुवादा सुदूर सडक स्‍कुल से नहारसिह के घर तक</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>1488720.69</v>
+        <v>1419082.99</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>1424888.97</v>
+        <v>1485926.94</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44188</v>
+        <v>44161</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>44936</v>
+        <v>44537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RC/2329 — भुवादा मार्ग मुरमीकरण मैन रोड से कब्रस्‍तान तक</t>
+          <t>1722012057/RC/22012034542944 — भुवादा सुदूर सडक भुवादा से धनखेडी काकड तक</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>496000</v>
+        <v>1488720.69</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>366000</v>
+        <v>1424888.97</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>40322</v>
+        <v>44188</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>39480</v>
+        <v>44936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RC/2444 — भुवादा पंच परमेश्‍वर खंरजा निर्माण सुखलाल के घर से</t>
+          <t>1722012057/RC/2329 — भुवादा मार्ग मुरमीकरण मैन रोड से कब्रस्‍तान तक</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>185000</v>
+        <v>496000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>143032</v>
+        <v>366000</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>41159</v>
+        <v>40322</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>43151</v>
+        <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034266530 — भुवादा सोचालय क्र 3</t>
+          <t>1722012057/RC/2444 — भुवादा पंच परमेश्‍वर खंरजा निर्माण सुखलाल के घर से</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>0</v>
+        <v>185000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>143032</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>41159</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>43151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034266534 — भुवादा सोचालय क्र 2</t>
+          <t>1722012057/RS/22012034266530 — भुवादा सोचालय क्र 3</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>41365</v>
+        <v>41730</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034266537 — भुवादा सोचालय क्र 1</t>
+          <t>1722012057/RS/22012034266534 — भुवादा सोचालय क्र 2</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034539115 — SBM ISP शोकपीट 15 हितग्राही - समुह क्रमाक-01</t>
+          <t>1722012057/RS/22012034266537 — भुवादा सोचालय क्र 1</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>84660.52</v>
+        <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>44321</v>
+        <v>41365</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034568342 — SBM SCP कम्पोस्ट पिट-1</t>
+          <t>1722012057/RS/22012034539115 — SBM ISP शोकपीट 15 हितग्राही - समुह क्रमाक-01</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>0</v>
+        <v>84660.52</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>44311</v>
+        <v>44321</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034568344 — SBM SCP कम्पोस्ट पिट-2</t>
+          <t>1722012057/RS/22012034568342 — SBM SCP कम्पोस्ट पिट-1</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>23463.25</v>
+        <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>44311</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034579420 — SBM SSP SOKHTA GADDA SN.NO.1 G.P. BHUWADA</t>
+          <t>1722012057/RS/22012034568344 — SBM SCP कम्पोस्ट पिट-2</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>12499.59</v>
+        <v>23463.25</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>44338</v>
+        <v>44311</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034579421 — SBM SSP SOKHTA GADDA SN.NO.1 G.P. BHUWADA</t>
+          <t>1722012057/RS/22012034579420 — SBM SSP SOKHTA GADDA SN.NO.1 G.P. BHUWADA</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>12499.59</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44423</v>
+        <v>44338</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034588512 — SBM ISP शोकपीट 10 हितग्राही - समुह क्रमाक-01 G.P. BHUWADA</t>
+          <t>1722012057/RS/22012034579421 — SBM SSP SOKHTA GADDA SN.NO.1 G.P. BHUWADA</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>0</v>
+        <v>12499.59</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034588513 — SBM ISP शोकपीट 10 हितग्राही - समुह क्रमाक-02 G.P. BHUWADA</t>
+          <t>1722012057/RS/22012034588512 — SBM ISP शोकपीट 10 हितग्राही - समुह क्रमाक-01 G.P. BHUWADA</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034588515 — SBM ISP शोकपीट 10 हितग्राही - समुह क्रमाक-03 G.P. BHUWADA</t>
+          <t>1722012057/RS/22012034588513 — SBM ISP शोकपीट 10 हितग्राही - समुह क्रमाक-02 G.P. BHUWADA</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034588516 — SBM ISP शोकपीट 10 हितग्राही - समुह क्रमाक-04 G.P. BHUWADA</t>
+          <t>1722012057/RS/22012034588515 — SBM ISP शोकपीट 10 हितग्राही - समुह क्रमाक-03 G.P. BHUWADA</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034588517 — SBM ISP शोकपीट 10 हितग्राही - समुह क्रमाक-05 G.P. BHUWADA</t>
+          <t>1722012057/RS/22012034588516 — SBM ISP शोकपीट 10 हितग्राही - समुह क्रमाक-04 G.P. BHUWADA</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034588520 — SBM ISP शोकपीट 10 हितग्राही - समुह क्रमाक-07 G.P. BHUWADA</t>
+          <t>1722012057/RS/22012034588517 — SBM ISP शोकपीट 10 हितग्राही - समुह क्रमाक-05 G.P. BHUWADA</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034588521 — SBM ISP शोकपीट 10 हितग्राही - समुह क्रमाक-08 G.P. BHUWADA</t>
+          <t>1722012057/RS/22012034588520 — SBM ISP शोकपीट 10 हितग्राही - समुह क्रमाक-07 G.P. BHUWADA</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012034701126 — सामुदायिक स्वच्छता परिसर इश्क्यापुरा में भुवादा</t>
+          <t>1722012057/RS/22012034588521 — SBM ISP शोकपीट 10 हितग्राही - समुह क्रमाक-08 G.P. BHUWADA</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>45109</v>
+        <v>44423</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012035131547 — SAMUDAYIK SWACHTTA PARISAR ISKYAPURA BHUWADA</t>
+          <t>1722012057/RS/22012034701126 — सामुदायिक स्वच्छता परिसर इश्क्यापुरा में भुवादा</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>45414</v>
+        <v>45109</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1722012057/RS/22012035131548 — SAMUDAYIK SWACHTTA PARISAR ISKYAPURA BHUWADA</t>
+          <t>1722012057/RS/22012035131547 — SAMUDAYIK SWACHTTA PARISAR ISKYAPURA BHUWADA</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>47000.36</v>
+        <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>40960</v>
+        <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>45565</v>
-[...3 lines deleted...]
-      </c>
+        <v>45414</v>
+      </c>
+      <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034317617 — भुवादा पेयजल कुप श्रीराम कालोनी</t>
+          <t>1722012057/RS/22012035131548 — SAMUDAYIK SWACHTTA PARISAR ISKYAPURA BHUWADA</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>445000</v>
+        <v>47000.36</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>437528</v>
+        <v>40960</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>43489</v>
+        <v>45565</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>44023</v>
+        <v>45772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034354746 — भुवादा बोरी बंधान निर्मलनीर के पास</t>
+          <t>1722012057/WC/22012034317617 — भुवादा पेयजल कुप श्रीराम कालोनी</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>18000</v>
+        <v>445000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>688</v>
+        <v>437528</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>43002</v>
+        <v>43489</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>43089</v>
+        <v>44023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034439965 — संकर्ण पौण्‍ड निर्माण</t>
+          <t>1722012057/WC/22012034354746 — भुवादा बोरी बंधान निर्मलनीर के पास</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>289937.52</v>
+        <v>18000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>280408</v>
+        <v>688</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>43752</v>
+        <v>43002</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>44023</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034439966 — संकर्ण पौण्‍ड निर्माण</t>
+          <t>1722012057/WC/22012034439965 — संकर्ण पौण्‍ड निर्माण</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>0</v>
+        <v>289937.52</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>280408</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K365" s="3"/>
+        <v>43752</v>
+      </c>
+      <c r="K365" s="3" t="n">
+        <v>44023</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034444085 — भुवादा सकर्ण पौण्‍ड निर्माण नहारसिह के खेत के पास</t>
+          <t>1722012057/WC/22012034439966 — संकर्ण पौण्‍ड निर्माण</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>243000</v>
+        <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>259952</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>43705</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034444089 — भुवादा सकर्ण पौण्‍ड निर्माण गिरधारी के खेत पास</t>
+          <t>1722012057/WC/22012034444085 — भुवादा सकर्ण पौण्‍ड निर्माण नहारसिह के खेत के पास</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>243000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>248512</v>
+        <v>259952</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>43752</v>
+        <v>43705</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>43867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034446652 — निस्तार तालाब  बिहारी के खेत पास भूवादा</t>
+          <t>1722012057/WC/22012034444089 — भुवादा सकर्ण पौण्‍ड निर्माण गिरधारी के खेत पास</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>705000</v>
+        <v>243000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>746759.91</v>
+        <v>248512</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>43532</v>
+        <v>43752</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>43840</v>
+        <v>43867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034446655 — निस्तार तालाब रेवा शंकर के खेत पास भूवादा</t>
+          <t>1722012057/WC/22012034446652 — निस्तार तालाब  बिहारी के खेत पास भूवादा</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>876000</v>
+        <v>705000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>881134.95</v>
+        <v>746759.91</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>43540</v>
+        <v>43532</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>44037</v>
+        <v>43840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034471216 — RFR     bhushankan pond</t>
+          <t>1722012057/WC/22012034446655 — निस्तार तालाब रेवा शंकर के खेत पास भूवादा</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>0</v>
+        <v>876000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>0</v>
+        <v>881134.95</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K370" s="3"/>
+        <v>43540</v>
+      </c>
+      <c r="K370" s="3" t="n">
+        <v>44037</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034503106 — RFR भुवादा सकर्ण पौण्‍ड निर्माण कार्य भावसिह के खेत के पास</t>
+          <t>1722012057/WC/22012034471216 — RFR     bhushankan pond</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>43556</v>
+        <v>43327</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034503108 — RFR भुवादा सकर्ण पौण्‍ड निर्माण कार्य लक्ष्‍मण के खेत के पास</t>
+          <t>1722012057/WC/22012034503106 — RFR भुवादा सकर्ण पौण्‍ड निर्माण कार्य भावसिह के खेत के पास</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034503109 — RFR भुवादा सकर्ण पौण्‍ड निर्माण कार्य जालम के खेत के पास</t>
+          <t>1722012057/WC/22012034503108 — RFR भुवादा सकर्ण पौण्‍ड निर्माण कार्य लक्ष्‍मण के खेत के पास</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>350000</v>
+        <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>362384</v>
+        <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>43805</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034510569 — CTRA RFR भुवादा सकर्ण पौण्‍ड निर्माण जालूम के खेत के पास</t>
+          <t>1722012057/WC/22012034503109 — RFR भुवादा सकर्ण पौण्‍ड निर्माण कार्य जालम के खेत के पास</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>0</v>
+        <v>350000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>0</v>
+        <v>362384</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>43567</v>
-[...1 lines deleted...]
-      <c r="K374" s="3"/>
+        <v>43805</v>
+      </c>
+      <c r="K374" s="3" t="n">
+        <v>43941</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034510571 — RFR सकर्ण पौण्‍ड निर्माण कार्य प्रताप के खेत के पास</t>
+          <t>1722012057/WC/22012034510569 — CTRA RFR भुवादा सकर्ण पौण्‍ड निर्माण जालूम के खेत के पास</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>350000</v>
+        <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>439120</v>
+        <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>43805</v>
-[...3 lines deleted...]
-      </c>
+        <v>43567</v>
+      </c>
+      <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034558280 — तालाब निर्माण माल सिंह के खेत पास</t>
+          <t>1722012057/WC/22012034510571 — RFR सकर्ण पौण्‍ड निर्माण कार्य प्रताप के खेत के पास</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>0</v>
+        <v>350000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>0</v>
+        <v>439120</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K376" s="3"/>
+        <v>43805</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>43941</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034558281 — तालाब जालम के खेत पास</t>
+          <t>1722012057/WC/22012034558280 — तालाब निर्माण माल सिंह के खेत पास</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034565936 — भू संकर्ड पौण्ड</t>
+          <t>1722012057/WC/22012034558281 — तालाब जालम के खेत पास</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034566697 — नाला गहरीकरण नाहरसिंह से भारुड के खेत तक भुवादा</t>
+          <t>1722012057/WC/22012034565936 — भू संकर्ड पौण्ड</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>937689.77</v>
+        <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>934990</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>44054</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034596741 — भुवादा नाला गहरीकरण शान्‍तीधाम से भारूड के खेत तक</t>
+          <t>1722012057/WC/22012034566697 — नाला गहरीकरण नाहरसिंह से भारुड के खेत तक भुवादा</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>0</v>
+        <v>937689.77</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>934990</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43956</v>
-[...1 lines deleted...]
-      <c r="K380" s="3"/>
+        <v>44054</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>44287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034611855 — RMS  निर्माण मंदिर पास नाले पर भूवादा</t>
+          <t>1722012057/WC/22012034596741 — भुवादा नाला गहरीकरण शान्‍तीधाम से भारूड के खेत तक</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>1459612.8</v>
+        <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>43922</v>
+        <v>43956</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034632257 — सकर्ण पौण्‍ड निर्माण कार्य</t>
+          <t>1722012057/WC/22012034611855 — RMS  निर्माण मंदिर पास नाले पर भूवादा</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>0</v>
+        <v>1459612.8</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44288</v>
+        <v>43922</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034633550 — CTRA Watar pound Bhuwada</t>
+          <t>1722012057/WC/22012034632257 — सकर्ण पौण्‍ड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>486404.61</v>
+        <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>420568</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44305</v>
-[...3 lines deleted...]
-      </c>
+        <v>44288</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034633552 — CTRA Watar pound Bhuwada</t>
+          <t>1722012057/WC/22012034633550 — CTRA Watar pound Bhuwada</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>482824.41</v>
+        <v>486404.61</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>266533</v>
+        <v>420568</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>44305</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>44752</v>
+        <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034633676 — CTRA Watar pound Bhuwada</t>
+          <t>1722012057/WC/22012034633552 — CTRA Watar pound Bhuwada</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>486404.61</v>
+        <v>482824.41</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>258473</v>
+        <v>266533</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>44305</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>44752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034635371 — CTRA भुवादा  भू-संकर्ण पौण्‍ड निर्माण</t>
+          <t>1722012057/WC/22012034633676 — CTRA Watar pound Bhuwada</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>482824.41</v>
+        <v>486404.61</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>409641</v>
+        <v>258473</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>44291</v>
+        <v>44305</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>46225</v>
+        <v>44752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034635373 — CTRA भुवादा भावसिंह के खेत  भू-संकर्ण पौण्‍ड निर्माण</t>
+          <t>1722012057/WC/22012034635371 — CTRA भुवादा  भू-संकर्ण पौण्‍ड निर्माण</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>482824.41</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>425053</v>
+        <v>409641</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>44305</v>
+        <v>44291</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>44714</v>
+        <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034635374 — नाला गहरीकरण शांतिधाम  के खेत पास</t>
+          <t>1722012057/WC/22012034635373 — CTRA भुवादा भावसिंह के खेत  भू-संकर्ण पौण्‍ड निर्माण</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>481233.6</v>
+        <v>482824.41</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>446409</v>
+        <v>425053</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>44298</v>
+        <v>44305</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>44481</v>
+        <v>44714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034650544 — CTRA G.P. BHUWADA ME GULLY PLUG  UNIT 01 SN 01</t>
+          <t>1722012057/WC/22012034635374 — नाला गहरीकरण शांतिधाम  के खेत पास</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>15163.25</v>
+        <v>481233.6</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>11832</v>
+        <v>446409</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>44771</v>
+        <v>44298</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>45184</v>
+        <v>44481</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034650545 — CTRA G.P. BHUWADA ME GULLY PLUG  UNIT 01 SN 02</t>
+          <t>1722012057/WC/22012034650544 — CTRA G.P. BHUWADA ME GULLY PLUG  UNIT 01 SN 01</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>75884.92</v>
+        <v>15163.25</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>0</v>
+        <v>11832</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>44296</v>
-[...1 lines deleted...]
-      <c r="K390" s="3"/>
+        <v>44771</v>
+      </c>
+      <c r="K390" s="3" t="n">
+        <v>45184</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012034910282 — सकर्ण पौण्‍ड निमार्ण -01 भुवादा</t>
+          <t>1722012057/WC/22012034650545 — CTRA G.P. BHUWADA ME GULLY PLUG  UNIT 01 SN 02</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>227106.36</v>
+        <v>75884.92</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>166192</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>45192</v>
-[...3 lines deleted...]
-      </c>
+        <v>44296</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012035119435 — CPT MINI KHEL MEDAN KE AAS PASS BHUWADA</t>
+          <t>1722012057/WC/22012034910282 — सकर्ण पौण्‍ड निमार्ण -01 भुवादा</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>227106.36</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>0</v>
+        <v>166192</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K392" s="3"/>
+        <v>45192</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>46177</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012035131113 — BOULDER CHECK DAM ISKIYAPURA NAALLE PER BUWADA</t>
+          <t>1722012057/WC/22012035119435 — CPT MINI KHEL MEDAN KE AAS PASS BHUWADA</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>45403.98</v>
+        <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012035131123 — BOULDER CHECK DAM BEECHKE PURE ME BUWADA</t>
+          <t>1722012057/WC/22012035131113 — BOULDER CHECK DAM ISKIYAPURA NAALLE PER BUWADA</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>32572.47</v>
+        <v>45403.98</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012035131129 — BOULDER CHECK DAM CHOUDARY PURA WALE NALLE PER BUWADA</t>
+          <t>1722012057/WC/22012035131123 — BOULDER CHECK DAM BEECHKE PURE ME BUWADA</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>33995.18</v>
+        <v>32572.47</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012035131137 — BOULDER CHECK DAM SCHOOL PURA WALE NALLE PER BHUWADA</t>
+          <t>1722012057/WC/22012035131129 — BOULDER CHECK DAM CHOUDARY PURA WALE NALLE PER BUWADA</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>43999.26</v>
+        <v>33995.18</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012035161340 — nala gaharikaran</t>
+          <t>1722012057/WC/22012035131137 — BOULDER CHECK DAM SCHOOL PURA WALE NALLE PER BHUWADA</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>0</v>
+        <v>43999.26</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>45315</v>
+        <v>45030</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012035248990 — KHET TALAB UMESH KE KHET ME BHUWADA</t>
+          <t>1722012057/WC/22012035161340 — nala gaharikaran</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>209686.56</v>
+        <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>97792</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>45701</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012035248991 — KHET TALAB JUWANSHING GULAB KE KHET ME BHUWADA</t>
+          <t>1722012057/WC/22012035248990 — KHET TALAB UMESH KE KHET ME BHUWADA</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>206237.24</v>
+        <v>209686.56</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>43571</v>
+        <v>97792</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>45708</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>45701</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>46176</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012035249593 — NALA TRENCHING SAKHARAM KE KHET SE KOLYA CHENNA KE KHET TAK BHUWADA</t>
+          <t>1722012057/WC/22012035248991 — KHET TALAB JUWANSHING GULAB KE KHET ME BHUWADA</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>205093.74</v>
+        <v>206237.24</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>44171</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>45567</v>
+        <v>45708</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012035249595 — NALA TRENCHING DINESH KE KHET SE NARAYAN KE KHET TAK BHUWADA</t>
+          <t>1722012057/WC/22012035249593 — NALA TRENCHING SAKHARAM KE KHET SE KOLYA CHENNA KE KHET TAK BHUWADA</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>205093.74</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012035249596 — NALA TRENCHING LONIYA KE KHET SE BHAW SHING KE KHET TAK BHUWADA</t>
+          <t>1722012057/WC/22012035249595 — NALA TRENCHING DINESH KE KHET SE NARAYAN KE KHET TAK BHUWADA</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012035249598 — KHET TALAB BHAWSHING KE KHET KE PASS BHUWADA</t>
+          <t>1722012057/WC/22012035249596 — NALA TRENCHING LONIYA KE KHET SE BHAW SHING KE KHET TAK BHUWADA</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012035249599 — KHET TALAB JALAM KE KHET KE PASS BHUWADA</t>
+          <t>1722012057/WC/22012035249598 — KHET TALAB BHAWSHING KE KHET KE PASS BHUWADA</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012035249602 — KHET TALAB MUNNA KE KHET KE PASS BHUWADA</t>
+          <t>1722012057/WC/22012035249599 — KHET TALAB JALAM KE KHET KE PASS BHUWADA</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/22012035315518 — MINI KHET TALAB CHAGAN BISAN KE KHET ME BHUWADA</t>
+          <t>1722012057/WC/22012035249602 — KHET TALAB MUNNA KE KHET KE PASS BHUWADA</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>210233.9</v>
+        <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/3610 — निस्‍तार तालाब मशान घाटी</t>
+          <t>1722012057/WC/22012035315518 — MINI KHET TALAB CHAGAN BISAN KE KHET ME BHUWADA</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>436000</v>
+        <v>210233.9</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>294522</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>40669</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/9993633396 — भुवादा निस्‍तार तालाब निर्माण मुन्‍नालाल के खेत के पास</t>
+          <t>1722012057/WC/3610 — निस्‍तार तालाब मशान घाटी</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>250000</v>
+        <v>436000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>294522</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>41365</v>
-[...1 lines deleted...]
-      <c r="K408" s="3"/>
+        <v>40669</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>41086</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/9993652033 — संकर्ण पोंड केलाश के खेत के पास</t>
+          <t>1722012057/WC/9993633396 — भुवादा निस्‍तार तालाब निर्माण मुन्‍नालाल के खेत के पास</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>81000</v>
+        <v>250000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>67510</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>41775</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/9993652034 — संकर्ण पोंड गोपाल के खेत के पास</t>
+          <t>1722012057/WC/9993652033 — संकर्ण पोंड केलाश के खेत के पास</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>135000</v>
+        <v>81000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>115453</v>
+        <v>67510</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>41775</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>42347</v>
+        <v>42134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/9993653489 — भुवादा संकंड पोंड  बिहारी के खेत के पाश</t>
+          <t>1722012057/WC/9993652034 — संकर्ण पोंड गोपाल के खेत के पास</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>145823</v>
+        <v>115453</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>41810</v>
+        <v>41775</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>43190</v>
+        <v>42347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/9993661990 — भुवादा  सकर्ण पौण्‍ड मालसिह के खेत के पास</t>
+          <t>1722012057/WC/9993653489 — भुवादा संकंड पोंड  बिहारी के खेत के पाश</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>250000</v>
+        <v>135000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>156744.8</v>
+        <v>145823</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42349</v>
+        <v>41810</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>43320</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WC/9993661991 — भुवादा सकर्ण पौण्‍ड मुन्‍ना के खेत के पास</t>
+          <t>1722012057/WC/9993661990 — भुवादा  सकर्ण पौण्‍ड मालसिह के खेत के पास</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>250000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>241115</v>
+        <v>156744.8</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>42349</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>43320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WH/22012034458287 — RENOVATION OF NISTAR TANK  BHIHARI KE KHET KE PAS  G.P. BHUWADA</t>
+          <t>1722012057/WC/9993661991 — भुवादा सकर्ण पौण्‍ड मुन्‍ना के खेत के पास</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>0</v>
+        <v>250000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>241115</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K414" s="3"/>
+        <v>42349</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>43320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WH/22012034458290 — RENOVATION OF NISTARTANK  SCHOOL KE PAS WALA NALA G.P. BHUWADA</t>
+          <t>1722012057/WH/22012034458287 — RENOVATION OF NISTAR TANK  BHIHARI KE KHET KE PAS  G.P. BHUWADA</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WH/22012034931420 — पुष्कर धरोहर निस्तार तालाब जीणौद्वार कार्य मशान घाटी के पास भुवादा</t>
+          <t>1722012057/WH/22012034458290 — RENOVATION OF NISTARTANK  SCHOOL KE PAS WALA NALA G.P. BHUWADA</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>138188.1</v>
+        <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>44566</v>
+        <v>44423</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1722012057/WH/22012034935865 — पुष्कर धरोहर भुवादा स्टॉप डेम रोड किनारे</t>
+          <t>1722012057/WH/22012034931420 — पुष्कर धरोहर निस्तार तालाब जीणौद्वार कार्य मशान घाटी के पास भुवादा</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>0</v>
+        <v>138188.1</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>44653</v>
+        <v>44566</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/22012034656520 — Niji khet par phal udhyan Koliya dhoda</t>
+          <t>1722012057/WH/22012034935865 — पुष्कर धरोहर भुवादा स्टॉप डेम रोड किनारे</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>326880</v>
+        <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>205215</v>
+        <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>44384</v>
-[...3 lines deleted...]
-      </c>
+        <v>44653</v>
+      </c>
+      <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/22012035013361 — horticulture plantation Ganesh phulsingh</t>
+          <t>1722012/IF/22012034656520 — Niji khet par phal udhyan Koliya dhoda</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>213200</v>
+        <v>326880</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>82574</v>
+        <v>205215</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>44865</v>
+        <v>44384</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>45565</v>
+        <v>45150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>UMARBAN</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C420" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D420" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+        </is>
+      </c>
+      <c r="E420" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F420" s="1" t="inlineStr">
+        <is>
+          <t>1722012/IF/22012035013361 — horticulture plantation Ganesh phulsingh</t>
+        </is>
+      </c>
+      <c r="G420" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H420" s="2" t="n">
+        <v>213200</v>
+      </c>
+      <c r="I420" s="2" t="n">
+        <v>82574</v>
+      </c>
+      <c r="J420" s="3" t="n">
+        <v>44865</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>45565</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>UMARBAN</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C420" s="1" t="inlineStr">
+      <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D420" s="1" t="inlineStr">
+      <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E420" s="1" t="inlineStr">
+      <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F420" s="1" t="inlineStr">
+      <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1722012/WC/3691 — निस्‍तार तालाब निर्माण इश्‍कीयापुरा भुवादा</t>
         </is>
       </c>
-      <c r="G420" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H420" s="2" t="n">
+      <c r="G421" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H421" s="2" t="n">
         <v>2075000</v>
       </c>
-      <c r="I420" s="2" t="n">
+      <c r="I421" s="2" t="n">
         <v>1474452.37</v>
       </c>
-      <c r="J420" s="3" t="n">
+      <c r="J421" s="3" t="n">
         <v>40914</v>
       </c>
-      <c r="K420" s="3" t="n">
+      <c r="K421" s="3" t="n">
         <v>42593</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>