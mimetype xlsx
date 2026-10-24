--- v1 (2026-10-23)
+++ v2 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K421"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-23 20:24:27</t>
+          <t>Exported on: 2026-10-24 01:59:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">