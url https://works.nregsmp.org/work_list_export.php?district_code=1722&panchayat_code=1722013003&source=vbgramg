--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 13:00:00</t>
+          <t>Exported on: 2026-10-19 04:22:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,214 +273,214 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1722013003/DP/22012034584951 — Meri Mati Mera Desh Plantation Amrit Sarovar Ke Pass Simrali</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>300</v>
+        <v>600</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45156</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1722013003/IF/22012035608300 — एक बगिया माँ के नाम ममता समूह हितग्राही रजनी पति भीमसिंह डिंडोरे</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>5400</v>
+        <v>13500</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1722013003/IF/22012035608312 — एक बगिया माँ के नाम श्री गणेश समूह हितग्राही राधाबाई पति मांगीलाल डिंडोरे</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>5700</v>
+        <v>18900</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1722013003/IF/22012035610104 — एक बगिया माँ के नाम महालक्ष्मी समूह हितग्राही जसमा पति गंगाराम सिंगारे</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>6600</v>
+        <v>30000</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -649,435 +649,435 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1722013003/IF/IAY/4737601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105981241</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1722013003/IF/IAY/4742715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113530183</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45580</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1722013003/IF/IAY/5340965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106843633</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1722013003/IF/IAY/5345467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105681338</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1722013003/IF/IAY/5379488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119586029</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1722013003/IF/IAY/5458585 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126233720</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1722013003/IF/IAY/5695477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123781935</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46025</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1722013003/RC/22012034832539 — ग्राम पंचायत फरसपुरा मे फरसपुरा फारेस्ट से बंजारापुरा तक सुदूर सड़क निर्माण कार्य</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1722013003/RC/22012034833491 — GP FARSPURA ME FARSPURA FAREST SE BANJARAPURA TARAF SUDUR SADAK NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45567</v>
@@ -1362,51 +1362,51 @@
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1722013003/WC/22012035122596 — gp farspura samshan ghat me boulder wall nirman karya</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>1490238.07</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45589</v>
@@ -1550,98 +1550,98 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1722013003/WC/22012035209192 — Rms check dem nirman karya Chattan wale nale par</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1722013/DP/22012034630168 — ग्राम पंचायत फरसपुरा में वन क्षेत्र में बासरोपण सिमराली</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>2894000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45890</v>