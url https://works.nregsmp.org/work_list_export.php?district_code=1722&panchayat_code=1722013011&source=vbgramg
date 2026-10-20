--- v0 (2026-09-02)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 13:12:24</t>
+          <t>Exported on: 2026-10-20 02:10:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,950 +273,950 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1722013011/DP/22012034587886 — Gp Chikatyabad me Meri Mati Mera Desh Plantation Muktidham Khekdipura</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45392</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1722013011/IF/22012035365460 — JGSA 2025 Recharge Stracture pit Kapil Dhara Kup Jamnalal Tendwa GP Chiktyawad 1722013011/WC/0013</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1722013011/IF/22012035477112 — JGSA 2025 khet talab ramesh sajan ke khet per</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1722013011/IF/22012035482253 — JGSA 2025 Khet talab gangaram sardar ke khet me gp chiktyawad</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1722013011/IF/22012035482305 — JGSA 2025 khet talab parvat umarav ke khet me gp chiktyawad</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1722013011/IF/IAY/5253484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124353662</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>46220</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1722013011/IF/IAY/5261864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106903255</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>2100</v>
+        <v>11400</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45857</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1722013011/IF/IAY/5297152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127797370</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K19" s="3" t="n">
         <v>46246</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1722013011/IF/IAY/5461708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106167216</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>2100</v>
+        <v>4200</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1722013011/IF/IAY/5939696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106537493</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>46220</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1722013011/IF/IAY/5940497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106473908</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J22" s="3" t="n">
-        <v>46073</v>
+        <v>46274</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1722013011/IF/IAY/6146244 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106473827</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>46220</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1722013011/RC/22012034832540 — ग्राम पंचायत चिक्टयावड मे धार रोड से फारेस्ट रोड तक सुदूर सड़क निर्माण कार्य</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1722013011/RC/22012034833492 — Gp Chiktyawad Me Dhar Road Se Farest Road Taraf Sudur Sadak Nirman Karya</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1722013011/WC/22012034778526 — GP CHIKTIYAWAD ME SAMUDAYIK VARKSHA ROPAN VASLIPURA KHEL MAIDAN KE PASS</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>685575.78</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45164</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair &amp; Maintenance of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1722013011/WC/22012035162943 — Gp Me Water Pond Nirman Kary</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1722013011/WC/22012035223387 — GP chiktyawad me sankan pond p s school jheta awar ke pass</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>258458.06</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>1800</v>
+        <v>5880</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1722013011/WH/22012034939576 — NAMAMI GANGE GP CHIKTYAWAD ME PAL SUDHAR KARYA KHEKHDIPURA TALAB</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>49935.24</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1722013011/WH/22012034939605 — NAMAMI GANGE GP CHIKTAYWAD ME PICHING SUDHAR KARY</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1722013011/WH/22012034939611 — NAMAMI GANGE GP CHIKTYAWAD ME FEEDER CHENAL SUDHAR KARYA</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>49727.25</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45396</v>