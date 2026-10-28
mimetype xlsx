--- v0 (2026-09-09)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K759"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 19:18:50</t>
+          <t>Exported on: 2026-10-28 03:58:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1429,145 +1429,145 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44756</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1722013045/DP/22012034562037 — gram panchayat sirsodiya ke lalbag midil school ke pass pantation</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>410218.19</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>9282</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45150</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1722013045/DP/22012034571192 — GP Sirsodiya me poshan watika</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>1105130.98</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>109852</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44888</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1722013045/DP/22012034597402 — GP SIRSODIYA ME MERI MATI MERA DESH PLANTATION MS SCHOOL LAALBAGH (VASUDHA VANDAN)</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>11934</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45182</v>
@@ -1760,51 +1760,51 @@
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1722013045/IC/22012034892626 — GP SIRSODIYA ME NIMAL NIR GHATHA AWAR ME KARAM NDI KE PAS</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45761</v>
@@ -4160,51 +4160,51 @@
       <c r="J92" s="3" t="n">
         <v>44077</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/22012034591678 — GP SIRSODIYA ME CATTLE SHED NIRMAN KRASHAN PRASHAD</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>63531.21</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>4280</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>44077</v>
@@ -4403,98 +4403,98 @@
       <c r="J97" s="3" t="n">
         <v>44077</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>45540</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/22012034591762 — GP SIRSODIYA ME CATTLE SHED NIRMAN DHARMENDRA BHURESINGH</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>63531.21</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>5080</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>44077</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/22012034591763 — GP SIRSODIYA ME CATTLE  SHED NIRMAN AANTARSINGH NANSINGH</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>63531.21</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>44077</v>
@@ -4655,63 +4655,65 @@
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Constr of Vermi Compost structure for Individual / Construction of Vermi Compost structure for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/22012035150247 — Gp sirsodiya me pasu shed nanuram chiman</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>72618.65</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>66162</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45206</v>
       </c>
-      <c r="K103" s="3"/>
+      <c r="K103" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
@@ -4881,51 +4883,51 @@
       <c r="J107" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K107" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/22012035437791 — J G S A GP SIRSODIYA ME LALBAGme richarj pit</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>16437</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45798</v>
@@ -5073,51 +5075,51 @@
       <c r="J111" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/22012035483776 — J G S A 2025 GP SIRSODIYA ME LALBAG nredra rajaram ke khet me</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>43034</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45790</v>
@@ -5169,51 +5171,51 @@
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/22012035484309 — J G S A GP SIRSODIYA ME LALBag richarj pit sarkari kup ke pas</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>17624</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45800</v>
@@ -5312,192 +5314,192 @@
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/22012035489792 — G P Sirsodiya me kapildhara kup nirman jallubai  jagliya ke khet me gram sirsodiya</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/22012035489886 — G P Sirsodiya me kapildhara kup nirman narayan babu ke khet me gram lalbag</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/22012035489965 — G P Sirsodiya me kapildhara kup nirman govind bhurji  ke khet me gram lalbag</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/22012035490030 — G P Sirsodiya me kapildhara kup nirman Rakesh chogalal kekhet  me gram lalbag</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45761</v>
@@ -5835,51 +5837,51 @@
         <v>261</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/22012035606167 — Ek Bagiya Maa Ke Naam Alka Thakur  MP22013015001 226 B</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45924</v>
@@ -6070,51 +6072,51 @@
         <v>261</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/22012035623880 — GP SIRSODIYA ME NIMAL NIR GHATHA AWAR ME KARAM NDI KE PAS</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45761</v>
@@ -21593,51 +21595,51 @@
       <c r="J449" s="3" t="n">
         <v>44835</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>45159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4539105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105764023</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>3528</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45720</v>
@@ -21836,78 +21838,80 @@
       <c r="J454" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>45776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4539905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104939531</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>16350</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45614</v>
       </c>
-      <c r="K455" s="3"/>
+      <c r="K455" s="3" t="n">
+        <v>46314</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -22030,145 +22034,147 @@
       <c r="J458" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>45952</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4568487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116652975</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45554</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4568540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116663290</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>20286</v>
+        <v>22686</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45699</v>
       </c>
-      <c r="K460" s="3"/>
+      <c r="K460" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4570025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116702367</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>20481</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45630</v>
@@ -22269,51 +22275,51 @@
       <c r="J463" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>45952</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4600782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122695197</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>7533</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45630</v>
@@ -22512,98 +22518,98 @@
       <c r="J468" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>45768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4659890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148544118</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>15759</v>
+        <v>22059</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4685622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104934237</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>7602</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45699</v>
@@ -22655,51 +22661,51 @@
       <c r="J471" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>46155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4686586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105764075</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>13527</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45644</v>
@@ -22800,125 +22806,127 @@
       <c r="J474" s="3" t="n">
         <v>45685</v>
       </c>
       <c r="K474" s="3" t="n">
         <v>45768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4691977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115408957</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>5103</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4698870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117594913</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>22833</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>45664</v>
       </c>
-      <c r="K476" s="3"/>
+      <c r="K476" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -22943,51 +22951,51 @@
       <c r="J477" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K477" s="3" t="n">
         <v>45952</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4724580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147979041</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45551</v>
@@ -23088,51 +23096,51 @@
       <c r="J480" s="3" t="n">
         <v>45614</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>45768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4769077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124454572</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>6561</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45644</v>
@@ -23184,73 +23192,73 @@
       <c r="J482" s="3" t="n">
         <v>45699</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>45952</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4862476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104931843</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -23280,51 +23288,51 @@
       <c r="J484" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>45952</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4867923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146119376</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>16989</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>45750</v>
@@ -23376,371 +23384,371 @@
       <c r="J486" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4870775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116435545</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>8400</v>
+        <v>13200</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45843</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/4871144 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125553167</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5248076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104940240</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5248083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104938155</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>8613</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5248288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104937991</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>11484</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5249298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116663387</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>13311</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5251082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117660033</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
@@ -23766,51 +23774,51 @@
       <c r="J494" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5256748 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115408920</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>46063</v>
@@ -23862,73 +23870,73 @@
       <c r="J496" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>45952</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5258744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105523094</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>7866</v>
+        <v>16266</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -23958,382 +23966,382 @@
       <c r="J498" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>45946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5262558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115224731</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>22494</v>
+        <v>24594</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5262783 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120735367</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5265390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120611752</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5270758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116702311</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5273020 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115341743</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5274632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120832398</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45711</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5275424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103691946</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5276236 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124455088</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45709</v>
@@ -24385,79 +24393,79 @@
       <c r="J507" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K507" s="3" t="n">
         <v>45952</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5278647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105522611</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
@@ -24532,79 +24540,79 @@
       <c r="J510" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5283032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145474193</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>11898</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
@@ -24630,51 +24638,51 @@
       <c r="J512" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5287421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104932676</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45899</v>
@@ -24726,194 +24734,196 @@
       <c r="J514" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>45975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5288732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113450763</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>13062</v>
+        <v>19662</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5289375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116319219</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K516" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5294783 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105853744</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>17535</v>
+        <v>23835</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45788</v>
       </c>
-      <c r="K517" s="3"/>
+      <c r="K517" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5294942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147314444</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45713</v>
@@ -24965,357 +24975,357 @@
       <c r="J519" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>45952</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5298765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146946201</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>21054</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5299462 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114057953</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>24060</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K521" s="3" t="n">
         <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5302561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104937768</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5302738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116653120</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>6027</v>
+        <v>18327</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5308355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104939239</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5312730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146518567</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5313880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116668359</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>1827</v>
+        <v>3927</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -25345,288 +25355,288 @@
       <c r="J527" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5319985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118074411</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5325266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147979919</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>2100</v>
+        <v>10500</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5327938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116032052</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5330653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147980389</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5331189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104931591</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5332700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115408995</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45806</v>
@@ -25678,79 +25688,79 @@
       <c r="J534" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K534" s="3" t="n">
         <v>45989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5339634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119733295</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
@@ -25776,527 +25786,527 @@
       <c r="J536" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K536" s="3" t="n">
         <v>45946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5455700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117602360</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5455819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116302582</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5455833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116982203</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>10017</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5455885 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116032090</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5456043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105764035</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>10179</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5456437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117905660</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5456527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105835105</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>8400</v>
+        <v>20400</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>45826</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5456600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105853312</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>13986</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5456601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105853697</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5486851 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124531427</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5486875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105563593</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45754</v>
@@ -26348,126 +26358,126 @@
       <c r="J548" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K548" s="3" t="n">
         <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5487307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124454831</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>8127</v>
+        <v>14727</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5488164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125712173</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
@@ -26542,621 +26552,627 @@
       <c r="J552" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K552" s="3" t="n">
         <v>46060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5489266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105522885</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5518753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105788272</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>45843</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5518807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105302883</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>16932</v>
+        <v>25332</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>46070</v>
       </c>
-      <c r="K555" s="3"/>
+      <c r="K555" s="3" t="n">
+        <v>46314</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5520115 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105853405</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5522665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117905458</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>4437</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5523107 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130639111</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5523309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148558560</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>14454</v>
+        <v>24954</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>45850</v>
       </c>
-      <c r="K559" s="3"/>
+      <c r="K559" s="3" t="n">
+        <v>46314</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5525148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124452217</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5525440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124823696</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>13050</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5528903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104940838</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5530477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105523351</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>11223</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5531518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116442344</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>15708</v>
+        <v>25308</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>45871</v>
       </c>
-      <c r="K564" s="3"/>
+      <c r="K564" s="3" t="n">
+        <v>46317</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5553923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105563335</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>8613</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>45870</v>
@@ -27208,51 +27224,51 @@
       <c r="J566" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K566" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5559229 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104933713</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>45768</v>
@@ -27353,175 +27369,175 @@
       <c r="J569" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5584886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126617483</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>11484</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>45852</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5605167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120735356</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>13572</v>
+        <v>15672</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5605268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105853189</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>11223</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
@@ -27547,175 +27563,175 @@
       <c r="J573" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>46151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5605850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119733241</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5606027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116702290</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5606223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105522688</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
@@ -27741,79 +27757,79 @@
       <c r="J577" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K577" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5626069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125818204</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>45843</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>46268</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
@@ -27839,241 +27855,241 @@
       <c r="J579" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K579" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5629765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116437940</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5664517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105835040</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>6300</v>
+        <v>16800</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5665088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104940675</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K582" s="3" t="n">
         <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5695140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103684844</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5695341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104932166</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>45709</v>
@@ -28125,120 +28141,120 @@
       <c r="J585" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5697931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105475846</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>16428</v>
+        <v>20328</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
           <t>1722013045/IF/IAY/5765320 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116032037</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>7554</v>
+        <v>11454</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -29773,51 +29789,51 @@
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
           <t>1722013045/LD/22012034959845 — G P Sirsodiya lalbag basvi road ke pass waterbond nirman</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>45932</v>
@@ -30543,51 +30559,51 @@
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>44952</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
           <t>1722013045/RC/22012034834227 — ग्राम पंचायत सिरसोदिया मे पेट्रोल पम्प से चिक्‍टयावड रोड तक सुदूर सड़क</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>1993992.38</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>1821110.59</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>45751</v>
@@ -33566,216 +33582,216 @@
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>45072</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>Block Plntation-Biodrainage-fields-Comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
           <t>1722013045/WC/22012035108483 — Gp sirsodiya ke lalbag me bouldar wall basvi kakad se ladaai valaa nala tak</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>378224.72</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>274777</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>Block Plntation-Biodrainage-fields-Comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
           <t>1722013045/WC/22012035108490 — Gp sirsodiya ke lalbag me bouldar wall saskiy kup se nahar taa</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>453269.66</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>241915</v>
+        <v>301315</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>45196</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
           <t>1722013045/WC/22012035108497 — Gp sirsodiya  me bouldar wall  nahar se kumar bhatta tak</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>387029.69</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>126623</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>45196</v>
       </c>
       <c r="K701" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>Block Plntation-Biodrainage-fields-Comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
           <t>1722013045/WC/22012035108502 — Gp sirsodiya ke lalbag me nala sudhar mohan ke khet se puliya traf</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>305565.72</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>177176</v>
+        <v>242576</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
@@ -35233,98 +35249,98 @@
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
           <t>1722013045/WC/22012035284072 — J G S A GP SIRSODIYA ME LALBAG KHET TALAB LAXMAN NATTHU1722013045/WC/ 22012035284067</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
           <t>1722013045/WC/22012035284079 — J G S A GP SIRSODIYA ME LALBAG NARAYAN NATTHU KHET TALAB1722013045/WC/ 22012035284067</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
         <v>45761</v>
@@ -35515,98 +35531,98 @@
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
           <t>1722013045/WC/22012035299082 — JGSA 2025 Recharge Pit rajaram ke khet ke pas lalbag</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
           <t>1722013045/WC/22012035299088 — JGSA 2025 Recharge Pit Gangaram ke ghar ke pas gram lalbhag</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>45761</v>
@@ -36091,98 +36107,98 @@
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
           <t>1722013045/WH/22012034939621 — Nmami Gange Gp sirsodiya pichig sudhar kary sobharam ke khet ke pas</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>49557.54</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
           <t>1722013045/WH/22012034939622 — Nmami Gange G P sirsodiya me kechmend sudhar kary sobharam ke khet ke pas</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>49727.25</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>45396</v>