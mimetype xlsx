--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K437"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 10:38:28</t>
+          <t>Exported on: 2026-10-27 16:24:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -908,73 +908,73 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1722013046/AV/22012034643049 — Bolder Wall Nirman Karya Panchayat Bhawan Pasisar me, Dongargoan</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>673582.34</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>316483.2</v>
+        <v>369283.2</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
@@ -1406,98 +1406,98 @@
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1722013046/DP/22012034616870 — Gp Dongargaon ke gram lohari me Ganesh pahadi per Plantation Part 10</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>681460.6</v>
+        <v>707560.6</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45472</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1722013046/DP/22012034616871 — Gp Dongargaon ke gram lohari me Ganesh pahadi per Plantation Part 11</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>657829.6</v>
+        <v>682729.6</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45472</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
@@ -3592,51 +3592,51 @@
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/22012035469035 — JGSA 2025 Recharge Stracture Pit NIrman Nirmal Neer Kup Ganesh Pahadi par Lohari</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>15659</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45793</v>
@@ -3835,239 +3835,239 @@
       <c r="J85" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K85" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/22012035469276 — JGSA 2025 Recharge Stracture Pit Nirman Ganesh Ji Mandir ke pas Handpump par lohari</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/22012035469301 — JGSA 2025 Recharge Stracture Pit Nirman Manoj Ke Ghar ke samne handpump par lohari</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/22012035469362 — JGSA 2025 Recharge Stracture Pit Nirman Talai ke handpump par lohari</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/22012035469409 — JGSA 2025 Recharge Stracture Pit Nirman Baydi Pura Fattu ke ghar ke pas Handpump par dongargaon</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/22012035469444 — JGSA 2025 Recharge Stracture Pit Nirman Karan Chibriya ke ghar ke samne handpump par</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45748</v>
@@ -8566,51 +8566,51 @@
       <c r="J182" s="3" t="n">
         <v>44714</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>44795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/3708186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105578251</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>44682</v>
@@ -9887,51 +9887,51 @@
       <c r="J209" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K209" s="3" t="n">
         <v>45943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/4541096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105801329</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45748</v>
@@ -10081,51 +10081,51 @@
       <c r="J213" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/4545669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106638681</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45551</v>
@@ -10373,51 +10373,51 @@
       <c r="J219" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>43026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/4685159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103639136</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45551</v>
@@ -10616,51 +10616,51 @@
       <c r="J224" s="3" t="n">
         <v>45585</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>45943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/4687974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106638819</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45874</v>
@@ -10761,51 +10761,51 @@
       <c r="J227" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>45796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/4879762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105801302</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>16716</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45748</v>
@@ -10955,290 +10955,290 @@
       <c r="J231" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5255879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104920717</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5271261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106638834</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>10179</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5278202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105803799</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5289660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106638861</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5291878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105801752</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>12540</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5295957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106638705</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>10179</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45874</v>
@@ -11292,51 +11292,51 @@
       <c r="J238" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>45943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5298744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104923200</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>13062</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45772</v>
@@ -11388,51 +11388,51 @@
       <c r="J240" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>46085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5321749 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104918950</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45864</v>
@@ -11484,98 +11484,100 @@
       <c r="J242" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5339884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105803690</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45909</v>
       </c>
-      <c r="K243" s="3"/>
+      <c r="K243" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5343535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106638942</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45909</v>
@@ -11774,98 +11776,98 @@
       <c r="J248" s="3" t="n">
         <v>43956</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>44152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5474591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106727458</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5481435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106639018</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>11223</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45874</v>
@@ -11917,98 +11919,98 @@
       <c r="J251" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>45953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5505077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105575826</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5693515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103416208</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>10701</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45874</v>
@@ -16631,51 +16633,51 @@
       <c r="J349" s="3" t="n">
         <v>44102</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>45658</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1722013046/WC/22012034587683 — आर एफ आर ग्राम पंचायत डोंगरगाव में हनुमान मंदिर परिसर लोहारी में नाराग्र वाटिका निर्माण कार्य</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>678010.87</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>357774.3</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>44199</v>
@@ -18646,51 +18648,51 @@
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1722013046/WC/22012035125227 — Nala Trenchin karya Chotewala Nala Krisnapaal Ke Ghar Se Mohan Tutla ke khet tak, Dongargaon</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>631224.23</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>372390</v>
+        <v>372690</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45459</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
@@ -18981,51 +18983,51 @@
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1722013046/WC/22012035209908 — Gp Dongargaon ke Gram Lohari me Ganesh Pahadi Plantation me SGT Nirman Karya Part 1</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>271074.67</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>204504</v>
+        <v>205704</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
@@ -19194,51 +19196,51 @@
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1722013046/WC/22012035213329 — Gp Dongargaon me katar road par nala trenching sah Check dam cum Cross Drain nirman karya lohari</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45396</v>
@@ -19263,51 +19265,51 @@
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1722013046/WC/22012035313443 — Gp Dongargaon ke Gram Lohari me Ganesh Pahadi Plantation me SGT Nirman Karya Part 2</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>498415.31</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>184611</v>
+        <v>207411</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45851</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">