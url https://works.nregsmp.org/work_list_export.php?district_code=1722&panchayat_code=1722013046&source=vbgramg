--- v0 (2026-09-04)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 07:06:26</t>
+          <t>Exported on: 2026-10-26 23:37:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,167 +273,167 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1722013046/AV/22012034643049 — Bolder Wall Nirman Karya Panchayat Bhawan Pasisar me, Dongargoan</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>673582.34</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>306940.2</v>
+        <v>359740.2</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1722013046/DP/22012034616870 — Gp Dongargaon ke gram lohari me Ganesh pahadi per Plantation Part 10</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>85800</v>
+        <v>111900</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45472</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1722013046/DP/22012034616871 — Gp Dongargaon ke gram lohari me Ganesh pahadi per Plantation Part 11</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>82500</v>
+        <v>107400</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45472</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
@@ -510,1279 +510,1281 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44156</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/22012035469035 — JGSA 2025 Recharge Stracture Pit NIrman Nirmal Neer Kup Ganesh Pahadi par Lohari</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/22012035469276 — JGSA 2025 Recharge Stracture Pit Nirman Ganesh Ji Mandir ke pas Handpump par lohari</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/22012035469301 — JGSA 2025 Recharge Stracture Pit Nirman Manoj Ke Ghar ke samne handpump par lohari</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/22012035469362 — JGSA 2025 Recharge Stracture Pit Nirman Talai ke handpump par lohari</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/22012035469409 — JGSA 2025 Recharge Stracture Pit Nirman Baydi Pura Fattu ke ghar ke pas Handpump par dongargaon</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/22012035469444 — JGSA 2025 Recharge Stracture Pit Nirman Karan Chibriya ke ghar ke samne handpump par</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/3708186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105578251</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/4541096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105801329</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/4545669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106638681</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45551</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/4685159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103639136</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45551</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/4687974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106638819</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/4879762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105801302</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5255879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104920717</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5271261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106638834</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5278202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105803799</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5289660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106638861</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K32" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5291878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105801752</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5295957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106638705</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K34" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5298744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104923200</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5321749 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104918950</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5339884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105803690</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45909</v>
       </c>
-      <c r="K37" s="3"/>
+      <c r="K37" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5343535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106638942</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5474591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106727458</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5481435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106639018</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5505077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105575826</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1722013046/IF/IAY/5693515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103416208</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1722013046/WC/22012034587683 — आर एफ आर ग्राम पंचायत डोंगरगाव में हनुमान मंदिर परिसर लोहारी में नाराग्र वाटिका निर्माण कार्य</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>678010.87</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>44199</v>
@@ -1807,123 +1809,123 @@
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1722013046/WC/22012035125227 — Nala Trenchin karya Chotewala Nala Krisnapaal Ke Ghar Se Mohan Tutla ke khet tak, Dongargaon</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>631224.23</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>75444</v>
+        <v>75744</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45459</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1722013046/WC/22012035209908 — Gp Dongargaon ke Gram Lohari me Ganesh Pahadi Plantation me SGT Nirman Karya Part 1</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>271074.67</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>50253</v>
+        <v>51453</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1722013046/WC/22012035213329 — Gp Dongargaon me katar road par nala trenching sah Check dam cum Cross Drain nirman karya lohari</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45396</v>
@@ -1948,51 +1950,51 @@
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1722013046/WC/22012035313443 — Gp Dongargaon ke Gram Lohari me Ganesh Pahadi Plantation me SGT Nirman Karya Part 2</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>498415.31</v>
       </c>
       <c r="I47" s="2" t="n">
-        <v>14700</v>
+        <v>37500</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45851</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>DHARAMPURI</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">