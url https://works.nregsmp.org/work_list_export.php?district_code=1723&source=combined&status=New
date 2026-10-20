--- v0 (2026-09-02)
+++ v1 (2026-10-20)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K859"/>
+  <dimension ref="A1:K865"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 16:18:38</t>
+          <t>Exported on: 2026-10-20 07:34:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: INDORE</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -555,145 +555,145 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / CHADODA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1723001006/FP/22012034641117 — आर सी सी नाली निर्माण कार्य 1016/05 जगदीश चौधरी के घर से हजारीलाल के घर तक (छडोदा)</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / CHADODA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1723001006/IF/22012035517809 — जल गंगा सवर्धन अभियान वेल रिचार्ज कार्य पुरानी टंकी के पास (छडोदा)</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / CHADODA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1723001006/RC/22012034678602 — सी सी रोड निर्माण कार्य (छडोदा)</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45396</v>
@@ -743,51 +743,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / JALODIYAGYAN</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1723001007/DP/22012034617263 — सामुदायिक व़क्षारोपण कार्य (जल गंगा) तालाब की पाल पर (जलोदियाज्ञान)</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45450</v>
@@ -978,51 +978,51 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / GUDAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1723001010/RC/22012034678616 — सी सी रोड निर्माण कार्य (गुडर)</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45396</v>
@@ -1072,51 +1072,51 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / BHIL BADOLI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1723001011/RC/22012034677574 — खेत सड़क निर्माण कार्य (भीलबडोली)</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45396</v>
@@ -1166,51 +1166,51 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / BACHHODA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1723001012/IF/22012035541868 — जल गंगा सवर्धन अभियान वेल रिचार्ज कार्य पानी की टंकी के पास नौलाना (बछोडा</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45758</v>
@@ -1307,51 +1307,51 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / ATYANA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1723001014/IF/22012035538155 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण अभीषेक धारासिंह के खेत पर (अत्‍याना)</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45762</v>
@@ -1636,98 +1636,98 @@
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / KARJODA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1723001020/IF/22012035504323 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण श्रीराम लक्ष्मण के खेत में (करजोदा</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / KARJODA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1723001020/RC/22012034678650 — सी सी रोड निर्माण कार्य (करजोदा)</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45396</v>
@@ -1871,51 +1871,51 @@
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / KAI</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1723001022/RC/22012034678647 — खेत सड़क निर्माण कार्य (काई)</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45396</v>
@@ -1965,51 +1965,51 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / FARKODA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1723001023/RC/22012034677569 — खेत सड़क निर्माण कार्य (फरकोदा)</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45396</v>
@@ -2482,51 +2482,51 @@
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / ATAHEDA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1723001028/RC/22012034678599 — खेत सड़क निर्माण कार्य (अटाहेडा)</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45396</v>
@@ -2999,51 +2999,51 @@
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / SEMDA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1723001036/IF/22012035549831 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण मेहरबानसिंह सीताराम के खेत में  (सेमदा)</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45758</v>
@@ -3281,51 +3281,51 @@
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / SUMTHA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1723001039/IF/22012035550496 — जल गंगा सवर्धन अभियान वेल रिचार्ज कार्य ओमप्रकाश भागीरथ के खेत पर (सुमठा)</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45762</v>
@@ -3422,51 +3422,51 @@
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / AHIRKHEDI</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1723001040/RC/22012034677547 — खेत सड़क निर्माण कार्य (अहिरखेडी)</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45396</v>
@@ -3563,98 +3563,98 @@
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / AGRA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1723001042/RC/22012034677534 — खेत सड़क निर्माण कार्य (आगरा)</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / MURKHEDA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1723001043/RC/22012034678653 — खेत सड़क निर्माण कार्य (मुरखेडा)</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45396</v>
@@ -3751,51 +3751,51 @@
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / TAKIPURA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1723001045/IF/22012035517433 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण कार्य मुकेश गोविन्द के खेत पर (तकीपुरा)</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45762</v>
@@ -3986,51 +3986,51 @@
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / ARODAKOT</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1723001048/RC/22012034678598 — खेत सड़क निर्माण कार्य (अरोदाकोट)</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45396</v>
@@ -4127,51 +4127,51 @@
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / KHADI</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1723001051/RC/22012034678652 — सी सी रोड निर्माण कार्य (खड़ी)</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45396</v>
@@ -4221,51 +4221,51 @@
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / KHADI</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1723001051/WC/22012035311130 — जल गंगा सवर्धन अभियान वेल रिचार्ज कार्य रामाजी के घर के पास (खड़ी)</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45758</v>
@@ -4362,51 +4362,51 @@
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / AKASODA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1723001054/RC/22012034678596 — सी सी रोड निर्माण कार्य (अकसोदा)</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45396</v>
@@ -4503,51 +4503,51 @@
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / NEVRI</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1723001056/DP/22012034620290 — सामुदायिक व़क्षारोपण कार्य (जल गंगा) बावड़ी वाला तालाब (नेवरी)</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45450</v>
@@ -4691,51 +4691,51 @@
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / ATAVADA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1723001057/RC/22012034678600 — सी सी रोड निर्माण कार्य (अटावदा)</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45396</v>
@@ -4926,51 +4926,51 @@
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / DOLATABAD</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1723001061/IF/22012035509001 — जल गंगा संवर्धन अभियान डगवेल रिचार्ज कार्य अफसाना बी भययू  के खेत पर (दौलताबाद)</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45762</v>
@@ -5255,51 +5255,51 @@
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / BORIYA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1723001066/RC/22012034677550 — खेत सड़क निर्माण कार्य बोरिया)</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45396</v>
@@ -5349,98 +5349,98 @@
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / ROLAI</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1723001067/IF/22012035526975 — जल गंगा सवर्धन अभियान डगवेल रिचार्ज कार्य शगुन बाई के खेत पर (रोलाय)</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / ROLAI</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1723001067/RC/22012034678654 — खेत सड़क निर्माण कार्य (रोलाई)</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45396</v>
@@ -5537,51 +5537,51 @@
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / RAWAD</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1723001068/IF/22012035384672 — जल गंगा सवर्धन अभियान डगवेल रिचार्ज कार्य सरदार मोती के खेत पर  (रावद</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45758</v>
@@ -5678,51 +5678,51 @@
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / SEJWANI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1723001069/IF/YD/22012035617035 — Farm Pond Indra bai Santosh ke khet per</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45761</v>
@@ -5913,51 +5913,51 @@
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / SEJWANI</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1723001069/WC/YD/22012035327096 — मिनी परकोलेशन टेंक गब्‍बू के खेत के पास (791052) आमली (सेजवानी)</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45884</v>
@@ -6007,51 +6007,51 @@
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / JHALARIYA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1723001071/RC/22012034678618 — खेत सड़क निर्माण कार्य (झलारिया)</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45396</v>
@@ -6148,51 +6148,51 @@
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / BIJEPUR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1723001072/RC/22012034677577 — खेत सड़क निर्माण कार्य (बिजेपुर)</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45396</v>
@@ -6242,51 +6242,51 @@
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / LALENDIPURA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1723001073/RC/22012034678671 — सी सी रोड निर्माण कार्य (ललेडीपूरा)</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45396</v>
@@ -6524,51 +6524,51 @@
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / DHARAWARA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1723001077/RC/22012034677553 — खेत सड़क निर्माण कार्य (धरावरा)</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45396</v>
@@ -6712,51 +6712,51 @@
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / PIRPIPLIYA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1723001079/IF/22012035537980 — जल गंगा सवर्धन अभियान डगवेल रिचार्ज कार्य शंकरसिंह बजेसिंह के खेत पर (पीरपीपल्‍या)</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45762</v>
@@ -6853,51 +6853,51 @@
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / GHATABILLOD</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1723001081/RC/22012034678615 — सी सी रोड निर्माण कार्य (घाटाबिल्लोद)</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45396</v>
@@ -6947,51 +6947,51 @@
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / SANGHAVI</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1723001082/IF/22012035544601 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण शोभा रजनसिंह के खेत पर  (सांघवी)</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45762</v>
@@ -7135,51 +7135,51 @@
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / CHIRAKHAN</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1723001085/RC/22012034678620 — खेत सड़क निर्माण कार्य (चिराखान)</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45396</v>
@@ -7276,98 +7276,98 @@
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / ARNYA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1723001087/RC/22012034678597 — खेत सड़क निर्माण कार्य (अरन्या)</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / AJANDA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1723001088/RC/22012034678594 — सी सी रोड निर्माण कार्य (अजंदा)</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45396</v>
@@ -7417,51 +7417,51 @@
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / KALASURA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1723001090/RC/22012034678649 — सी सी रोड निर्माण कार्य (कालासुरा)</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45396</v>
@@ -7558,98 +7558,98 @@
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / GALONDA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1723001091/IF/22012035516895 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण शिवलाल गेंदालाल के खेत में (गलोण्डा)</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / GALONDA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1723001091/IF/22012035538809 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण इंद्रा बाई रमेश के खेत में (गलोण्डा)</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45761</v>
@@ -7699,51 +7699,51 @@
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / JALALPURA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1723001092/RC/22012034677571 — खेत सड़क निर्माण कार्य (जलालपुरा)</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45396</v>
@@ -8028,98 +8028,98 @@
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / HARNASA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1723001099/IF/22012035512102 — जल गंगा सवर्धन अभियान डगवेल रिचार्ज कार्य राजूबाई शालिग्राम के खेत पर (हरनासा)</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / HARNASA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1723001099/IF/22012035517989 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण सुनीताबाई सुभाष के खेत में बरोदापंथ (हरनासा)</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45758</v>
@@ -8545,51 +8545,51 @@
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / SINGAWDA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1723001108/IF/22012035543034 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण सीताबाई पदमसिंह के खेत में पलासिया (सिंगावदा)</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45758</v>
@@ -8639,51 +8639,51 @@
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SAWER / BILODA NAYTA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1723002001/IF/22012035510538 — जल गंगा संवर्धन खेत तालाब केशर सिंह जगन्नाथ</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45748</v>
@@ -8780,51 +8780,51 @@
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SAWER / BILODA NAYTA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1723002001/WC/22012035170966 — water tank</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45383</v>
@@ -9015,145 +9015,145 @@
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SAWER / PANOD</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1723002002/WH/22012034939016 — water harvesting work</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>SAWER / BADODIYA KHAN</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1723002003/DP/22012034618924 — वृक्षारोपण नाथ मोहल्ला के पास शमसान घाट परिसर किठौदा</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>SAWER / BADODIYA KHAN</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1723002003/RS/22012035123999 — Nadep nirman</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45383</v>
@@ -9203,51 +9203,51 @@
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>SAWER / BADODIYA KHAN</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1723002003/WC/22012035283771 — डगवेल रिचार्ज हाई स्कूल टंकी के पास बडौदियाखान</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45748</v>
@@ -9297,51 +9297,51 @@
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SAWER / HINDOLIYA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost Structure for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1723002004/RS/22012035124099 — Leech pit nirman</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45396</v>
@@ -9438,51 +9438,51 @@
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALRIYA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1723002005/RC/22012034677803 — cc road work</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45317</v>
@@ -9626,51 +9626,51 @@
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>SAWER / POTLOD</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1723002006/RC/22012034676374 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45383</v>
@@ -9720,98 +9720,98 @@
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>SAWER / BUDHANIYA PANTH</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1723002007/RC/22012034676382 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>SAWER / BUDHANIYA PANTH</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1723002007/RC/22012034676384 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45383</v>
@@ -9955,98 +9955,98 @@
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAMOD ANJANA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1723002008/RC/22012034676376 — सी.सी. रोड निर्माण</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAMOD ANJANA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1723002008/RC/22012034676378 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45383</v>
@@ -10096,239 +10096,239 @@
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAMOD ANJANA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1723002008/RS/22012035123167 — नाडेप निर्माण</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAMOD ANJANA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1723002008/RS/22012035123168 — नाली निर्माण</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAMOD ANJANA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1723002008/WC/22012035165810 — संकण पौण्‍ड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SAWER / CHITTODA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1723002009/RC/22012034677864 — cc road work</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>SAWER / PACHOLA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1723002010/IF/22012035202375 — खेत तलाई निर्माण</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45317</v>
@@ -10425,51 +10425,51 @@
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SAWER / KAYASTH KHEDI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1723002011/RC/22012034678527 — Cc road</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45315</v>
@@ -10566,98 +10566,98 @@
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>SAWER / SIMROL</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1723002012/WC/22012035170976 — chek dam</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>SAWER / JAMODI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1723002013/DP/22012034613603 — नाली निर्माण</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45383</v>
@@ -10707,145 +10707,145 @@
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>SAWER / JAMODI</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1723002013/RC/22012034676321 — सी सी रोड़ निर्माण</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SAWER / JAMODI</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1723002013/RC/22012034676324 — सी सी रोड़ निर्माण</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>SAWER / KUDANA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1723002014/DP/22012034614132 — Virkcharopan work</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45396</v>
@@ -11036,51 +11036,51 @@
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>SAWER / MANDOT</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1723002015/RC/22012034677830 — cc road work</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45317</v>
@@ -11177,333 +11177,333 @@
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SAWER / KALKHALA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1723002016/IF/22012035534755 — जल गंगा संवर्धन खेत तालाब सीता बाई खलखला</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SAWER / KALKHALA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1723002016/IF/22012035536629 — जल गंगा संवर्धन खैत तालाब हरिराम भगवान</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SAWER / KALKHALA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1723002016/IF/22012035536631 — जल गंगा संवर्धन खेत तालाब हरिराम खलखला</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SAWER / KALKHALA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1723002016/RC/22012034677817 — cc road work</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SAWER / NAGPUR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1723002017/RC/22012034677865 — cc road work</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SAWER / GAVLA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1723002018/RC/22012034678216 — cc road</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SAWER / KAJALANA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1723002019/DP/22012034614129 — Virkcharopan woark</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45396</v>
@@ -11882,98 +11882,98 @@
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SAWER / HATUNIYA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1723002023/WC/22012035274320 — बावड़ी के पास हतुनिया</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SAWER / TARANA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1723002025/IF/22012035545232 — डगवेल रिचार्ज समाधि स्थल के पास</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45748</v>
@@ -12117,51 +12117,51 @@
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SAWER / TAKUN</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1723002026/IF/22012035536520 — जल गंगा संवर्धन खैत तालाब मूलचंद छोगालाल</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45748</v>
@@ -12258,51 +12258,51 @@
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SAWER / TAKUN</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1723002026/WC/22012035170978 — chek dam</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45396</v>
@@ -12399,427 +12399,427 @@
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SAWER / AJNOD</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1723002027/AV/22012034664233 — pewar block work shshkiy middle school ajnod</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SAWER / AJNOD</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1723002027/RC/22012034677826 — cc road work</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SAWER / AJNOD</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1723002027/RC/22012034678509 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SAWER / AJNOD</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1723002027/RS/22012035123887 — नाडेप निर्माण</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SAWER / AJNOD</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1723002027/WC/22012035170305 — सोक पीट निर्माण</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SAWER / KACHHALIYA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1723002028/RC/22012034677814 — cc road work</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHATEDIYA BADJAT</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1723002029/RC/22012034677819 — cc road work</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHATEDIYA BADJAT</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1723002029/RC/22012034845314 — cc rod nirman habib vali gali nai aabadi</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SAWER / PIPLIYA KAYASTH</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1723002030/AV/22012034665342 — चद्दर शेड निर्माण कार्य शमशान घाट रतनखेडी</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45748</v>
@@ -12869,51 +12869,51 @@
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SAWER / PIPLIYA KAYASTH</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1723002030/RC/22012034677820 — cc road work</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45317</v>
@@ -13245,145 +13245,145 @@
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALODA TAKUN</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1723002032/DP/22012034621743 — Plantation Baloda Takun gou shala</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALODA TAKUN</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1723002032/DP/22012034621751 — Plantation Baloda Takun gou shala part 3</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALODA TAKUN</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1723002032/DP/22012034621757 — Plantation Baloda Takun gou shala part 3</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45453</v>
@@ -13433,145 +13433,145 @@
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALODA TAKUN</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1723002032/IF/22012035527442 — जल गंगा संवर्धन खैत तालाब जितेन्द्र केशवदास</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALODA TAKUN</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1723002032/IF/22012035543063 — जल गंगा संवर्धन खैत तालाब अहिल्याबाई भेरूसिंह</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALODA TAKUN</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1723002032/WH/22012034939007 — talab renovation</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45396</v>
@@ -13621,145 +13621,145 @@
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHATURIYA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1723002033/RC/22012034676128 — सी.सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHATURIYA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1723002033/WC/22012035273460 — Dugwell recharge kamalyakheda bavdi</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SAWER / KATAKYA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1723002034/DP/22012034614131 — Virkcharopan work</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45396</v>
@@ -13903,568 +13903,568 @@
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SAWER / RAJODA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1723002035/WC/22012035170974 — chek dam</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035122990 — नाडेप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035122993 — नंदन फलोधान कार्य</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45021</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035122994 — सामुदायिक व्रक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45019</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stabilization Pond for Community / Construction of Stabilization Pond for Community</t>
+          <t>Construction of Stabilization Pond for Community / Construction of Stabilisation Pond for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035122997 — खेत तलाई निर्माण कार्य</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45021</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035122998 — सी.सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45022</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035123000 — सी.सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45023</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035123001 — सी.सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45024</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035123002 — सी.सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45025</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035123003 — सी.सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45026</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SAWER / KADVA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Road for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1723002037/RC/22012034678779 — grevel</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SAWER / KADVA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1723002037/RC/22012034824697 — ड्रेनेज लाईन जुमेखॉ के धर से मस्जिद तक</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45451</v>
@@ -14561,286 +14561,286 @@
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SAWER / PUVARDA DAI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1723002038/RC/22012034677898 — c c road</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SAWER / PUVARDA DAI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1723002038/RC/22012034677899 — c c road</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SAWER / BUDHI BARLAI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1723002039/RC/22012034676333 — c c road</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SAWER / BUDHI BARLAI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1723002039/RC/22012034676338 — c c road2</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SAWER / BUDHI BARLAI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1723002039/WC/22012035165173 — nadep</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SAWER / BUDHI BARLAI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1723002039/WC/22012035165188 — sok pit</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45201</v>
@@ -14890,98 +14890,98 @@
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SAWER / PIRKARADIYA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1723002040/RC/22012034678808 — c.c. road pirkaradiya</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SAWER / PIRKARADIYA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1723002040/RC/22012034678809 — c.c. road pirkaradiya</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45317</v>
@@ -15078,51 +15078,51 @@
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SAWER / BARLAI JAGIR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1723002041/IF/22012035545060 — जल गंगा संवर्धन खैत तालाब वासुदेव हिरासिह</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45748</v>
@@ -15172,51 +15172,51 @@
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SAWER / TODI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1723002042/DP/22012034618754 — Vriksharopan kary talab ki pal par bhag2 Todi</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45453</v>
@@ -15360,98 +15360,98 @@
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SAWER / BAJRANG PADALIYA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1723002043/RC/22012034829349 — Drainage line Babulal k ghar se nale tak</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SAWER / BAJRANG PADALIYA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1723002043/WC/22012035170069 — Chak Dam</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45278</v>
@@ -15548,145 +15548,145 @@
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SAWER / SOLSINDA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1723002044/RS/22012035131364 — Drainage line Arjun k ghar se nazar patel k ghar tk</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SAWER / SOLSINDA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1723002044/WC/22012035170977 — chek dam</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SAWER / MURADPURA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1723002045/IF/22012035506413 — जल गगा संवर्धन खैत तालाब गणपत भैरा</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45748</v>
@@ -16347,192 +16347,192 @@
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SAWER / BASANDRA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1723002049/WC/22012035170773 — chekdam nirman</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SAWER / MATA BARODI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1723002050/IF/22012035509382 — डगवेल रिचार्ज माता जी के मंदिर</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SAWER / MATA BARODI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1723002050/IF/22012035509454 — डगवेल रिचार्ज माता जी मंदिर</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SAWER / MATA BARODI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1723002050/IF/22012035509496 — डगवेल रिचार्ज पवन रामकिशन के धर के पास</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45748</v>
@@ -16629,51 +16629,51 @@
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SAWER / MATA BARODI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1723002050/RS/22012035123150 — नाडेप निर्माण</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45383</v>
@@ -16817,51 +16817,51 @@
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45386</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SAWER / PANCH DERIYA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1723002052/WC/22012035165189 — Talai</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45317</v>
@@ -16911,51 +16911,51 @@
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SAWER / RAMPIPLIYA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1723002053/WH/22012034938838 — Suddhrikaran kary</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45154</v>
@@ -17005,145 +17005,145 @@
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45278</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SAWER / LASUDIYA PARMAR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1723002054/WC/22012035164991 — वाटर अबसर्ब /नाला ट्रैंचिंग लसुडिया</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45278</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SAWER / LASUDIYA PARMAR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1723002054/WC/22012035164992 — वाटर अबसर्ब /नाला ट्रैंचिंग लसुडिया</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45278</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SAWER / DAKACHYA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1723002055/RS/22012035123964 — सोखपिट निर्माण कार्य</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45317</v>
@@ -17193,145 +17193,145 @@
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SAWER / PALASIYA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1723002056/WC/22012035170179 — Chek dem samshan ke pash</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>44975</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SAWER / MANDLAWADA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1723002057/RS/22012035124015 — नाडेप निर्माण कार्य school ke pass</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SAWER / FARASPUR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1723002058/AV/22012034663731 — paver block nirman kary aanganwadi bhawan</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45519</v>
@@ -17381,98 +17381,98 @@
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45272</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SAWER / KADWALI KHURD</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1723002059/DP/22012034613721 — vriksharopan</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SAWER / KADWALI BUJURG</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1723002060/IF/22012035375134 — Khetlab nirman Radheshyam Ghanshyam lakshmi bai Rajubai chanda bai ke khet par kadvali Bujurg</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45758</v>
@@ -17522,145 +17522,145 @@
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>44952</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SAWER / SULAKHEDI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1723002061/DP/22012034613722 — vriksharopan mundala bag</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SAWER / SULAKHEDI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1723002061/DP/22012034613723 — vriksharopan mundala bag</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SAWER / SULAKHEDI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1723002061/DP/22012034618113 — Vriksharopan kary Pani ki tanki ke pas Sullakhedi</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45453</v>
@@ -17710,51 +17710,51 @@
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45272</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1723002063/DP/22012034613607 — सामुदायिक व्रक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45292</v>
@@ -17851,615 +17851,615 @@
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1723002063/RC/22012034676304 — सी.सी. रोड निर्माण कार्य 1</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1723002063/RC/22012034676306 — सी.सी. रोड निर्माण कार्य 2</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1723002063/RC/22012034676307 — सी.सी. रोड निर्माण कार्य 3</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1723002063/RC/22012034676308 — सी.सी. रोड निर्माण कार्य 4</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1723002063/RC/22012034676309 — सी.सी. रोड निर्माण कार्य 4</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1723002063/RS/22012035123129 — नाडेप निर्माण</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1723002063/WC/22012035165097 — सोखपिट निर्माण कार्य 1</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1723002063/WC/22012035165100 — सोखपिट निर्माण कार्य 2</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1723002063/WC/22012035165102 — सोखपिट निर्माण कार्य 3</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1723002063/WC/22012035165105 — सोखपिट निर्माण कार्य 4</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1723002063/WC/22012035165109 — सोखपिट निर्माण कार्य 5</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1723002063/WC/22012035165157 — गली प्‍लग निर्माण कार्य</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SAWER / MAGAR KHEDA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1723002064/DP/22012034614134 — Virkcharopan work</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45396</v>
@@ -18556,286 +18556,286 @@
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SAWER / ALWASA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1723002065/RC/22012034827888 — mohan ke ghar se main road c c road</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SAWER / ALWASA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1723002065/RC/22012034827891 — jabbar ke ghar se bhura ke ghar tak road</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45488</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SAWER / ALWASA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1723002065/RS/22012035123811 — Nadep nirmaan modern collage ke pass</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SAWER / ALWASA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1723002065/RS/22012035123812 — Nadep nirmaan modern collage ke pass</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SAWER / ALWASA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1723002065/RS/22012035123816 — Nadep nirmaan kushtdhaam ke paas</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SAWER / ALWASA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1723002065/RS/22012035123817 — Nadep nirmaan kary samudayik bhavan ke pass</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45315</v>
@@ -19402,98 +19402,98 @@
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAJURIYA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1723002069/DP/22012034614133 — Virkcharopan work</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAJURIYA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1723002069/WC/22012035170666 — sokh pit nirman khajuriya</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45315</v>
@@ -19590,51 +19590,51 @@
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SAWER / BHANGYA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1723002071/WC/22012035308838 — Dugwell recharge bhangya main gav3</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45748</v>
@@ -19684,98 +19684,98 @@
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SAWER / VYASKHEDI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1723002074/IF/22012035476932 — Jalganga samvardhan Abhiyan Khet talab nirman AvinashRamprasad ke khet par  Melkalama</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SAWER / VYASKHEDI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1723002074/IF/22012035488914 — जल गंगा संवर्धन अभियान खैत तालाब अविनाश रामप्रसाद</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45748</v>
@@ -19872,51 +19872,51 @@
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SAWER / HARIYAKHEDI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1723002076/RC/22012034677810 — cc road work</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45317</v>
@@ -20201,98 +20201,98 @@
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALGHARA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1723002078/RC/22012034677798 — cc road work</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALGHARA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1723002078/WC/22012035277718 — डग वेल रिचार्ज पिट भैरो मदिर परिसर बलघारा</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45748</v>
@@ -20342,51 +20342,51 @@
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SAWER / BAROLI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1723002079/RS/22012035124002 — Nadep nirman</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45396</v>
@@ -20436,192 +20436,192 @@
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SAWER / HANSAKHEDI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1723002081/RC/22012034677823 — cc road work</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAKROD</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1723002082/IF/22012035531986 — जल गंगा संवर्धन अभियान  खेत तालाब निर्माण सोरम बाई खाकरोड़</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAKROD</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1723002082/WC/22012035170077 — soakpit nirman</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SAWER / SHAHDA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1723002083/IF/22012035540457 — जल गंगा संवर्धन खैत तालाब हाकम सिंह</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45748</v>
@@ -20859,145 +20859,145 @@
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>INDORE / BADI KALMER</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1723003001/WC/22012035178496 — सोकता गड्डा सिंगावदा मार्ग</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>INDORE / ROJADI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1723003002/IF/22012035537901 — खेत तालाब निर्माण रतन सिंह केशर सिंह रोजड़ी</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>INDORE / ROJADI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1723003002/WC/22012035197181 — सोख्‍ता गडडा</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45030</v>
@@ -21047,568 +21047,568 @@
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>INDORE / BUDHANIYA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1723003003/WC/22012035176852 — सोकता गड्डा (गणेश कि दुकान के पास बूढ़ानिया )</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>INDORE / LIMBODA GARI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1723003004/WC/22012035197148 — सोख्‍ता गडडा</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>INDORE / JAMBURDI HAPSI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1723003007/RC/22012034680006 — सी. सी. रोड निर्माण कार्य दिनेश चौधरी के घर से माखन चौधरी के घर तक</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>INDORE / JAMBURDI HAPSI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1723003007/RC/22012034680007 — सी. सी. रोड निर्माण कार्य अंतर के घर से धीरज के घर तक</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>INDORE / KALARIYA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1723003008/RS/22012035123829 — नाडेप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>INDORE / KALARIYA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1723003008/WC/22012035170996 — Drinage</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>INDORE / BISNAWADA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1723003009/RC/22012034680327 — CC Road Nirman</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>INDORE / BISNAWADA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1723003009/RC/22012034680328 — CC Road 2</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>INDORE / NENOD</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1723003010/WC/22012035197151 — सोख्‍ता गडडा</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>INDORE / KELOD HALA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1723003013/WC/22012035177091 — सोख्‍ता गड़डा निर्माण सामुदायिक भवन</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>INDORE / KELOD HALA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1723003013/WC/22012035311593 — JGSA Dugwell recharge aanganwadi bhawan kankad per</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>INDORE / BAK</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1723003016/RS/22012035124656 — ड्रेनेज लाइन निर्माण कार्य ( बांक )</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45317</v>
@@ -21658,51 +21658,51 @@
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>INDORE / SIHANSA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1723003017/RS/22012035124599 — सिंहासा पुलिया से लेकर अरिहंत कॉलोनी तक व्रक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45383</v>
@@ -21752,709 +21752,709 @@
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>INDORE / NAVADA PANTH</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1723003018/DP/22012034614097 — पोधारोपन कार्य नावदा पंथ</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>INDORE / NAVADA PANTH</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1723003018/WC/22012035170622 — सोकता गड्डा नावदा पंथ</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>INDORE / NAVADA PANTH</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1723003018/WC/22012035170630 — नाला डीस्लित्टिंग कार्य नावदापंथ</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>INDORE / NARLAI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1723003020/IF/22012035207797 — बकरी शेड भंवरसिंह -भेरूसिंह नरलाय</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>INDORE / NARLAI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1723003020/RS/22012035124008 — मुकेश  घर से भगवानसिंह घर ड्रेनेज नरलाय</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1723003024/IF/22012035649716 — एक बगिया मॉ के नाम कृष्णा बाई Santosh Panod</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1723003024/RC/22012034680063 — CC ROAD RAJENDRASINGH KE GHAR SE HANUMAAN MANDIR TAK PANOD</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1723003024/RC/22012034680064 — CC ROAD BANESINGH KE GHAR SE LAKHAN SINGH KE GHAR TAK PANOD</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1723003024/RC/22012034680065 — CC ROAD ARJUNSINGH KE GHAR SE FULSINGH KE GHAR TAK NIGNOTI</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1723003024/RC/22012034680067 — CC ROAD BABUSINGH KE GHAR SE RAM MNDIR TAK BALIYAKHEDA</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1723003024/RS/22012035124699 — DARENEJ LINE NIRMAN SANTOSH KE GAR SE MATAJI KE MANDIR TAK PANOD</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1723003024/RS/22012035124700 — DARENEJ LINE NIRMAN ARJUNSINGH KE GHAR SE MATA JI KE MANDIR TAK BALIYAKHEDA</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1723003024/RS/22012035124701 — DARENEJ LINE NIRMAN SHREERAM MANDIR SE MAATAJI KE MANDIR TAK NIGNOTI</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>INDORE / JHALARIYA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1723003025/RC/22012034680287 — CC Road Shamshan Ghat Hingoniya</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>INDORE / RANGWASA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1723003033/WC/22012035197172 — सोख्‍ता गडडा</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45030</v>
@@ -22598,51 +22598,51 @@
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>INDORE / RALAMANDAL</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1723003037/WC/22012035163846 — Grey water management</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45317</v>
@@ -22692,51 +22692,51 @@
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>INDORE / BISAN KHEDA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1723003039/WC/22012035308968 — dugwell recharge gram panchayat bisan kheda</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>45761</v>
@@ -22786,51 +22786,51 @@
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHATI PIPLIYA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1723003040/IF/22012035241012 — नन्दन फलोद्यान अनिल बाबूलाल के खेत पर</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>45453</v>
@@ -23021,51 +23021,51 @@
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>INDORE / SANAWDIYA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1723003045/WC/22012035163847 — Grey water management</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45317</v>
@@ -23115,380 +23115,380 @@
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>INDORE / MIRJAPUR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1723003046/WC/22012035163844 — Grey water management</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>INDORE / MOROD</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1723003047/IF/22012035525847 — Dug will recharge.Kailash pita kallupuri gram morod</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>INDORE / MOROD</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1723003047/IF/22012035525853 — Dug will recharge.Kailash pita kallupuri gram morod</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>INDORE / MOROD</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1723003047/RC/22012034678728 — सी सी रोड़ निर्माण</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>INDORE / MOROD</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1723003047/WC/22012035170862 — सोख्‍ता गड्डा्</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>INDORE / ASARAWADKHURD</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1723003048/RC/22012034680047 — सीसी रोड , असरा वद खुर्द</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>INDORE / ASARAWADKHURD</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1723003048/RC/22012034680048 — सीसी रोड , असरा वद खुर्द</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>INDORE / ASARAWADKHURD</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1723003048/WC/22012035309027 — सामुदायिक बोरवेल /डगवेल रीचार्ज असरावदखुर्द 1</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45761</v>
@@ -23538,239 +23538,239 @@
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>INDORE / JAMNIYAKHURD</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1723003049/RC/22012034677741 — CC ROAD</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMARIYA KHURD</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1723003050/WC/22012035163852 — Grey water management</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>INDORE / ASRAWAD BUJURG</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1723003051/WC/22012035163835 — Grey water management</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>INDORE / GARI PIPLIYA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1723003052/DP/22012034618069 — nandan falidhan omprakas shankralal gari piplya</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>INDORE / GARI PIPLIYA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1723003052/DP/22012034618072 — nandan falidhan omprakas nathu lal  gari piplya</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45451</v>
@@ -23820,145 +23820,145 @@
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>INDORE / HARAN KHEDI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Other Works</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1723003053/IF/22012035211051 — नन्दन फलोध्यान बनेसिंहजी के खेत पर</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>INDORE / HARAN KHEDI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1723003053/IF/22012035539711 — DUGWELL REACHAEG PIT GP HARAN KHEDI PANCHAYAT BHAVAN</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>INDORE / HARAN KHEDI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1723003053/RS/22012035133758 — drenej popsingh ke ghar se shaskiya school tak</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45519</v>
@@ -24008,615 +24008,615 @@
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>INDORE / SEMLYA CHOU</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1723003054/RS/22012035124602 — deneznirman kanyalal ke ghar se bherulal ke ghar tak</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>INDORE / GARIYA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1723003055/DP/22012034617894 — PLANTATION TALAB KI PAL GARIA</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45457</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>INDORE / GARIYA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1723003055/IF/22012035207900 — CATTLE SHED JIVAN SINGH</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>INDORE / GARIYA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1723003055/WC/22012035170881 — FARM POND</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDELKHURD</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1723003056/IF/22012035436115 — Pond construction Ram singh ji khudel khurd</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDELKHURD</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1723003056/RC/22012034680616 — सी सी रोड निर्माण कार्य ग्राम रामुखेडी नई आबादी (भील मोहला )</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDELKHURD</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1723003056/RS/22012035124964 — ड्रेनेज कार्य ग्राम खुडेल खुर्द</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDELKHURD</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1723003056/RS/22012035124965 — ड्रेनेज कार्य ग्राम खुडेल खुर्द</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDEL BUJURG</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1723003057/RC/22012034830424 — liladhar ke ghar se aarif ke ghar tak</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDEL BUJURG</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1723003057/RC/22012034831045 — liladhar ke ghar se aarif ke ghar tak</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDEL BUJURG</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1723003057/WC/22012035171018 — lich pit nirman khudel bujurg</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDEL BUJURG</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1723003057/WC/22012035177095 — सोख्‍ता गड़डा निर्माण शिव मंदिर के पास</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>INDORE / KAJI PALASIYA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1723003058/RS/22012035133805 — ड्रेनेज जब्बार के घर से ग्रीड तक दयालु नगर काजीपलासिया</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45567</v>
@@ -24666,98 +24666,98 @@
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>INDORE / SINDHI BARODA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1723003059/IF/22012035397313 — Jgsa2025recharge structure kapildhara kup lakshami bai 1723003059/if/22012034674920</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>INDORE / SINDHI BARODA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1723003059/WC/22012035164789 — nala trenching kapaliakhedi</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45317</v>
@@ -24807,145 +24807,145 @@
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>INDORE / SONWAI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1723003061/AV/22012034657296 — ब्लाक प्लान्टेशन</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>INDORE / SONWAI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1723003061/RC/22012034677767 — CC ROAD</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>INDORE / TILLOR KHURD</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1723003062/WC/22012035163853 — Grey water management</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>45317</v>
@@ -25042,286 +25042,286 @@
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>INDORE / KACHROT</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1723003063/WC/22012035163842 — Grey water management</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>INDORE / TILLOR BUJURG</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1723003064/WC/22012035163850 — Grey water management</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>INDORE / MUNDLA DOSTDAR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1723003065/RC/22012034677753 — CC ROAD</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>INDORE / PIVDAI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1723003066/IF/22012035359345 — kheta talab piwday ajay gokhel</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>INDORE / PIVDAI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1723003066/IF/22012035544535 — JGSA BOREWELLR RECHARGE PIWDAY 2</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>INDORE / PIVDAI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1723003066/RC/22012034677738 — CC ROAD</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>45317</v>
@@ -25371,380 +25371,380 @@
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>45457</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>INDORE / MOROD HAT</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1723003067/WC/22012035164797 — nala trenching shahdadev</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>INDORE / GOGA KHEDI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1723003068/WC/22012035164778 — lich pit nirman dhaturia</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>INDORE / ARANYA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1723003069/IF/22012035244484 — नंदन फलोंउद्यान तुलसीराम पिता अर्जुन (आशाखेड़ी)</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>INDORE / ARANYA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1723003069/WC/22012035164776 — nala trenching arnia</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>INDORE / BAVLIYA KHURD</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1723003070/WC/22012035164775 — drainage line nirman bavliya</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>INDORE / KAMPEL</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1723003071/IF/22012035431552 — Khet Talab  Nirman Ramesh Narayan Ji</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>INDORE / KAMPEL</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
           <t>1723003071/RC/22012034677744 — CC ROAD</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>INDORE / PIPLDA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1723003072/RC/22012034677763 — CC ROAD</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>45317</v>
@@ -25794,474 +25794,474 @@
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>INDORE / PIPLDA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1723003072/WC/22012035310361 — JGSA 2025 open well recharge pipalda school ke pass</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>INDORE / PEDMI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>1723003073/IF/22012035544386 — JGSA Open Borwell Recharge Pedmi 1</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>INDORE / PEDMI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>1723003073/RC/22012034677762 — CC ROAD</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>INDORE / SEMLYA RAIMAL</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>1723003074/IF/22012035407848 — खेत तालाब जगदीश  मदनलाल  Semliya Raimal</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>INDORE / SEMLYA RAIMAL</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
           <t>1723003074/IF/22012035552074 — JGSA KHET talab Hajarilal pita Tolaram</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>INDORE / SEMLYA RAIMAL</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
           <t>1723003074/IF/22012035555605 — JGSA खेत तालाब हजारीलाल पिता तोलाराम सेमल्या रायमल</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>INDORE / SEMLYA RAIMAL</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
           <t>1723003074/IF/22012035555656 — JGSA खेत तालाब रामप्रसाद पिता परशराम सेमल्या रायमल</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>INDORE / SEMLYA RAIMAL</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>1723003074/RC/22012034677765 — CC ROAD</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>INDORE / GEHLI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1723003075/IF/22012035460036 — डगवेल रिर्चाज रूमला पारसिया बडि़याहाट (Gehli)</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>INDORE / GEHLI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1723003075/WC/22012035164783 — nala trenching gehli</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>45317</v>
@@ -26311,1320 +26311,1320 @@
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>INDORE / PHOOLKARADIYA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1723003077/AV/22012034656771 — पंचायत भवन की बाउंड्री वाल निर्माण फुलकरादिया</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>INDORE / RIJLAI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1723003078/WC/22012035177372 — Recharge trench</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>INDORE / RIJLAI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair &amp; Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1723003078/WC/22012035177375 — Recharge trench</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>INDORE / DEOGURADIA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1723003079/WC/22012035163838 — Grey water management</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>INDORE / BADIYAKEEMA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1723003080/WC/22012035163836 — Grey water management</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>INDORE / MANCHLA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1723003081/RC/22012034678437 — सी सी रोड निर्माण नई बस्ती</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>INDORE / MANCHLA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1723003081/RC/22012034678449 — सी सी रोड निर्माण नई बस्ती मंदिर के पस्स</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>INDORE / MANCHLA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1723003081/RC/22012034678470 — सी सी रोड निर्माण नई बस्ती</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>INDORE / MANCHLA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1723003081/RC/22012034678476 — सी सी रोड निर्माण नई बस्ती मंदिर के पस्स</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>INDORE / MANCHLA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1723003081/RC/22012034678477 — सी सी रोड निर्माण नई बस्ती मंदिर के पस्स</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>INDORE / MANCHLA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1723003081/RS/22012035123819 — नाडेफ निर्माण</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>INDORE / MANCHLA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1723003081/RS/22012035123868 — डेनेज निर्माण सतपाल के घर अशोक के घर तक</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680227 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680228 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680229 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680230 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680231 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680232 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680233 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680234 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680235 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680236 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680242 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680243 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680263 — Cc road nirman mohandham colony</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>45394</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034827879 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
           <t>1723003082/RS/22012035124793 — Drainage line nirman</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>45394</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>INDORE / BIHADIA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
           <t>1723003083/RC/22012034677740 — CC ROAD</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>45317</v>
@@ -27721,239 +27721,239 @@
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHANDEL</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
           <t>1723003084/IF/22012035544035 — JGSA KHET talab Ankit Thakur/Raghuveer Singh</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHANDEL</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
           <t>1723003084/RC/22012034677746 — CC ROAD</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>INDORE / DHARNAWAD</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
           <t>1723003085/RC/22012034679039 — सी.सी .रोड निर्माण कार्य (धरनावद)</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>INDORE / DHARNAWAD</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
           <t>1723003085/RS/22012035124192 — ड्रेनेज लाइन निर्माण कार्य (धरनावद)</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>INDORE / JALOD KEU</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
           <t>1723003086/RS/22012035127524 — ड्रैनेज लाइन निर्माण</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>45413</v>
@@ -28003,145 +28003,145 @@
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>INDORE / SHRIRAM TALAWALI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
           <t>1723003087/RS/22012035124664 — सामुदायिक नाडेप</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>45345</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>INDORE / SHRIRAM TALAWALI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
           <t>1723003087/WH/22012034939152 — तालाब रिचार्ज चैनल</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>45345</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>MHOW / BHISLAI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
           <t>1723004001/IF/22012035370026 — Drugwell recharge pit</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>45748</v>
@@ -28191,192 +28191,192 @@
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>MHOW / SONWAYA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1723004002/IF/22012035346678 — Well Cup Recharge</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>MHOW / SONWAYA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
           <t>1723004002/WC/22012035167440 — सोखता गड्डा निर्माण नदी के पास सोनवाय</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>MHOW / PIGDAMBER</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
           <t>1723004003/RS/22012035123372 — Drinage line nirman</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>MHOW / PIGDAMBER</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
           <t>1723004003/RS/22012035130552 — RAMESH KE GHAR SE LALSINGH KE GHAR TAK DONO OR</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>45512</v>
@@ -28426,286 +28426,286 @@
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>MHOW / SILOTIYA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
           <t>1723004004/IC/22012034892528 — pey jal hetu kup nirman hanuman pahadi par hanuman mandir ke pas silotiya</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>MHOW / SILOTIYA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
           <t>1723004004/IF/22012035373951 — khet  talab nirman liladhar</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>MHOW / SILOTIYA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
           <t>1723004004/IF/22012035373957 — khet  talab nirman liladhar</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>MHOW / SILOTIYA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
           <t>1723004004/IF/22012035527867 — khet talab nirman jagdish</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>MHOW / SILOTIYA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>1723004004/IF/22012035528039 — khet talab nirman  mohansingh</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>MHOW / KAVTI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1723004005/AV/22012034652202 — BOUNDRIWALL NIRMAN SHALA BHAWAN KAVTI</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>45292</v>
@@ -28755,51 +28755,51 @@
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>MHOW / KAVTI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
           <t>1723004005/IF/22012035235090 — podha rpoand kaary nashir</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>45454</v>
@@ -28849,239 +28849,239 @@
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>MHOW / UMARIYA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
           <t>1723004006/RS/22012035123453 — सीमेन्ट कांक्रीट नाली निर्माण</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>MHOW / HARNYAKHEDI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
           <t>1723004007/RC/22012034846696 — CONSTRUCTION OF CEMENT CONCRETE ROAD</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>MHOW / HARNYAKHEDI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
           <t>1723004007/WC/22012035162272 — संकर्ण पौंड,</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>MHOW / SANTER</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
           <t>1723004008/RS/22012035123442 — ड्रेनेज लाईन, सांतेर</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>MHOW / SANTER</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
           <t>1723004008/RS/22012035129618 — Rain Water Drenej Nirman Nahar se nadi Tak</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>45396</v>
@@ -29131,145 +29131,145 @@
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>MHOW / TEEHI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
           <t>1723004009/IF/22012035501345 — Dugwell cup recharpit ramkelash pajariya  ke khet me kup ke pass</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>MHOW / TEEHI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
           <t>1723004009/IF/22012035501422 — Dugwell cup recharpit kailashchandra sitaram teehi  ke khet me kup ke pass</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>MHOW / TEEHI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
           <t>1723004009/IF/22012035501491 — Dugwell cup recharpit prdeepshivnaraynd teehi  ke khet me kup ke pass</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>45748</v>
@@ -29319,51 +29319,51 @@
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>MHOW / TEEHI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
           <t>1723004009/RS/22012035123452 — सीमेन्ट कांक्रीट नाली निर्माण,  टीही</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>45292</v>
@@ -30118,145 +30118,145 @@
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>MHOW / GAVLI PALISIYA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
           <t>1723004014/AV/22012034652186 — सीमेंट कंक्रीट नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>MHOW / GAVLI PALISIYA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
           <t>1723004014/IF/22012035496110 — khet talab nirman mannu bai</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>MHOW / AAKVI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
           <t>1723004015/WC/22012035161893 — सोख्ता गड्डा निर्माण</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>45292</v>
@@ -30306,98 +30306,98 @@
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>MHOW / KESHARBARDI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
           <t>1723004016/IF/22012035544718 — KHET TALAI MAHESH RAJESJ RAM CHANDAR  PIPALKHURD  GRAM PACHAYT KESARVARDI</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>MHOW / KESHARBARDI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
           <t>1723004016/RC/22012034675456 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>45292</v>
@@ -30447,51 +30447,51 @@
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAMLI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
           <t>1723004017/RS/22012035122735 — सामुदायिक शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>45292</v>
@@ -30635,192 +30635,192 @@
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>MHOW / AVLAI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
           <t>1723004018/IF/22012035237147 — नंदन फलोंध्यान रचना बाई की खेत की मेढ की ओर</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>MHOW / AVLAI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
           <t>1723004018/IF/22012035237165 — नंदन फलोद्यान संजू बाई के खेत पर</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>MHOW / AVLAI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
           <t>1723004018/IF/22012035237176 — नंदन फलोद्यान मंजू बाई के खेत पर अवलाय</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>MHOW / AVLAI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
           <t>1723004018/WC/22012035161898 — सोख्ता गड्डा निर्माण</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>45292</v>
@@ -30870,286 +30870,286 @@
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>45452</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>MHOW / SITAPAT</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
           <t>1723004019/IF/22012035344787 — khet talab nirman manohar badhha</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>MHOW / SITAPAT</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
           <t>1723004019/IF/22012035492601 — khet talab nirman bhagwati prasad</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>MHOW / SITAPAT</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
           <t>1723004019/RS/22012035123450 — सामुदायिक नाडेफ निर्माण ( शासकीय तलाई व् श्मशान घाट पास ) सीतापाट</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>MHOW / PHAPHUD</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
           <t>1723004020/RS/22012035123371 — Drinage line nirman</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>MHOW / HASALPUR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
           <t>1723004022/RS/22012035122729 — नाली निर्माण हासलपुर</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>MHOW / HASALPUR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
           <t>1723004022/RS/22012035122731 — नाली निर्माण</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>45292</v>
@@ -31199,51 +31199,51 @@
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>MHOW / BHICHOLI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
           <t>1723004023/IF/22012035370789 — Recharj Peet krishngopal antarsingh</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>45761</v>
@@ -31293,51 +31293,51 @@
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>MHOW / BHICHOLI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
           <t>1723004023/IF/22012035382816 — Khet talab nirman Omprkash shrikishan</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>45761</v>
@@ -31481,380 +31481,380 @@
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>MHOW / YASHAWANT NAGAR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
           <t>1723004025/IF/22012035232039 — podharopan karya Jitendra</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>MHOW / YASHAWANT NAGAR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
           <t>1723004025/IF/22012035386725 — Dagwell Recharge1723004025/IF/9926710481 निर्माण केसरसिंह लिम्‍बा</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>MHOW / YASHAWANT NAGAR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
           <t>1723004025/IF/22012035386749 — Dagwell Recharge  निर्माण केसरसिंह लिम्‍बा 1723004025/IF/9926710481</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>MHOW / YASHAWANT NAGAR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
           <t>1723004025/IF/22012035539688 — Completed 30 1723004025/IF/22012034340420 (कपिलधारा कूप निर्माण सह खेत तालाब निर्माण कालु तुलसीराम</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>MHOW / YASHAWANT NAGAR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
           <t>1723004025/IF/22012035539692 — Completed 30 1723004025/IF/22012034340420 (कपिलधारा कूप निर्माण सह खेत तालाब निर्माण कालु तुलसीराम</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>MHOW / YASHAWANT NAGAR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
           <t>1723004025/WC/22012035167446 — शोक्ता गड्डे निर्माण यश्वन्तनगर</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>MHOW / RAJPURA KUTI</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
           <t>1723004026/AV/22012034652693 — PAVAR BLOCK NIRMAN KARYA RAJPURAKUTI</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>MHOW / RAJPURA KUTI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
           <t>1723004026/IF/22012035435734 — khet talab nirman subhash mulchand</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>45757</v>
@@ -31904,51 +31904,51 @@
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>45423</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>MHOW / JUKUKHEDI</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
           <t>1723004027/AV/22012034652195 — PAVAR BLOCK kary jakukhedi</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>45292</v>
@@ -31998,98 +31998,98 @@
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAFRABAD</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
           <t>1723004029/IF/22012035212639 — Khet Talab Nirman</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAFRABAD</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
           <t>1723004029/RS/22012035124670 — ड्रेनेज लाईन निर्माण सांगलाखाली, जाफराबाद</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>45292</v>
@@ -32139,380 +32139,380 @@
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035392862 — dug recharg anil radheshyam ke koop ke pass</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035392925 — khait talai nirman</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035393029 — khait talai nirman</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035393031 — khait talai nirman</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035393050 — khait talai nirman</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035393108 — khait talai nirman</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035393119 — khait talai nirman</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035530085 — Khet Talab Nirman Kary Murli Hiralal</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>45791</v>
@@ -32656,51 +32656,51 @@
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>MHOW / KALIKIRAYA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
           <t>1723004032/DP/22012034618346 — Samudayik Phodharopan Kary Hanuman Mandir</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>45396</v>
@@ -32750,145 +32750,145 @@
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>MHOW / KALIKIRAYA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
           <t>1723004032/IF/22012035370175 — Recharge Pits Kapil Dhara Kup Lokesh</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>MHOW / KALIKIRAYA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
           <t>1723004032/IF/22012035370388 — JGSA 2025 Recharge Structure Kapil Dhara Kup Ramesh ghatara Mohlla</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>MHOW / KALIKIRAYA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
           <t>1723004032/IF/22012035520906 — Khet Talab Nirman Kary Kalikiray</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>45791</v>
@@ -32985,51 +32985,51 @@
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>MHOW / NAHARKHEDI</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
           <t>1723004034/IF/22012035528113 — JGSA Khet Talai Nirman karya</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>45761</v>
@@ -33079,98 +33079,98 @@
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>MHOW / KHURDA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
           <t>1723004035/RC/22012034675473 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>MHOW / KHURDA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
           <t>1723004035/RC/22012034675478 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>45292</v>
@@ -33220,615 +33220,615 @@
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>MHOW / KHURDI</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
           <t>1723004036/IF/22012035367343 — Dugwell Recharge Pit1</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>MHOW / KHURDI</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
           <t>1723004036/RC/22012034675485 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>MHOW / KHURDI</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
           <t>1723004036/WC/22012035318669 — texst demo talab nirman khurdi</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035233828 — नन्दन फलोउद्यान हिन्दुसिंह ,मानसिंह ,रायकुंडा</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035239356 — नंदन फलोउधान बरसिंह प्यारा छापरिया</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035249261 — नंदन फलोउधान कान्हा सुखराम छापरिया</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035261593 — सत्र बोल्डर चेक डेम मोगरा घटी के पास छापरिया 1</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035374678 — कपिल धारा कूप रिचार्ज निर्माण गुलाब शंकर बरखेड़ा</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035393056 — कार्य का नाम रिचाज कंस्ट्रक्शन कपिल धारा गलिया नंदा  छापरिया</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035524894 — खेत तालाब निर्माण हिन्दुसिंह मानसिंह</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035525238 — खेत तालाब निर्माण तेजू बाई उदय</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035527071 — कार्य का नाम रिचाज कंस्ट्रक्शन कपिल धारा गलिया नंदा  छापरिया</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
           <t>1723004037/WC/22012035161662 — CTR बोल्डर चेक डेम, फेफर वाला नाला , भिलामी क्र. 01</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>45292</v>
@@ -34066,51 +34066,51 @@
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAMKHURD</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
           <t>1723004038/IF/22012035528280 — कपिल धारा कूप डगवेल रिचाज़ बाबूलाल सुखराम</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>45761</v>
@@ -34348,239 +34348,239 @@
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>MHOW / MENDH</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
           <t>1723004039/IF/22012035333933 — khet talab dhansing s/o kesharsing</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>MHOW / MENDH</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
           <t>1723004039/IF/22012035336406 — khet talab dhansing s/o kesharsing</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>MHOW / MENDH</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
           <t>1723004039/IF/22012035337586 — khet talab santoshi bai w/o ramlal</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>MHOW / MENDH</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
           <t>1723004039/IF/22012035455933 — Khet talab omprakash s/o Dhuliya</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>MHOW / MENDH</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
           <t>1723004039/IF/22012035456805 — KHET TALAB ASHOK MANGILAL</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>45779</v>
@@ -34724,192 +34724,192 @@
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>MHOW / BADGONDA</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
           <t>1723004040/DP/22012034613320 — वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>MHOW / BADGONDA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
           <t>1723004040/DP/22012034613322 — वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>MHOW / BADGONDA</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
           <t>1723004040/DP/22012034613323 — वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>MHOW / BADGONDA</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
           <t>1723004040/DP/22012034613333 — वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>45292</v>
@@ -34959,51 +34959,51 @@
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>MHOW / BERCHHA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
           <t>1723004041/DP/22012034613336 — वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>45292</v>
@@ -35053,239 +35053,239 @@
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>MHOW / KELOD</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Crematorium for Community / Repair and Maintenance of Crematorium</t>
+          <t>Repair &amp; Maint of Crematorium for Community / Repair &amp; Maintenance of Crematorium for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
           <t>1723004042/AV/22012034652203 — चबूतरा निर्माण कार्य, केलोद</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>MHOW / KELOD</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
           <t>1723004042/IF/22012035379997 — खेत तालाब निर्माण बाबूलाल पिता रामचन्द्र 2025-26</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>MHOW / KELOD</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
           <t>1723004042/IF/22012035380000 — JGSA 2025 Recharge Structure Kapil dhara kup jitendrea patwari</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>MHOW / KELOD</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
           <t>1723004042/IF/22012035520325 — खेत तालाब निर्माण शर्मीला पति किशोर  2025-26</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>MHOW / MALENDI</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
           <t>1723004043/DP/22012034613771 — सामुदायिक पोधारोपण स्कूल के पास, मलेंडी</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>45292</v>
@@ -35429,51 +35429,51 @@
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>MHOW / KODRIYA</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
           <t>1723004044/RC/22012034675487 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>45292</v>
@@ -35570,51 +35570,51 @@
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>MHOW / HARSOLA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
           <t>1723004046/AV/22012034652188 — 15 वित्त पेयजल लाइन</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>45292</v>
@@ -35664,98 +35664,98 @@
         <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>MHOW / HARSOLA</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
           <t>1723004046/IF/22012035535634 — JGSA 2025 RECHARGE STRUCHER MANOJ KAILASH HARSOLA</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>MHOW / AMBACHANDAN</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
           <t>1723004047/WC/22012035161514 — तालाब की पाल सुदरीकरण</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>45306</v>
@@ -36124,4032 +36124,4314 @@
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>MHOW / BASIPIPRI</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1723004051/WC/22012035161561 — CTR फ्लड चेनल डीपनिंग बसिपिपरी</t>
+          <t>1723004051/IF/VB/YD/22012035665249 — Constr of Boulder Check Dam for 2s</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>45292</v>
+        <v>46294</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>MHOW / MANGLYA</t>
+          <t>MHOW / BASIPIPRI</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1723004052/AV/22012034652613 — पेवर ब्लॉक कार्य मंगलिया</t>
+          <t>1723004051/WC/22012035161561 — CTR फ्लड चेनल डीपनिंग बसिपिपरी</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>MHOW / MANGLYA</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1723004052/IF/22012035635508 — Ek Bagiya Ma Ke Name Narmda Bai Raju Manglya</t>
+          <t>1723004052/AV/22012034652613 — पेवर ब्लॉक कार्य मंगलिया</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>45791</v>
+        <v>45292</v>
       </c>
       <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>MHOW / MANGLYA</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1723004052/IF/22012035635511 — Ek Bagiya Ma Ke Name Narmda Bai Raju Manglya</t>
+          <t>1723004052/IF/22012035635508 — Ek Bagiya Ma Ke Name Narmda Bai Raju Manglya</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>MHOW / MANGLYA</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1723004052/WC/VB/22012035332099 — bouldar chek dem niraman mangliya</t>
+          <t>1723004052/IF/22012035635511 — Ek Bagiya Ma Ke Name Narmda Bai Raju Manglya</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>46204</v>
+        <v>45791</v>
       </c>
       <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>MHOW / JAM BUJURG</t>
+          <t>MHOW / MANGLYA</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1723004053/IF/22012035205302 — वृक्षारोपण कार्य</t>
+          <t>1723004052/WC/VB/22012035332099 — bouldar chek dem niraman mangliya</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>45292</v>
+        <v>46204</v>
       </c>
       <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAM BUJURG</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1723004053/IF/22012035291456 — khet talab nirman dhapu bai rajaram ghodhakhurd</t>
+          <t>1723004053/IF/22012035205302 — वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>45679</v>
+        <v>45292</v>
       </c>
       <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAM BUJURG</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1723004053/IF/22012035394704 — JGSA dagvel richarj nirman shidhnath devisingh</t>
+          <t>1723004053/IF/22012035291456 — khet talab nirman dhapu bai rajaram ghodhakhurd</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>45770</v>
+        <v>45679</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAM BUJURG</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1723004053/IF/22012035530054 — Jal samvardhan Yojana antargat khet talab Nirman kasturibai sakaram</t>
+          <t>1723004053/IF/22012035394704 — JGSA dagvel richarj nirman shidhnath devisingh</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>45794</v>
+        <v>45770</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAM BUJURG</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1723004053/WC/22012035162305 — अमृत सरोवर निर्माण</t>
+          <t>1723004053/IF/22012035530054 — Jal samvardhan Yojana antargat khet talab Nirman kasturibai sakaram</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>45292</v>
+        <v>45794</v>
       </c>
       <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAM BUJURG</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1723004053/WC/22012035162307 — अमृत सरोवर निर्माण</t>
+          <t>1723004053/WC/22012035162305 — अमृत सरोवर निर्माण</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAM BUJURG</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1723004053/WC/22012035239601 — क्लब चैनल डिपलिंग महादेव खोडरा नाले पर</t>
+          <t>1723004053/WC/22012035162307 — अमृत सरोवर निर्माण</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>45639</v>
+        <v>45292</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PIPLYA</t>
+          <t>MHOW / JAM BUJURG</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1723004054/IF/22012035632613 — ek bhagiya ma ke nam koyalbai santosh</t>
+          <t>1723004053/WC/22012035239601 — क्लब चैनल डिपलिंग महादेव खोडरा नाले पर</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>45921</v>
+        <v>45639</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>MHOW / PIPLYA</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1723004054/IF/22012035632656 — ek bagiya maa ke naam koyal bai santosh gram damali</t>
+          <t>1723004054/IF/22012035632613 — ek bhagiya ma ke nam koyalbai santosh</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>45940</v>
+        <v>45921</v>
       </c>
       <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>MHOW / PIPLYA</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1723004054/RS/22012035123373 — Drinage line nirman</t>
+          <t>1723004054/IF/22012035632656 — ek bagiya maa ke naam koyal bai santosh gram damali</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>45292</v>
+        <v>45940</v>
       </c>
       <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>MHOW / PIPLYA</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tanka (Water Storage Structure) / Construction of Tanka (Water Storage Structure)</t>
-[...2 lines deleted...]
-      <c r="E790" s="1"/>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E790" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1723004054/WC/VB/22012035331638 — bouldar chek dem nirman</t>
+          <t>1723004054/RS/22012035123373 — Drinage line nirman</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>46204</v>
+        <v>45292</v>
       </c>
       <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>MHOW / MEMDI</t>
+          <t>MHOW / PIPLYA</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
-[...6 lines deleted...]
-      </c>
+          <t>Construction of Tanka (Water Storage Structure) / Construction of Tanka (Water Storage Structure) for Individual</t>
+        </is>
+      </c>
+      <c r="E791" s="1"/>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1723004056/DP/22012034613777 — Plantation Amrit Sarovar ram mandir ke paas bagoda memdi</t>
+          <t>1723004054/WC/VB/22012035331638 — bouldar chek dem nirman</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>45292</v>
+        <v>46204</v>
       </c>
       <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>MHOW / DATODA</t>
+          <t>MHOW / MEMDI</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1723004057/DP/22012034613345 — वृक्षारोपण कार्य दतोदा</t>
+          <t>1723004056/DP/22012034613777 — Plantation Amrit Sarovar ram mandir ke paas bagoda memdi</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>MHOW / DATODA</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1723004057/IF/22012035594246 — Ek BagiyaMaa ke Naam NARMDA BAI 152965453</t>
+          <t>1723004057/DP/22012034613345 — वृक्षारोपण कार्य दतोदा</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>45870</v>
+        <v>45292</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>MHOW / DATODA</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1723004057/WC/22012035161679 — CTR Deepening and Repair of Flood Channels</t>
+          <t>1723004057/DP/VB/YD/22012034630921 — Block Plantation in fields-Horticulture-1</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>45292</v>
+        <v>46126</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>MHOW / SHIVNAGAR</t>
+          <t>MHOW / DATODA</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1723004058/DP/22012034617360 — पौधारोपण कार्य शमशानघाट के पास, शिवनगर</t>
+          <t>1723004057/IF/22012035594246 — Ek BagiyaMaa ke Naam NARMDA BAI 152965453</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>45427</v>
+        <v>45870</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>MHOW / SHIVNAGAR</t>
+          <t>MHOW / DATODA</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1723004058/RS/22012035123447 — डेनेज लाईन निर्माण, शिवनगर</t>
+          <t>1723004057/WC/22012035161679 — CTR Deepening and Repair of Flood Channels</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>MHOW / JOSHI GURADIYA</t>
+          <t>MHOW / SHIVNAGAR</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1723004059/IF/22012035360778 — Dugwell Recharge sudhir radheshyam josiguradiya</t>
+          <t>1723004058/DP/22012034617360 — पौधारोपण कार्य शमशानघाट के पास, शिवनगर</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>45764</v>
+        <v>45427</v>
       </c>
       <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>MHOW / JOSHI GURADIYA</t>
+          <t>MHOW / SHIVNAGAR</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1723004059/IF/22012035639466 — Ek BagiyaMaa ke Naam JAMNA BAI 103038828</t>
+          <t>1723004058/DP/VB/YD/22012034630919 — Block Plantation in fields-Horticulture-1</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>45884</v>
+        <v>46126</v>
       </c>
       <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>MHOW / JOSHI GURADIYA</t>
+          <t>MHOW / SHIVNAGAR</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1723004059/WC/22012035162327 — चेक डेम 1 कनाड नदी जोशी गुराडीया</t>
+          <t>1723004058/RS/22012035123447 — डेनेज लाईन निर्माण, शिवनगर</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>MHOW / GHOSIKHEDA</t>
+          <t>MHOW / JOSHI GURADIYA</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Constr of Infra for Liquid Biomanure for Comm / Construction of Infrastructure for Liquid Biomanure for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
-          <t>Bio-Fertilizer</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1723004060/AV/22012034663735 — ड्रेनेज लाइन निर्माण चौकीदार के घर से जगदीश के घर तक</t>
+          <t>1723004059/IF/22012035360778 — Dugwell Recharge sudhir radheshyam josiguradiya</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>34470</v>
+        <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>45580</v>
+        <v>45764</v>
       </c>
       <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>MHOW / GHOSIKHEDA</t>
+          <t>MHOW / JOSHI GURADIYA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Gov bldng premises Blck Plntation-Forestry-Comunty / Block Plantation of Forestry Trees in Government building premises for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1723004060/DP/22012034618091 — सामुदायक वृक्षारोपड़ हाई स्कूल परिसर चिखली</t>
+          <t>1723004059/IF/22012035639466 — Ek BagiyaMaa ke Naam JAMNA BAI 103038828</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>45397</v>
+        <v>45884</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>MHOW / GHOSIKHEDA</t>
+          <t>MHOW / JOSHI GURADIYA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1723004060/IF/VB/YD/22012035664751 — Kapildhara Savitrybai Poonamchandra</t>
+          <t>1723004059/WC/22012035162327 — चेक डेम 1 कनाड नदी जोशी गुराडीया</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>46126</v>
+        <v>45292</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>MHOW / GHOSIKHEDA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Infra for Liquid Biomanure for Comm / Construction of Infrastructure for Liquid Biomanure for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Bio-Fertilizer</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1723004060/RC/22012034827903 — pevar block samudayak bhavan parisar ghosikheda</t>
+          <t>1723004060/AV/22012034663735 — ड्रेनेज लाइन निर्माण चौकीदार के घर से जगदीश के घर तक</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>0</v>
+        <v>34470</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>45383</v>
+        <v>45580</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>MHOW / GHOSIKHEDA</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Gov bldng premises Blck Plntation-Forestry-Comunty / Block Plantation of Forestry Trees in Government building premises for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1723004060/WC/22012035161694 — पक्का चेक डेम कनाड वाले नाले</t>
+          <t>1723004060/DP/22012034618091 — सामुदायक वृक्षारोपड़ हाई स्कूल परिसर चिखली</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>45292</v>
+        <v>45397</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>MHOW / SIMROL</t>
+          <t>MHOW / GHOSIKHEDA</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Constr of intrmediate and Link Water Drain-Comm / Construction of intermediate and Link Storm Water Drain for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1723004061/AV/22012034652700 — 15 वित्त पेयजल लाइन सिमरोल</t>
+          <t>1723004060/IF/VB/YD/22012035664751 — Kapildhara Savitrybai Poonamchandra</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>45292</v>
+        <v>46126</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>MHOW / BAI</t>
+          <t>MHOW / GHOSIKHEDA</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1723004062/DP/22012034627237 — सार्वजनिक वृक्षारोपण आन्तरिक मार्ग  के पास लालपुरा</t>
+          <t>1723004060/IF/VB/YD/22012035665024 — Constr of Irrigation Open Well for 2s</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>45513</v>
+        <v>46126</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>MHOW / BAI</t>
+          <t>MHOW / GHOSIKHEDA</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1723004062/IF/22012035478115 — form pond suresh gopal  gajinda bai gram</t>
+          <t>1723004060/RC/22012034827903 — pevar block samudayak bhavan parisar ghosikheda</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>MHOW / BAI</t>
+          <t>MHOW / GHOSIKHEDA</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1723004062/IF/22012035478276 — form pond suresh gopal  gajinda bai gram</t>
+          <t>1723004060/WC/22012035161694 — पक्का चेक डेम कनाड वाले नाले</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>45761</v>
+        <v>45292</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>MHOW / BAI</t>
+          <t>MHOW / GHOSIKHEDA</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1723004062/IF/22012035550099 — form pond shree ram keriya  gajinda bai gram</t>
+          <t>1723004060/WC/VB/YD/22012035334886 — Location 1</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>45762</v>
+        <v>46126</v>
       </c>
       <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>MHOW / BAI</t>
+          <t>MHOW / SIMROL</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Constr of intrmediate and Link Water Drain-Comm / Construction of intermediate and Link Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1723004062/IF/22012035632729 — एक बगिया माँ के नाम सुनीता बाई ध्यानसिंह ग्राम गाजिन्दा</t>
+          <t>1723004061/AV/22012034652700 — 15 वित्त पेयजल लाइन सिमरोल</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>45940</v>
+        <v>45292</v>
       </c>
       <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>MHOW / BAI</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1723004062/WC/22012035161533 — check dam nirmaan</t>
+          <t>1723004062/DP/22012034627237 — सार्वजनिक वृक्षारोपण आन्तरिक मार्ग  के पास लालपुरा</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>45317</v>
+        <v>45513</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>MHOW / SEPDAL</t>
+          <t>MHOW / BAI</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1723004063/DP/22012034613833 — AMRIT VATIKA ROAD KE PAAS SENDAL</t>
+          <t>1723004062/IF/22012035478115 — form pond suresh gopal  gajinda bai gram</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>45292</v>
+        <v>45761</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>MHOW / SEPDAL</t>
+          <t>MHOW / BAI</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1723004063/IF/22012035531639 — JGSA2025 KHET TALAB RAJESH GHUDESINGH MENDAL 1723004063/IF/22012035531635</t>
+          <t>1723004062/IF/22012035478276 — form pond suresh gopal  gajinda bai gram</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>MHOW / GAWALU</t>
+          <t>MHOW / BAI</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1723004064/WC/22012035161690 — अमृत सरोवर तालाब निर्माण कार्य ग्राम सुरतिपुर</t>
+          <t>1723004062/IF/22012035550099 — form pond shree ram keriya  gajinda bai gram</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>45292</v>
+        <v>45762</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>MHOW / CHORAL</t>
+          <t>MHOW / BAI</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1723004065/IF/22012035234779 — पोधारोपण कार्य - रामनाथ कन्हेयालाल चोरल  24-25</t>
+          <t>1723004062/IF/22012035632729 — एक बगिया माँ के नाम सुनीता बाई ध्यानसिंह ग्राम गाजिन्दा</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>45448</v>
+        <v>45940</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>MHOW / CHORAL</t>
+          <t>MHOW / BAI</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1723004065/IF/22012035378900 — JGSA Recharge structure Kapildhara chunnilal so dhannalal choral</t>
+          <t>1723004062/WC/22012035161533 — check dam nirmaan</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>45763</v>
+        <v>45317</v>
       </c>
       <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>MHOW / CHORAL</t>
+          <t>MHOW / SEPDAL</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1723004065/IF/22012035381103 — JGSA Recharge structure kapildhara chunnilal so dhannalal choral</t>
+          <t>1723004063/DP/22012034613833 — AMRIT VATIKA ROAD KE PAAS SENDAL</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>45763</v>
+        <v>45292</v>
       </c>
       <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>MHOW / CHORAL</t>
+          <t>MHOW / SEPDAL</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1723004065/IF/22012035381193 — JGSA Recharge structure kapildhara chunnilal so dhannalal choral</t>
+          <t>1723004063/IF/22012035531639 — JGSA2025 KHET TALAB RAJESH GHUDESINGH MENDAL 1723004063/IF/22012035531635</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>45763</v>
+        <v>45761</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>MHOW / CHORAL</t>
+          <t>MHOW / GAWALU</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1723004065/WC/22012035161668 — चेक डेम सुदृढ़ीकरण कार्य चोरल</t>
+          <t>1723004064/WC/22012035161690 — अमृत सरोवर तालाब निर्माण कार्य ग्राम सुरतिपुर</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHORAL</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1723004065/WC/22012035161672 — CTR TALAB NIRMAND KARY</t>
+          <t>1723004065/IF/22012035234779 — पोधारोपण कार्य - रामनाथ कन्हेयालाल चोरल  24-25</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>45292</v>
+        <v>45448</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAJPURA UMATH</t>
+          <t>MHOW / CHORAL</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1723004066/DP/22012034613830 — Plantation Amrit Sarovar Chaptan vala ke paas  Rajpuraumath</t>
+          <t>1723004065/IF/22012035378900 — JGSA Recharge structure Kapildhara chunnilal so dhannalal choral</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>45292</v>
+        <v>45763</v>
       </c>
       <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAJPURA UMATH</t>
+          <t>MHOW / CHORAL</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1723004066/IF/22012035235502 — नम्मामी गंगे योजना अंतर्गत व्रछारोपन कार्य राकेश निनामा राजपुरा उमठ</t>
+          <t>1723004065/IF/22012035381103 — JGSA Recharge structure kapildhara chunnilal so dhannalal choral</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>45453</v>
+        <v>45763</v>
       </c>
       <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAJPURA UMATH</t>
+          <t>MHOW / CHORAL</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1723004066/IF/22012035235984 — podharopan karya KAMLALI BAI MADAN rajpura GP rajpura umath</t>
+          <t>1723004065/IF/22012035381193 — JGSA Recharge structure kapildhara chunnilal so dhannalal choral</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>45453</v>
+        <v>45763</v>
       </c>
       <c r="K823" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAJPURA UMATH</t>
+          <t>MHOW / CHORAL</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1723004066/IF/22012035378002 — construction of recharge seva ram ke khet par</t>
+          <t>1723004065/WC/22012035161668 — चेक डेम सुदृढ़ीकरण कार्य चोरल</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>45761</v>
+        <v>45292</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAJPURA UMATH</t>
+          <t>MHOW / CHORAL</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1723004066/IF/22012035531462 — khet talab nandu rajpura gprajpuraumath</t>
+          <t>1723004065/WC/22012035161672 — CTR TALAB NIRMAND KARY</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>45748</v>
+        <v>45292</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>MHOW / RAJPURA UMATH</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1723004066/LD/22012034941323 — गली पलक  राजपुरा  न 15</t>
+          <t>1723004066/DP/22012034613830 — Plantation Amrit Sarovar Chaptan vala ke paas  Rajpuraumath</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>45383</v>
+        <v>45292</v>
       </c>
       <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>MHOW / KULTHANA</t>
+          <t>MHOW / RAJPURA UMATH</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1723004067/WC/22012035166581 — बोल्डर चेक डेम सीरीज तालाब वाले नाले पर कुलथाना</t>
+          <t>1723004066/IF/22012035235502 — नम्मामी गंगे योजना अंतर्गत व्रछारोपन कार्य राकेश निनामा राजपुरा उमठ</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>45292</v>
+        <v>45453</v>
       </c>
       <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>MHOW / KANKARIYA</t>
+          <t>MHOW / RAJPURA UMATH</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1723004068/IF/22012035650546 — एक बगिया माॅ के नाम रेखा कमल, कांकरिया</t>
+          <t>1723004066/IF/22012035235984 — podharopan karya KAMLALI BAI MADAN rajpura GP rajpura umath</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I828" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>45945</v>
+        <v>45453</v>
       </c>
       <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>MHOW / KANKARIYA</t>
+          <t>MHOW / RAJPURA UMATH</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1723004068/WC/22012035177007 — डग आउट पोंड निर्माण उंडवा नर्सरी के पास</t>
+          <t>1723004066/IF/22012035378002 — construction of recharge seva ram ke khet par</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>45292</v>
+        <v>45761</v>
       </c>
       <c r="K829" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAMPURIYA KHURD</t>
+          <t>MHOW / RAJPURA UMATH</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1723004069/IF/22012035237320 — kapildhara kup nirman murlisardar rampuriya bujurg</t>
+          <t>1723004066/IF/22012035531462 — khet talab nandu rajpura gprajpuraumath</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>45451</v>
+        <v>45748</v>
       </c>
       <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAMPURIYA KHURD</t>
+          <t>MHOW / RAJPURA UMATH</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1723004069/IF/22012035237322 — kapildhara kup nirman ramibai amarsinh rampuriya buju</t>
+          <t>1723004066/LD/22012034941323 — गली पलक  राजपुरा  न 15</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>45451</v>
+        <v>45383</v>
       </c>
       <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAMPURIYA KHURD</t>
+          <t>MHOW / KULTHANA</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1723004069/IF/22012035237592 — kapil dhara kupnnirman harishankar pita gajra rampuriya bujurg</t>
+          <t>1723004067/WC/22012035166581 — बोल्डर चेक डेम सीरीज तालाब वाले नाले पर कुलथाना</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>45451</v>
+        <v>45292</v>
       </c>
       <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAMPURIYA KHURD</t>
+          <t>MHOW / KANKARIYA</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1723004069/IF/22012035240638 — kapildhara kup nirman amarsinh  pita rughnath</t>
+          <t>1723004068/IF/22012035650546 — एक बगिया माॅ के नाम रेखा कमल, कांकरिया</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>45451</v>
+        <v>45945</v>
       </c>
       <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAMPURIYA KHURD</t>
+          <t>MHOW / KANKARIYA</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1723004069/IF/22012035240640 — kapildhara kup nirman amarsinh  pita rughnath</t>
+          <t>1723004068/WC/22012035177007 — डग आउट पोंड निर्माण उंडवा नर्सरी के पास</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>45451</v>
+        <v>45292</v>
       </c>
       <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>MHOW / RAMPURIYA KHURD</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1723004069/WC/22012035167394 — PAKKA CHEK DEM NIRMAN</t>
+          <t>1723004069/IF/22012035237320 — kapildhara kup nirman murlisardar rampuriya bujurg</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>45292</v>
+        <v>45451</v>
       </c>
       <c r="K835" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>MHOW / NANDED</t>
+          <t>MHOW / RAMPURIYA KHURD</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1723004070/DP/22012034613787 — सामुदायिक पौधा रोपड़ कार्य थावलय पहाड़ी</t>
+          <t>1723004069/IF/22012035237322 — kapildhara kup nirman ramibai amarsinh rampuriya buju</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>45292</v>
+        <v>45451</v>
       </c>
       <c r="K836" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>MHOW / NANDED</t>
+          <t>MHOW / RAMPURIYA KHURD</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1723004070/IF/22012035524950 — dug well recharge pit nirman gokul</t>
+          <t>1723004069/IF/22012035237592 — kapil dhara kupnnirman harishankar pita gajra rampuriya bujurg</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>45757</v>
+        <v>45451</v>
       </c>
       <c r="K837" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>MHOW / DURJANPURA</t>
+          <t>MHOW / RAMPURIYA KHURD</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1723004071/WC/22012035161681 — check dem nirman durjanpura</t>
+          <t>1723004069/IF/22012035240638 — kapildhara kup nirman amarsinh  pita rughnath</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>45292</v>
+        <v>45451</v>
       </c>
       <c r="K838" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PANJARIYA</t>
+          <t>MHOW / RAMPURIYA KHURD</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Repair-maint Interlocking block/tiles roads-Comm / Repair and maintenance of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1723004072/AV/22012034652627 — शमशान घाट सरलीकरण</t>
+          <t>1723004069/IF/22012035240640 — kapildhara kup nirman amarsinh  pita rughnath</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>45292</v>
+        <v>45451</v>
       </c>
       <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PANJARIYA</t>
+          <t>MHOW / RAMPURIYA KHURD</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Constr of Infra for Liquid Biomanure for Grps / Construction of Infrastructure for Liquid Biomanure for Groups</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Bio-Fertilizer</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1723004072/AV/22012034656869 — सामुदायिक पोधा रोपण कार्य शाकायिक वि पाजरिया ग्राम पचायत भवन के पास</t>
+          <t>1723004069/WC/22012035167394 — PAKKA CHEK DEM NIRMAN</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>45454</v>
+        <v>45292</v>
       </c>
       <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PANJARIYA</t>
+          <t>MHOW / NANDED</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1723004072/IF/22012035236332 — नंदन फलोद्दधान रामलाल</t>
+          <t>1723004070/DP/22012034613787 — सामुदायिक पौधा रोपड़ कार्य थावलय पहाड़ी</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>45451</v>
+        <v>45292</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PANJARIYA</t>
+          <t>MHOW / NANDED</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1723004072/IF/22012035236599 — नंदन फलोद्दधान योगेश घनश्याम</t>
+          <t>1723004070/IF/22012035524950 — dug well recharge pit nirman gokul</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>45451</v>
+        <v>45757</v>
       </c>
       <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PANJARIYA</t>
+          <t>MHOW / DURJANPURA</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1723004072/IF/22012035305031 — KHAIT TALAB NIRMAN</t>
+          <t>1723004071/WC/22012035161681 — check dem nirman durjanpura</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>45689</v>
+        <v>45292</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Repair-maint Interlocking block/tiles roads-Comm / Repair &amp; Maintenance of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1723004072/IF/22012035330226 — खेत तालाब निर्माण रामलाल जगदीश 198</t>
+          <t>1723004072/AV/22012034652627 — शमशान घाट सरलीकरण</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>45751</v>
+        <v>45292</v>
       </c>
       <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Infra for Liquid Biomanure for Grps / Construction of Infrastructure for Liquid Biomanure for Groups</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Bio-Fertilizer</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1723004072/IF/22012035374973 — Dugwell cup recharpit vijay satynaranynd pajariya gram ke kup ke pass</t>
+          <t>1723004072/AV/22012034656869 — सामुदायिक पोधा रोपण कार्य शाकायिक वि पाजरिया ग्राम पचायत भवन के पास</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>45748</v>
+        <v>45454</v>
       </c>
       <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1723004072/IF/22012035392247 — Dugwell cup recharpit ramkelash pajariya  ke khet me kup ke pass</t>
+          <t>1723004072/IF/22012035236332 — नंदन फलोद्दधान रामलाल</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>45748</v>
+        <v>45451</v>
       </c>
       <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1723004072/IF/22012035392248 — Dugwell cup recharpit ramkelash pajariya  ke khet me kup ke pass</t>
+          <t>1723004072/IF/22012035236599 — नंदन फलोद्दधान योगेश घनश्याम</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>45748</v>
+        <v>45451</v>
       </c>
       <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1723004072/IF/22012035593211 — माँ की बगिया एक पोधा माँ के नाम दीपा ठाकुर  ग्राम जमनिया ग्राम पचायत पांजरिया</t>
+          <t>1723004072/IF/22012035305031 — KHAIT TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>45870</v>
+        <v>45689</v>
       </c>
       <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1723004072/WC/22012035308206 — Openwell recharge pit sand fillter  dharmshala   gram pajariya gram pachayt pajariya</t>
+          <t>1723004072/IF/22012035330226 — खेत तालाब निर्माण रामलाल जगदीश 198</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I849" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>45748</v>
+        <v>45751</v>
       </c>
       <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>MHOW / NAVDA</t>
+          <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1723004073/WC/22012035166698 — CTR BOX TRENCHES 2 panda marg Navda</t>
+          <t>1723004072/IF/22012035374973 — Dugwell cup recharpit vijay satynaranynd pajariya gram ke kup ke pass</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>45292</v>
+        <v>45748</v>
       </c>
       <c r="K850" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
-          <t>MHOW / AMBADA</t>
+          <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1723004074/DP/22012034620015 — सामुदायिक वृक्षारोपण आंगनवाड़ी के पास अंबाडा</t>
+          <t>1723004072/IF/22012035392247 — Dugwell cup recharpit ramkelash pajariya  ke khet me kup ke pass</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I851" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>45444</v>
+        <v>45748</v>
       </c>
       <c r="K851" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>MHOW / AMBADA</t>
+          <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1723004074/IF/22012035638511 — एक बगिया माँ के नाम रेशम बाई  112945217 KODIYA  GP AMBADA</t>
+          <t>1723004072/IF/22012035392248 — Dugwell cup recharpit ramkelash pajariya  ke khet me kup ke pass</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>45940</v>
+        <v>45748</v>
       </c>
       <c r="K852" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>MHOW / AMBADA</t>
+          <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1723004074/WC/22012035161895 — सोख्ता गड्डा निर्माण अम्बाडा</t>
+          <t>1723004072/IF/22012035593211 — माँ की बगिया एक पोधा माँ के नाम दीपा ठाकुर  ग्राम जमनिया ग्राम पचायत पांजरिया</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>45292</v>
+        <v>45870</v>
       </c>
       <c r="K853" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>MHOW / KUMTHI</t>
+          <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1723004075/IF/22012035528901 — खेत तालाब निर्माण राम लक्ष्मी नारायण कुमठी</t>
+          <t>1723004072/WC/22012035308206 — Openwell recharge pit sand fillter  dharmshala   gram pajariya gram pachayt pajariya</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>45762</v>
+        <v>45748</v>
       </c>
       <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>MHOW / KUMTHI</t>
+          <t>MHOW / NAVDA</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1723004075/WC/22012035166587 — बोल्डर चेक डेम  कुमठी</t>
+          <t>1723004073/DP/VB/YD/22012034630920 — Block Plantation in fields-Horticulture-1</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>45292</v>
+        <v>46126</v>
       </c>
       <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PANDA</t>
+          <t>MHOW / NAVDA</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1723004076/RC/22012034676948 — cc road Panda</t>
+          <t>1723004073/WC/22012035166698 — CTR BOX TRENCHES 2 panda marg Navda</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J856" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K856" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PIPLYA MALHAR</t>
+          <t>MHOW / AMBADA</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1723004077/RS/22012035123374 — Drinage line nirman</t>
+          <t>1723004074/DP/22012034620015 — सामुदायिक वृक्षारोपण आंगनवाड़ी के पास अंबाडा</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I857" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>45292</v>
+        <v>45444</v>
       </c>
       <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAMPURIYA</t>
+          <t>MHOW / AMBADA</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1723004078/AV/22012034652697 — पेवर्स ब्लाक कार्य मंदीर परिसर रामपुरिया कदवाली</t>
+          <t>1723004074/IF/22012035638511 — एक बगिया माँ के नाम रेशम बाई  112945217 KODIYA  GP AMBADA</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>45292</v>
+        <v>45940</v>
       </c>
       <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
+          <t>MHOW / AMBADA</t>
+        </is>
+      </c>
+      <c r="B859" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C859" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D859" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
+        </is>
+      </c>
+      <c r="E859" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F859" s="1" t="inlineStr">
+        <is>
+          <t>1723004074/WC/22012035161895 — सोख्ता गड्डा निर्माण अम्बाडा</t>
+        </is>
+      </c>
+      <c r="G859" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H859" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I859" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J859" s="3" t="n">
+        <v>45292</v>
+      </c>
+      <c r="K859" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
+      <c r="A860" s="1" t="inlineStr">
+        <is>
+          <t>MHOW / KUMTHI</t>
+        </is>
+      </c>
+      <c r="B860" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C860" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D860" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E860" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F860" s="1" t="inlineStr">
+        <is>
+          <t>1723004075/IF/22012035528901 — खेत तालाब निर्माण राम लक्ष्मी नारायण कुमठी</t>
+        </is>
+      </c>
+      <c r="G860" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H860" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I860" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J860" s="3" t="n">
+        <v>45762</v>
+      </c>
+      <c r="K860" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
+      <c r="A861" s="1" t="inlineStr">
+        <is>
+          <t>MHOW / KUMTHI</t>
+        </is>
+      </c>
+      <c r="B861" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C861" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D861" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E861" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F861" s="1" t="inlineStr">
+        <is>
+          <t>1723004075/WC/22012035166587 — बोल्डर चेक डेम  कुमठी</t>
+        </is>
+      </c>
+      <c r="G861" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H861" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I861" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J861" s="3" t="n">
+        <v>45292</v>
+      </c>
+      <c r="K861" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
+      <c r="A862" s="1" t="inlineStr">
+        <is>
+          <t>MHOW / PANDA</t>
+        </is>
+      </c>
+      <c r="B862" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C862" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D862" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E862" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F862" s="1" t="inlineStr">
+        <is>
+          <t>1723004076/RC/22012034676948 — cc road Panda</t>
+        </is>
+      </c>
+      <c r="G862" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H862" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I862" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J862" s="3" t="n">
+        <v>45292</v>
+      </c>
+      <c r="K862" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
+      <c r="A863" s="1" t="inlineStr">
+        <is>
+          <t>MHOW / PIPLYA MALHAR</t>
+        </is>
+      </c>
+      <c r="B863" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C863" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D863" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E863" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F863" s="1" t="inlineStr">
+        <is>
+          <t>1723004077/RS/22012035123374 — Drinage line nirman</t>
+        </is>
+      </c>
+      <c r="G863" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H863" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I863" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J863" s="3" t="n">
+        <v>45292</v>
+      </c>
+      <c r="K863" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
+      <c r="A864" s="1" t="inlineStr">
+        <is>
           <t>MHOW / RAMPURIYA</t>
         </is>
       </c>
-      <c r="B859" s="1" t="inlineStr">
+      <c r="B864" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C864" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D864" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
+        </is>
+      </c>
+      <c r="E864" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F864" s="1" t="inlineStr">
+        <is>
+          <t>1723004078/AV/22012034652697 — पेवर्स ब्लाक कार्य मंदीर परिसर रामपुरिया कदवाली</t>
+        </is>
+      </c>
+      <c r="G864" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H864" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I864" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J864" s="3" t="n">
+        <v>45292</v>
+      </c>
+      <c r="K864" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
+      <c r="A865" s="1" t="inlineStr">
+        <is>
+          <t>MHOW / RAMPURIYA</t>
+        </is>
+      </c>
+      <c r="B865" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
-      <c r="C859" s="1" t="inlineStr">
+      <c r="C865" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D859" s="1" t="inlineStr">
+      <c r="D865" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
-      <c r="E859" s="1" t="inlineStr">
+      <c r="E865" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F859" s="1" t="inlineStr">
+      <c r="F865" s="1" t="inlineStr">
         <is>
           <t>1723004078/WC/22012035244771 — बोल्डर चेक डेम निर्माण मनीराम के खेत के पाश कदवाली</t>
         </is>
       </c>
-      <c r="G859" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="J859" s="3" t="n">
+      <c r="G865" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H865" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I865" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J865" s="3" t="n">
         <v>45396</v>
       </c>
-      <c r="K859" s="3"/>
+      <c r="K865" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>