--- v0 (2026-08-30)
+++ v1 (2026-10-18)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K621"/>
+  <dimension ref="A1:K627"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-30 08:08:42</t>
+          <t>Exported on: 2026-10-18 19:21:57</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: INDORE</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -414,192 +414,192 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / CHADODA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1723001006/FP/22012034641117 — आर सी सी नाली निर्माण कार्य 1016/05 जगदीश चौधरी के घर से हजारीलाल के घर तक (छडोदा)</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / CHADODA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1723001006/IF/22012035517809 — जल गंगा सवर्धन अभियान वेल रिचार्ज कार्य पुरानी टंकी के पास (छडोदा)</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / CHADODA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1723001006/RC/22012034678602 — सी सी रोड निर्माण कार्य (छडोदा)</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / JALODIYAGYAN</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1723001007/DP/22012034617263 — सामुदायिक व़क्षारोपण कार्य (जल गंगा) तालाब की पाल पर (जलोदियाज्ञान)</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45450</v>
@@ -649,145 +649,145 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / GUDAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1723001010/RC/22012034678616 — सी सी रोड निर्माण कार्य (गुडर)</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / BHIL BADOLI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1723001011/RC/22012034677574 — खेत सड़क निर्माण कार्य (भीलबडोली)</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / BACHHODA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1723001012/IF/22012035541868 — जल गंगा सवर्धन अभियान वेल रिचार्ज कार्य पानी की टंकी के पास नौलाना (बछोडा</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45758</v>
@@ -884,51 +884,51 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / ATYANA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1723001014/IF/22012035538155 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण अभीषेक धारासिंह के खेत पर (अत्‍याना)</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45762</v>
@@ -1072,192 +1072,192 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / KARJODA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1723001020/IF/22012035504323 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण श्रीराम लक्ष्मण के खेत में (करजोदा</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / KARJODA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1723001020/RC/22012034678650 — सी सी रोड निर्माण कार्य (करजोदा)</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / KAI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1723001022/RC/22012034678647 — खेत सड़क निर्माण कार्य (काई)</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / FARKODA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1723001023/RC/22012034677569 — खेत सड़क निर्माण कार्य (फरकोदा)</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45396</v>
@@ -1448,51 +1448,51 @@
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / ATAHEDA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1723001028/RC/22012034678599 — खेत सड़क निर्माण कार्य (अटाहेडा)</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45396</v>
@@ -1683,51 +1683,51 @@
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / SEMDA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1723001036/IF/22012035549831 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण मेहरबानसिंह सीताराम के खेत में  (सेमदा)</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45758</v>
@@ -1824,51 +1824,51 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / SUMTHA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1723001039/IF/22012035550496 — जल गंगा सवर्धन अभियान वेल रिचार्ज कार्य ओमप्रकाश भागीरथ के खेत पर (सुमठा)</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45762</v>
@@ -1918,51 +1918,51 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / AHIRKHEDI</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1723001040/RC/22012034677547 — खेत सड़क निर्माण कार्य (अहिरखेडी)</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45396</v>
@@ -2059,98 +2059,98 @@
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / AGRA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1723001042/RC/22012034677534 — खेत सड़क निर्माण कार्य (आगरा)</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / MURKHEDA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1723001043/RC/22012034678653 — खेत सड़क निर्माण कार्य (मुरखेडा)</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45396</v>
@@ -2200,51 +2200,51 @@
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / TAKIPURA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1723001045/IF/22012035517433 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण कार्य मुकेश गोविन्द के खेत पर (तकीपुरा)</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45762</v>
@@ -2294,192 +2294,192 @@
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / ARODAKOT</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1723001048/RC/22012034678598 — खेत सड़क निर्माण कार्य (अरोदाकोट)</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / KHADI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1723001051/RC/22012034678652 — सी सी रोड निर्माण कार्य (खड़ी)</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / KHADI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1723001051/WC/22012035311130 — जल गंगा सवर्धन अभियान वेल रिचार्ज कार्य रामाजी के घर के पास (खड़ी)</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / AKASODA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1723001054/RC/22012034678596 — सी सी रोड निर्माण कार्य (अकसोदा)</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45396</v>
@@ -2576,51 +2576,51 @@
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / NEVRI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1723001056/DP/22012034620290 — सामुदायिक व़क्षारोपण कार्य (जल गंगा) बावड़ी वाला तालाब (नेवरी)</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45450</v>
@@ -2670,51 +2670,51 @@
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / ATAVADA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1723001057/RC/22012034678600 — सी सी रोड निर्माण कार्य (अटावदा)</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45396</v>
@@ -2811,51 +2811,51 @@
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / DOLATABAD</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1723001061/IF/22012035509001 — जल गंगा संवर्धन अभियान डगवेल रिचार्ज कार्य अफसाना बी भययू  के खेत पर (दौलताबाद)</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45762</v>
@@ -2999,145 +2999,145 @@
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / BORIYA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1723001066/RC/22012034677550 — खेत सड़क निर्माण कार्य बोरिया)</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / ROLAI</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1723001067/IF/22012035526975 — जल गंगा सवर्धन अभियान डगवेल रिचार्ज कार्य शगुन बाई के खेत पर (रोलाय)</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / ROLAI</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1723001067/RC/22012034678654 — खेत सड़क निर्माण कार्य (रोलाई)</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45396</v>
@@ -3234,51 +3234,51 @@
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / RAWAD</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1723001068/IF/22012035384672 — जल गंगा सवर्धन अभियान डगवेल रिचार्ज कार्य सरदार मोती के खेत पर  (रावद</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45758</v>
@@ -3375,51 +3375,51 @@
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / SEJWANI</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1723001069/IF/YD/22012035617035 — Farm Pond Indra bai Santosh ke khet per</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45761</v>
@@ -3469,51 +3469,51 @@
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / SEJWANI</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1723001069/WC/YD/22012035327096 — मिनी परकोलेशन टेंक गब्‍बू के खेत के पास (791052) आमली (सेजवानी)</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45884</v>
@@ -3563,51 +3563,51 @@
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / JHALARIYA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1723001071/RC/22012034678618 — खेत सड़क निर्माण कार्य (झलारिया)</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45396</v>
@@ -3657,98 +3657,98 @@
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / BIJEPUR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1723001072/RC/22012034677577 — खेत सड़क निर्माण कार्य (बिजेपुर)</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / LALENDIPURA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1723001073/RC/22012034678671 — सी सी रोड निर्माण कार्य (ललेडीपूरा)</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45396</v>
@@ -3892,51 +3892,51 @@
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / DHARAWARA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1723001077/RC/22012034677553 — खेत सड़क निर्माण कार्य (धरावरा)</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45396</v>
@@ -4033,51 +4033,51 @@
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / PIRPIPLIYA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1723001079/IF/22012035537980 — जल गंगा सवर्धन अभियान डगवेल रिचार्ज कार्य शंकरसिंह बजेसिंह के खेत पर (पीरपीपल्‍या)</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45762</v>
@@ -4127,98 +4127,98 @@
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / GHATABILLOD</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1723001081/RC/22012034678615 — सी सी रोड निर्माण कार्य (घाटाबिल्लोद)</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / SANGHAVI</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1723001082/IF/22012035544601 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण शोभा रजनसिंह के खेत पर  (सांघवी)</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45762</v>
@@ -4315,192 +4315,192 @@
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / CHIRAKHAN</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1723001085/RC/22012034678620 — खेत सड़क निर्माण कार्य (चिराखान)</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / ARNYA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1723001087/RC/22012034678597 — खेत सड़क निर्माण कार्य (अरन्या)</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / AJANDA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1723001088/RC/22012034678594 — सी सी रोड निर्माण कार्य (अजंदा)</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / KALASURA</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1723001090/RC/22012034678649 — सी सी रोड निर्माण कार्य (कालासुरा)</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45396</v>
@@ -4550,145 +4550,145 @@
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / GALONDA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1723001091/IF/22012035516895 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण शिवलाल गेंदालाल के खेत में (गलोण्डा)</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / GALONDA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1723001091/IF/22012035538809 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण इंद्रा बाई रमेश के खेत में (गलोण्डा)</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / JALALPURA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1723001092/RC/22012034677571 — खेत सड़क निर्माण कार्य (जलालपुरा)</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45396</v>
@@ -4785,98 +4785,98 @@
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / HARNASA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1723001099/IF/22012035512102 — जल गंगा सवर्धन अभियान डगवेल रिचार्ज कार्य राजूबाई शालिग्राम के खेत पर (हरनासा)</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / HARNASA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1723001099/IF/22012035517989 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण सुनीताबाई सुभाष के खेत में बरोदापंथ (हरनासा)</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45758</v>
@@ -4973,98 +4973,98 @@
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>DEPALPUR / SINGAWDA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1723001108/IF/22012035543034 — जल गंगा संवर्धन अभियान खेत तालाब निर्माण सीताबाई पदमसिंह के खेत में पलासिया (सिंगावदा)</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>SAWER / BILODA NAYTA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1723002001/IF/22012035510538 — जल गंगा संवर्धन खेत तालाब केशर सिंह जगन्नाथ</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45748</v>
@@ -5161,51 +5161,51 @@
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>SAWER / BILODA NAYTA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1723002001/WC/22012035170966 — water tank</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45383</v>
@@ -5255,145 +5255,145 @@
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>SAWER / PANOD</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1723002002/WH/22012034939016 — water harvesting work</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>SAWER / BADODIYA KHAN</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1723002003/DP/22012034618924 — वृक्षारोपण नाथ मोहल्ला के पास शमसान घाट परिसर किठौदा</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>SAWER / BADODIYA KHAN</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1723002003/RS/22012035123999 — Nadep nirman</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45383</v>
@@ -5443,98 +5443,98 @@
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>SAWER / BADODIYA KHAN</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1723002003/WC/22012035283771 — डगवेल रिचार्ज हाई स्कूल टंकी के पास बडौदियाखान</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>SAWER / HINDOLIYA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost Structure for Community</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1723002004/RS/22012035124099 — Leech pit nirman</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45396</v>
@@ -5584,51 +5584,51 @@
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALRIYA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1723002005/RC/22012034677803 — cc road work</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45317</v>
@@ -5725,51 +5725,51 @@
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>SAWER / POTLOD</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1723002006/RC/22012034676374 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45383</v>
@@ -5819,98 +5819,98 @@
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>SAWER / BUDHANIYA PANTH</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1723002007/RC/22012034676382 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>SAWER / BUDHANIYA PANTH</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1723002007/RC/22012034676384 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45383</v>
@@ -6054,98 +6054,98 @@
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAMOD ANJANA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1723002008/RC/22012034676376 — सी.सी. रोड निर्माण</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAMOD ANJANA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1723002008/RC/22012034676378 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45383</v>
@@ -6195,239 +6195,239 @@
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAMOD ANJANA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1723002008/RS/22012035123167 — नाडेप निर्माण</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAMOD ANJANA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1723002008/RS/22012035123168 — नाली निर्माण</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAMOD ANJANA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1723002008/WC/22012035165810 — संकण पौण्‍ड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>SAWER / CHITTODA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1723002009/RC/22012034677864 — cc road work</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>SAWER / PACHOLA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1723002010/IF/22012035202375 — खेत तलाई निर्माण</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45317</v>
@@ -6477,145 +6477,145 @@
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>SAWER / KAYASTH KHEDI</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1723002011/RC/22012034678527 — Cc road</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SAWER / SIMROL</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1723002012/WC/22012035170976 — chek dam</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>SAWER / JAMODI</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1723002013/DP/22012034613603 — नाली निर्माण</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45383</v>
@@ -6665,145 +6665,145 @@
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>SAWER / JAMODI</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1723002013/RC/22012034676321 — सी सी रोड़ निर्माण</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SAWER / JAMODI</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1723002013/RC/22012034676324 — सी सी रोड़ निर्माण</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>SAWER / KUDANA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1723002014/DP/22012034614132 — Virkcharopan work</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45396</v>
@@ -6900,380 +6900,380 @@
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>SAWER / MANDOT</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1723002015/RC/22012034677830 — cc road work</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>SAWER / KALKHALA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1723002016/IF/22012035534755 — जल गंगा संवर्धन खेत तालाब सीता बाई खलखला</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SAWER / KALKHALA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1723002016/IF/22012035536629 — जल गंगा संवर्धन खैत तालाब हरिराम भगवान</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>SAWER / KALKHALA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1723002016/IF/22012035536631 — जल गंगा संवर्धन खेत तालाब हरिराम खलखला</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>SAWER / KALKHALA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1723002016/RC/22012034677817 — cc road work</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>SAWER / NAGPUR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1723002017/RC/22012034677865 — cc road work</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SAWER / GAVLA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1723002018/RC/22012034678216 — cc road</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>SAWER / KAJALANA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1723002019/DP/22012034614129 — Virkcharopan woark</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45396</v>
@@ -7323,98 +7323,98 @@
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>SAWER / HATUNIYA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1723002023/WC/22012035274320 — बावड़ी के पास हतुनिया</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>SAWER / TARANA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1723002025/IF/22012035545232 — डगवेल रिचार्ज समाधि स्थल के पास</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45748</v>
@@ -7464,98 +7464,98 @@
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>SAWER / TAKUN</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1723002026/IF/22012035536520 — जल गंगा संवर्धन खैत तालाब मूलचंद छोगालाल</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>SAWER / TAKUN</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1723002026/WC/22012035170978 — chek dam</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45396</v>
@@ -7605,427 +7605,427 @@
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>SAWER / AJNOD</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1723002027/AV/22012034664233 — pewar block work shshkiy middle school ajnod</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>SAWER / AJNOD</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1723002027/RC/22012034677826 — cc road work</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>SAWER / AJNOD</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1723002027/RC/22012034678509 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>SAWER / AJNOD</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1723002027/RS/22012035123887 — नाडेप निर्माण</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>SAWER / AJNOD</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1723002027/WC/22012035170305 — सोक पीट निर्माण</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>SAWER / KACHHALIYA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1723002028/RC/22012034677814 — cc road work</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHATEDIYA BADJAT</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1723002029/RC/22012034677819 — cc road work</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHATEDIYA BADJAT</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1723002029/RC/22012034845314 — cc rod nirman habib vali gali nai aabadi</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>SAWER / PIPLIYA KAYASTH</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1723002030/AV/22012034665342 — चद्दर शेड निर्माण कार्य शमशान घाट रतनखेडी</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45748</v>
@@ -8075,51 +8075,51 @@
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>SAWER / PIPLIYA KAYASTH</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1723002030/RC/22012034677820 — cc road work</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45317</v>
@@ -8216,286 +8216,286 @@
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALODA TAKUN</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1723002032/DP/22012034621743 — Plantation Baloda Takun gou shala</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALODA TAKUN</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1723002032/DP/22012034621751 — Plantation Baloda Takun gou shala part 3</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALODA TAKUN</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1723002032/DP/22012034621757 — Plantation Baloda Takun gou shala part 3</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALODA TAKUN</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1723002032/IF/22012035527442 — जल गंगा संवर्धन खैत तालाब जितेन्द्र केशवदास</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALODA TAKUN</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1723002032/IF/22012035543063 — जल गंगा संवर्धन खैत तालाब अहिल्याबाई भेरूसिंह</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALODA TAKUN</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1723002032/WH/22012034939007 — talab renovation</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45396</v>
@@ -8545,145 +8545,145 @@
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHATURIYA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1723002033/RC/22012034676128 — सी.सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHATURIYA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1723002033/WC/22012035273460 — Dugwell recharge kamalyakheda bavdi</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SAWER / KATAKYA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1723002034/DP/22012034614131 — Virkcharopan work</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45396</v>
@@ -8733,850 +8733,850 @@
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SAWER / RAJODA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1723002035/WC/22012035170974 — chek dam</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035122990 — नाडेप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035122993 — नंदन फलोधान कार्य</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45021</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035122994 — सामुदायिक व्रक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45019</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stabilization Pond for Community / Construction of Stabilization Pond for Community</t>
+          <t>Construction of Stabilization Pond for Community / Construction of Stabilisation Pond for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035122997 — खेत तलाई निर्माण कार्य</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45021</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035122998 — सी.सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45022</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035123000 — सी.सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45023</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035123001 — सी.सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45024</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035123002 — सी.सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45025</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>SAWER / BRAMHAN PIPLIYA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Toilet for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1723002036/RS/22012035123003 — सी.सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45026</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>SAWER / KADVA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Road for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1723002037/RC/22012034678779 — grevel</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>SAWER / KADVA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1723002037/RC/22012034824697 — ड्रेनेज लाईन जुमेखॉ के धर से मस्जिद तक</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SAWER / PUVARDA DAI</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1723002038/RC/22012034677898 — c c road</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SAWER / PUVARDA DAI</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1723002038/RC/22012034677899 — c c road</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>SAWER / BUDHI BARLAI</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1723002039/RC/22012034676333 — c c road</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SAWER / BUDHI BARLAI</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1723002039/RC/22012034676338 — c c road2</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>SAWER / BUDHI BARLAI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1723002039/WC/22012035165173 — nadep</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>SAWER / BUDHI BARLAI</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1723002039/WC/22012035165188 — sok pit</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45201</v>
@@ -9626,192 +9626,192 @@
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>SAWER / PIRKARADIYA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1723002040/RC/22012034678808 — c.c. road pirkaradiya</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>SAWER / PIRKARADIYA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1723002040/RC/22012034678809 — c.c. road pirkaradiya</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>SAWER / BARLAI JAGIR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1723002041/IF/22012035545060 — जल गंगा संवर्धन खैत तालाब वासुदेव हिरासिह</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>SAWER / TODI</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1723002042/DP/22012034618754 — Vriksharopan kary talab ki pal par bhag2 Todi</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45453</v>
@@ -9908,239 +9908,239 @@
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SAWER / BAJRANG PADALIYA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1723002043/RC/22012034829349 — Drainage line Babulal k ghar se nale tak</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>SAWER / BAJRANG PADALIYA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1723002043/WC/22012035170069 — Chak Dam</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45278</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>SAWER / SOLSINDA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1723002044/RS/22012035131364 — Drainage line Arjun k ghar se nazar patel k ghar tk</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SAWER / SOLSINDA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1723002044/WC/22012035170977 — chek dam</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>SAWER / MURADPURA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1723002045/IF/22012035506413 — जल गगा संवर्धन खैत तालाब गणपत भैरा</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45748</v>
@@ -10237,192 +10237,192 @@
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SAWER / BASANDRA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1723002049/WC/22012035170773 — chekdam nirman</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>SAWER / MATA BARODI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1723002050/IF/22012035509382 — डगवेल रिचार्ज माता जी के मंदिर</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>SAWER / MATA BARODI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1723002050/IF/22012035509454 — डगवेल रिचार्ज माता जी मंदिर</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>SAWER / MATA BARODI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1723002050/IF/22012035509496 — डगवेल रिचार्ज पवन रामकिशन के धर के पास</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45748</v>
@@ -10519,51 +10519,51 @@
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>SAWER / MATA BARODI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1723002050/RS/22012035123150 — नाडेप निर्माण</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45383</v>
@@ -10707,98 +10707,98 @@
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45386</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>SAWER / PANCH DERIYA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1723002052/WC/22012035165189 — Talai</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SAWER / RAMPIPLIYA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1723002053/WH/22012034938838 — Suddhrikaran kary</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45154</v>
@@ -10848,145 +10848,145 @@
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45278</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>SAWER / LASUDIYA PARMAR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1723002054/WC/22012035164991 — वाटर अबसर्ब /नाला ट्रैंचिंग लसुडिया</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45278</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>SAWER / LASUDIYA PARMAR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1723002054/WC/22012035164992 — वाटर अबसर्ब /नाला ट्रैंचिंग लसुडिया</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45278</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SAWER / DAKACHYA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1723002055/RS/22012035123964 — सोखपिट निर्माण कार्य</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45317</v>
@@ -11036,427 +11036,427 @@
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>SAWER / PALASIYA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1723002056/WC/22012035170179 — Chek dem samshan ke pash</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>44975</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SAWER / MANDLAWADA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1723002057/RS/22012035124015 — नाडेप निर्माण कार्य school ke pass</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>SAWER / FARASPUR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1723002058/AV/22012034663731 — paver block nirman kary aanganwadi bhawan</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SAWER / KADWALI KHURD</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1723002059/DP/22012034613721 — vriksharopan</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SAWER / KADWALI BUJURG</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1723002060/IF/22012035375134 — Khetlab nirman Radheshyam Ghanshyam lakshmi bai Rajubai chanda bai ke khet par kadvali Bujurg</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SAWER / SULAKHEDI</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1723002061/DP/22012034613722 — vriksharopan mundala bag</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SAWER / SULAKHEDI</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1723002061/DP/22012034613723 — vriksharopan mundala bag</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SAWER / SULAKHEDI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1723002061/DP/22012034618113 — Vriksharopan kary Pani ki tanki ke pas Sullakhedi</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1723002063/DP/22012034613607 — सामुदायिक व्रक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45292</v>
@@ -11506,897 +11506,897 @@
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1723002063/RC/22012034676304 — सी.सी. रोड निर्माण कार्य 1</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1723002063/RC/22012034676306 — सी.सी. रोड निर्माण कार्य 2</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1723002063/RC/22012034676307 — सी.सी. रोड निर्माण कार्य 3</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1723002063/RC/22012034676308 — सी.सी. रोड निर्माण कार्य 4</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1723002063/RC/22012034676309 — सी.सी. रोड निर्माण कार्य 4</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1723002063/RS/22012035123129 — नाडेप निर्माण</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1723002063/WC/22012035165097 — सोखपिट निर्माण कार्य 1</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1723002063/WC/22012035165100 — सोखपिट निर्माण कार्य 2</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1723002063/WC/22012035165102 — सोखपिट निर्माण कार्य 3</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1723002063/WC/22012035165105 — सोखपिट निर्माण कार्य 4</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1723002063/WC/22012035165109 — सोखपिट निर्माण कार्य 5</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SAWER / DHABLI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1723002063/WC/22012035165157 — गली प्‍लग निर्माण कार्य</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SAWER / MAGAR KHEDA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1723002064/DP/22012034614134 — Virkcharopan work</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SAWER / ALWASA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1723002065/RC/22012034827888 — mohan ke ghar se main road c c road</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SAWER / ALWASA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1723002065/RC/22012034827891 — jabbar ke ghar se bhura ke ghar tak road</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45488</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SAWER / ALWASA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1723002065/RS/22012035123811 — Nadep nirmaan modern collage ke pass</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SAWER / ALWASA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1723002065/RS/22012035123812 — Nadep nirmaan modern collage ke pass</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SAWER / ALWASA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1723002065/RS/22012035123816 — Nadep nirmaan kushtdhaam ke paas</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SAWER / ALWASA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1723002065/RS/22012035123817 — Nadep nirmaan kary samudayik bhavan ke pass</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45315</v>
@@ -12540,98 +12540,98 @@
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAJURIYA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1723002069/DP/22012034614133 — Virkcharopan work</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAJURIYA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1723002069/WC/22012035170666 — sokh pit nirman khajuriya</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45315</v>
@@ -12681,145 +12681,145 @@
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SAWER / BHANGYA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1723002071/WC/22012035308838 — Dugwell recharge bhangya main gav3</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SAWER / VYASKHEDI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1723002074/IF/22012035476932 — Jalganga samvardhan Abhiyan Khet talab nirman AvinashRamprasad ke khet par  Melkalama</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SAWER / VYASKHEDI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1723002074/IF/22012035488914 — जल गंगा संवर्धन अभियान खैत तालाब अविनाश रामप्रसाद</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45748</v>
@@ -12869,51 +12869,51 @@
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SAWER / HARIYAKHEDI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1723002076/RC/22012034677810 — cc road work</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45317</v>
@@ -13057,333 +13057,333 @@
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALGHARA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1723002078/RC/22012034677798 — cc road work</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SAWER / BALGHARA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1723002078/WC/22012035277718 — डग वेल रिचार्ज पिट भैरो मदिर परिसर बलघारा</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SAWER / BAROLI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1723002079/RS/22012035124002 — Nadep nirman</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SAWER / HANSAKHEDI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1723002081/RC/22012034677823 — cc road work</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAKROD</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1723002082/IF/22012035531986 — जल गंगा संवर्धन अभियान  खेत तालाब निर्माण सोरम बाई खाकरोड़</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SAWER / KHAKROD</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1723002082/WC/22012035170077 — soakpit nirman</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SAWER / SHAHDA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1723002083/IF/22012035540457 — जल गंगा संवर्धन खैत तालाब हाकम सिंह</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45748</v>
@@ -13480,1508 +13480,1508 @@
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>INDORE / BADI KALMER</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1723003001/WC/22012035178496 — सोकता गड्डा सिंगावदा मार्ग</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>INDORE / ROJADI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1723003002/IF/22012035537901 — खेत तालाब निर्माण रतन सिंह केशर सिंह रोजड़ी</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>INDORE / ROJADI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1723003002/WC/22012035197181 — सोख्‍ता गडडा</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>INDORE / BUDHANIYA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1723003003/WC/22012035176852 — सोकता गड्डा (गणेश कि दुकान के पास बूढ़ानिया )</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>INDORE / LIMBODA GARI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1723003004/WC/22012035197148 — सोख्‍ता गडडा</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>INDORE / JAMBURDI HAPSI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1723003007/RC/22012034680006 — सी. सी. रोड निर्माण कार्य दिनेश चौधरी के घर से माखन चौधरी के घर तक</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>INDORE / JAMBURDI HAPSI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1723003007/RC/22012034680007 — सी. सी. रोड निर्माण कार्य अंतर के घर से धीरज के घर तक</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>INDORE / KALARIYA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1723003008/RS/22012035123829 — नाडेप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>INDORE / KALARIYA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1723003008/WC/22012035170996 — Drinage</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>INDORE / BISNAWADA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1723003009/RC/22012034680327 — CC Road Nirman</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>INDORE / BISNAWADA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1723003009/RC/22012034680328 — CC Road 2</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>INDORE / NENOD</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1723003010/WC/22012035197151 — सोख्‍ता गडडा</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>INDORE / KELOD HALA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1723003013/WC/22012035177091 — सोख्‍ता गड़डा निर्माण सामुदायिक भवन</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>INDORE / KELOD HALA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1723003013/WC/22012035311593 — JGSA Dugwell recharge aanganwadi bhawan kankad per</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>INDORE / BAK</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1723003016/RS/22012035124656 — ड्रेनेज लाइन निर्माण कार्य ( बांक )</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>INDORE / SIHANSA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1723003017/RS/22012035124599 — सिंहासा पुलिया से लेकर अरिहंत कॉलोनी तक व्रक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>INDORE / NAVADA PANTH</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1723003018/DP/22012034614097 — पोधारोपन कार्य नावदा पंथ</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>INDORE / NAVADA PANTH</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1723003018/WC/22012035170622 — सोकता गड्डा नावदा पंथ</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>INDORE / NAVADA PANTH</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1723003018/WC/22012035170630 — नाला डीस्लित्टिंग कार्य नावदापंथ</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>INDORE / NARLAI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1723003020/IF/22012035207797 — बकरी शेड भंवरसिंह -भेरूसिंह नरलाय</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>INDORE / NARLAI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1723003020/RS/22012035124008 — मुकेश  घर से भगवानसिंह घर ड्रेनेज नरलाय</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1723003024/IF/22012035649716 — एक बगिया मॉ के नाम कृष्णा बाई Santosh Panod</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1723003024/RC/22012034680063 — CC ROAD RAJENDRASINGH KE GHAR SE HANUMAAN MANDIR TAK PANOD</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1723003024/RC/22012034680064 — CC ROAD BANESINGH KE GHAR SE LAKHAN SINGH KE GHAR TAK PANOD</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1723003024/RC/22012034680065 — CC ROAD ARJUNSINGH KE GHAR SE FULSINGH KE GHAR TAK NIGNOTI</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1723003024/RC/22012034680067 — CC ROAD BABUSINGH KE GHAR SE RAM MNDIR TAK BALIYAKHEDA</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1723003024/RS/22012035124699 — DARENEJ LINE NIRMAN SANTOSH KE GAR SE MATAJI KE MANDIR TAK PANOD</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1723003024/RS/22012035124700 — DARENEJ LINE NIRMAN ARJUNSINGH KE GHAR SE MATA JI KE MANDIR TAK BALIYAKHEDA</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>INDORE / PANOD</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1723003024/RS/22012035124701 — DARENEJ LINE NIRMAN SHREERAM MANDIR SE MAATAJI KE MANDIR TAK NIGNOTI</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>INDORE / JHALARIYA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1723003025/RC/22012034680287 — CC Road Shamshan Ghat Hingoniya</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>INDORE / RANGWASA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1723003033/WC/22012035197172 — सोख्‍ता गडडा</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>INDORE / RALAMANDAL</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1723003037/WC/22012035163846 — Grey water management</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45317</v>
@@ -15031,51 +15031,51 @@
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>INDORE / BISAN KHEDA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1723003039/WC/22012035308968 — dugwell recharge gram panchayat bisan kheda</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45761</v>
@@ -15125,51 +15125,51 @@
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHATI PIPLIYA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1723003040/IF/22012035241012 — नन्दन फलोद्यान अनिल बाबूलाल के खेत पर</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45453</v>
@@ -15313,803 +15313,803 @@
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>INDORE / SANAWDIYA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1723003045/WC/22012035163847 — Grey water management</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>INDORE / MIRJAPUR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1723003046/WC/22012035163844 — Grey water management</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>INDORE / MOROD</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1723003047/IF/22012035525847 — Dug will recharge.Kailash pita kallupuri gram morod</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>INDORE / MOROD</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1723003047/IF/22012035525853 — Dug will recharge.Kailash pita kallupuri gram morod</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>INDORE / MOROD</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1723003047/RC/22012034678728 — सी सी रोड़ निर्माण</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>INDORE / MOROD</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1723003047/WC/22012035170862 — सोख्‍ता गड्डा्</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>INDORE / ASARAWADKHURD</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1723003048/RC/22012034680047 — सीसी रोड , असरा वद खुर्द</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>INDORE / ASARAWADKHURD</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1723003048/RC/22012034680048 — सीसी रोड , असरा वद खुर्द</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>INDORE / ASARAWADKHURD</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1723003048/WC/22012035309027 — सामुदायिक बोरवेल /डगवेल रीचार्ज असरावदखुर्द 1</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>INDORE / JAMNIYAKHURD</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1723003049/RC/22012034677741 — CC ROAD</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMARIYA KHURD</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1723003050/WC/22012035163852 — Grey water management</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>INDORE / ASRAWAD BUJURG</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1723003051/WC/22012035163835 — Grey water management</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>INDORE / GARI PIPLIYA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1723003052/DP/22012034618069 — nandan falidhan omprakas shankralal gari piplya</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>INDORE / GARI PIPLIYA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1723003052/DP/22012034618072 — nandan falidhan omprakas nathu lal  gari piplya</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>INDORE / HARAN KHEDI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Other Works</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1723003053/IF/22012035211051 — नन्दन फलोध्यान बनेसिंहजी के खेत पर</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>INDORE / HARAN KHEDI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1723003053/IF/22012035539711 — DUGWELL REACHAEG PIT GP HARAN KHEDI PANCHAYAT BHAVAN</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>INDORE / HARAN KHEDI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1723003053/RS/22012035133758 — drenej popsingh ke ghar se shaskiya school tak</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45519</v>
@@ -16159,3294 +16159,3294 @@
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>INDORE / SEMLYA CHOU</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1723003054/RS/22012035124602 — deneznirman kanyalal ke ghar se bherulal ke ghar tak</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>INDORE / GARIYA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1723003055/DP/22012034617894 — PLANTATION TALAB KI PAL GARIA</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45457</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>INDORE / GARIYA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1723003055/IF/22012035207900 — CATTLE SHED JIVAN SINGH</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>INDORE / GARIYA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1723003055/WC/22012035170881 — FARM POND</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDELKHURD</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1723003056/IF/22012035436115 — Pond construction Ram singh ji khudel khurd</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDELKHURD</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1723003056/RC/22012034680616 — सी सी रोड निर्माण कार्य ग्राम रामुखेडी नई आबादी (भील मोहला )</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDELKHURD</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1723003056/RS/22012035124964 — ड्रेनेज कार्य ग्राम खुडेल खुर्द</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDELKHURD</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1723003056/RS/22012035124965 — ड्रेनेज कार्य ग्राम खुडेल खुर्द</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDEL BUJURG</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1723003057/RC/22012034830424 — liladhar ke ghar se aarif ke ghar tak</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDEL BUJURG</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1723003057/RC/22012034831045 — liladhar ke ghar se aarif ke ghar tak</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDEL BUJURG</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1723003057/WC/22012035171018 — lich pit nirman khudel bujurg</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHUDEL BUJURG</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1723003057/WC/22012035177095 — सोख्‍ता गड़डा निर्माण शिव मंदिर के पास</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>INDORE / KAJI PALASIYA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1723003058/RS/22012035133805 — ड्रेनेज जब्बार के घर से ग्रीड तक दयालु नगर काजीपलासिया</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>INDORE / SINDHI BARODA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1723003059/IF/22012035397313 — Jgsa2025recharge structure kapildhara kup lakshami bai 1723003059/if/22012034674920</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>INDORE / SINDHI BARODA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1723003059/WC/22012035164789 — nala trenching kapaliakhedi</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>INDORE / SONWAI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1723003061/AV/22012034657296 — ब्लाक प्लान्टेशन</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>INDORE / SONWAI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1723003061/RC/22012034677767 — CC ROAD</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>INDORE / TILLOR KHURD</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1723003062/WC/22012035163853 — Grey water management</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>INDORE / KACHROT</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1723003063/WC/22012035163842 — Grey water management</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>INDORE / TILLOR BUJURG</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1723003064/WC/22012035163850 — Grey water management</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>INDORE / MUNDLA DOSTDAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1723003065/RC/22012034677753 — CC ROAD</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>INDORE / PIVDAI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1723003066/IF/22012035359345 — kheta talab piwday ajay gokhel</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>INDORE / PIVDAI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1723003066/IF/22012035544535 — JGSA BOREWELLR RECHARGE PIWDAY 2</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>INDORE / PIVDAI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1723003066/RC/22012034677738 — CC ROAD</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>INDORE / MOROD HAT</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1723003067/WC/22012035164797 — nala trenching shahdadev</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>INDORE / GOGA KHEDI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1723003068/WC/22012035164778 — lich pit nirman dhaturia</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>INDORE / ARANYA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1723003069/IF/22012035244484 — नंदन फलोंउद्यान तुलसीराम पिता अर्जुन (आशाखेड़ी)</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>INDORE / ARANYA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1723003069/WC/22012035164776 — nala trenching arnia</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>INDORE / BAVLIYA KHURD</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1723003070/WC/22012035164775 — drainage line nirman bavliya</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>INDORE / KAMPEL</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1723003071/IF/22012035431552 — Khet Talab  Nirman Ramesh Narayan Ji</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>INDORE / KAMPEL</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1723003071/RC/22012034677744 — CC ROAD</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>INDORE / PIPLDA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1723003072/RC/22012034677763 — CC ROAD</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>INDORE / PIPLDA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1723003072/WC/22012035310361 — JGSA 2025 open well recharge pipalda school ke pass</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>INDORE / PEDMI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1723003073/IF/22012035544386 — JGSA Open Borwell Recharge Pedmi 1</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>INDORE / PEDMI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1723003073/RC/22012034677762 — CC ROAD</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>INDORE / SEMLYA RAIMAL</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1723003074/IF/22012035407848 — खेत तालाब जगदीश  मदनलाल  Semliya Raimal</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>INDORE / SEMLYA RAIMAL</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1723003074/IF/22012035552074 — JGSA KHET talab Hajarilal pita Tolaram</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>INDORE / SEMLYA RAIMAL</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1723003074/IF/22012035555605 — JGSA खेत तालाब हजारीलाल पिता तोलाराम सेमल्या रायमल</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>INDORE / SEMLYA RAIMAL</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1723003074/IF/22012035555656 — JGSA खेत तालाब रामप्रसाद पिता परशराम सेमल्या रायमल</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>INDORE / SEMLYA RAIMAL</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1723003074/RC/22012034677765 — CC ROAD</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>INDORE / GEHLI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1723003075/IF/22012035460036 — डगवेल रिर्चाज रूमला पारसिया बडि़याहाट (Gehli)</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>INDORE / GEHLI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1723003075/WC/22012035164783 — nala trenching gehli</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>INDORE / PHOOLKARADIYA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1723003077/AV/22012034656771 — पंचायत भवन की बाउंड्री वाल निर्माण फुलकरादिया</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>INDORE / RIJLAI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1723003078/WC/22012035177372 — Recharge trench</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>INDORE / RIJLAI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair &amp; Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1723003078/WC/22012035177375 — Recharge trench</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>INDORE / DEOGURADIA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1723003079/WC/22012035163838 — Grey water management</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>INDORE / BADIYAKEEMA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1723003080/WC/22012035163836 — Grey water management</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>INDORE / MANCHLA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1723003081/RC/22012034678437 — सी सी रोड निर्माण नई बस्ती</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>INDORE / MANCHLA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1723003081/RC/22012034678449 — सी सी रोड निर्माण नई बस्ती मंदिर के पस्स</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>INDORE / MANCHLA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1723003081/RC/22012034678470 — सी सी रोड निर्माण नई बस्ती</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>INDORE / MANCHLA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1723003081/RC/22012034678476 — सी सी रोड निर्माण नई बस्ती मंदिर के पस्स</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>INDORE / MANCHLA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1723003081/RC/22012034678477 — सी सी रोड निर्माण नई बस्ती मंदिर के पस्स</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>INDORE / MANCHLA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1723003081/RS/22012035123819 — नाडेफ निर्माण</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>INDORE / MANCHLA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1723003081/RS/22012035123868 — डेनेज निर्माण सतपाल के घर अशोक के घर तक</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680227 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680228 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680229 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680230 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680231 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680232 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680233 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680234 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680235 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680236 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680242 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680243 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034680263 — Cc road nirman mohandham colony</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45394</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1723003082/RC/22012034827879 — c.c.road nirman</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>INDORE / UMRIKHEDA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1723003082/RS/22012035124793 — Drainage line nirman</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45394</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>INDORE / BIHADIA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1723003083/RC/22012034677740 — CC ROAD</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45317</v>
@@ -19496,568 +19496,568 @@
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHANDEL</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1723003084/IF/22012035544035 — JGSA KHET talab Ankit Thakur/Raghuveer Singh</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>INDORE / KHANDEL</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1723003084/RC/22012034677746 — CC ROAD</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>INDORE / DHARNAWAD</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1723003085/RC/22012034679039 — सी.सी .रोड निर्माण कार्य (धरनावद)</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>INDORE / DHARNAWAD</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1723003085/RS/22012035124192 — ड्रेनेज लाइन निर्माण कार्य (धरनावद)</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>INDORE / JALOD KEU</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1723003086/RS/22012035127524 — ड्रैनेज लाइन निर्माण</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45413</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>INDORE / SHRIRAM TALAWALI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1723003087/RS/22012035124664 — सामुदायिक नाडेप</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45345</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>INDORE / SHRIRAM TALAWALI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1723003087/WH/22012034939152 — तालाब रिचार्ज चैनल</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45345</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>MHOW / BHISLAI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1723004001/IF/22012035370026 — Drugwell recharge pit</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>MHOW / SONWAYA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1723004002/IF/22012035346678 — Well Cup Recharge</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>MHOW / SONWAYA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1723004002/WC/22012035167440 — सोखता गड्डा निर्माण नदी के पास सोनवाय</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>MHOW / PIGDAMBER</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1723004003/RS/22012035123372 — Drinage line nirman</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>MHOW / PIGDAMBER</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1723004003/RS/22012035130552 — RAMESH KE GHAR SE LALSINGH KE GHAR TAK DONO OR</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45512</v>
@@ -20107,756 +20107,756 @@
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>MHOW / SILOTIYA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1723004004/IC/22012034892528 — pey jal hetu kup nirman hanuman pahadi par hanuman mandir ke pas silotiya</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>MHOW / SILOTIYA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1723004004/IF/22012035373951 — khet  talab nirman liladhar</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>MHOW / SILOTIYA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1723004004/IF/22012035373957 — khet  talab nirman liladhar</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>MHOW / SILOTIYA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1723004004/IF/22012035527867 — khet talab nirman jagdish</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>MHOW / SILOTIYA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1723004004/IF/22012035528039 — khet talab nirman  mohansingh</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>MHOW / KAVTI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1723004005/AV/22012034652202 — BOUNDRIWALL NIRMAN SHALA BHAWAN KAVTI</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>MHOW / KAVTI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1723004005/IF/22012035235090 — podha rpoand kaary nashir</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>MHOW / UMARIYA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1723004006/RS/22012035123453 — सीमेन्ट कांक्रीट नाली निर्माण</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>MHOW / HARNYAKHEDI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1723004007/RC/22012034846696 — CONSTRUCTION OF CEMENT CONCRETE ROAD</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>MHOW / HARNYAKHEDI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1723004007/WC/22012035162272 — संकर्ण पौंड,</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>MHOW / SANTER</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1723004008/RS/22012035123442 — ड्रेनेज लाईन, सांतेर</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>MHOW / SANTER</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1723004008/RS/22012035129618 — Rain Water Drenej Nirman Nahar se nadi Tak</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>MHOW / TEEHI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1723004009/IF/22012035501345 — Dugwell cup recharpit ramkelash pajariya  ke khet me kup ke pass</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>MHOW / TEEHI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1723004009/IF/22012035501422 — Dugwell cup recharpit kailashchandra sitaram teehi  ke khet me kup ke pass</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>MHOW / TEEHI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1723004009/IF/22012035501491 — Dugwell cup recharpit prdeepshivnaraynd teehi  ke khet me kup ke pass</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>MHOW / TEEHI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1723004009/RS/22012035123452 — सीमेन्ट कांक्रीट नाली निर्माण,  टीही</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45292</v>
@@ -20953,239 +20953,239 @@
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>MHOW / GAVLI PALISIYA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1723004014/AV/22012034652186 — सीमेंट कंक्रीट नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>MHOW / GAVLI PALISIYA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1723004014/IF/22012035496110 — khet talab nirman mannu bai</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>MHOW / AAKVI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1723004015/WC/22012035161893 — सोख्ता गड्डा निर्माण</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>MHOW / KESHARBARDI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1723004016/IF/22012035544718 — KHET TALAI MAHESH RAJESJ RAM CHANDAR  PIPALKHURD  GRAM PACHAYT KESARVARDI</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>MHOW / KESHARBARDI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1723004016/RC/22012034675456 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45292</v>
@@ -21235,615 +21235,615 @@
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAMLI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1723004017/RS/22012035122735 — सामुदायिक शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>MHOW / AVLAI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1723004018/IF/22012035237147 — नंदन फलोंध्यान रचना बाई की खेत की मेढ की ओर</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>MHOW / AVLAI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1723004018/IF/22012035237165 — नंदन फलोद्यान संजू बाई के खेत पर</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>MHOW / AVLAI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1723004018/IF/22012035237176 — नंदन फलोद्यान मंजू बाई के खेत पर अवलाय</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>MHOW / AVLAI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1723004018/WC/22012035161898 — सोख्ता गड्डा निर्माण</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>MHOW / SITAPAT</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1723004019/IF/22012035344787 — khet talab nirman manohar badhha</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>MHOW / SITAPAT</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1723004019/IF/22012035492601 — khet talab nirman bhagwati prasad</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>MHOW / SITAPAT</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1723004019/RS/22012035123450 — सामुदायिक नाडेफ निर्माण ( शासकीय तलाई व् श्मशान घाट पास ) सीतापाट</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>MHOW / PHAPHUD</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1723004020/RS/22012035123371 — Drinage line nirman</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>MHOW / HASALPUR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1723004022/RS/22012035122729 — नाली निर्माण हासलपुर</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>MHOW / HASALPUR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1723004022/RS/22012035122731 — नाली निर्माण</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>MHOW / BHICHOLI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1723004023/IF/22012035370789 — Recharj Peet krishngopal antarsingh</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>MHOW / BHICHOLI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1723004023/IF/22012035382816 — Khet talab nirman Omprkash shrikishan</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45761</v>
@@ -21987,380 +21987,380 @@
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>MHOW / YASHAWANT NAGAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1723004025/IF/22012035232039 — podharopan karya Jitendra</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>MHOW / YASHAWANT NAGAR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1723004025/IF/22012035386725 — Dagwell Recharge1723004025/IF/9926710481 निर्माण केसरसिंह लिम्‍बा</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>MHOW / YASHAWANT NAGAR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1723004025/IF/22012035386749 — Dagwell Recharge  निर्माण केसरसिंह लिम्‍बा 1723004025/IF/9926710481</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>MHOW / YASHAWANT NAGAR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1723004025/IF/22012035539688 — Completed 30 1723004025/IF/22012034340420 (कपिलधारा कूप निर्माण सह खेत तालाब निर्माण कालु तुलसीराम</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>MHOW / YASHAWANT NAGAR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1723004025/IF/22012035539692 — Completed 30 1723004025/IF/22012034340420 (कपिलधारा कूप निर्माण सह खेत तालाब निर्माण कालु तुलसीराम</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>MHOW / YASHAWANT NAGAR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1723004025/WC/22012035167446 — शोक्ता गड्डे निर्माण यश्वन्तनगर</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>MHOW / RAJPURA KUTI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1723004026/AV/22012034652693 — PAVAR BLOCK NIRMAN KARYA RAJPURAKUTI</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>MHOW / RAJPURA KUTI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1723004026/IF/22012035435734 — khet talab nirman subhash mulchand</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45757</v>
@@ -22410,521 +22410,521 @@
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45423</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>MHOW / JUKUKHEDI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1723004027/AV/22012034652195 — PAVAR BLOCK kary jakukhedi</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAFRABAD</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1723004029/IF/22012035212639 — Khet Talab Nirman</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAFRABAD</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1723004029/RS/22012035124670 — ड्रेनेज लाईन निर्माण सांगलाखाली, जाफराबाद</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035392862 — dug recharg anil radheshyam ke koop ke pass</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035392925 — khait talai nirman</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035393029 — khait talai nirman</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035393031 — khait talai nirman</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035393050 — khait talai nirman</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035393108 — khait talai nirman</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035393119 — khait talai nirman</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>MHOW / SHERPUR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1723004030/IF/22012035530085 — Khet Talab Nirman Kary Murli Hiralal</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45791</v>
@@ -22974,192 +22974,192 @@
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>MHOW / KALIKIRAYA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1723004032/DP/22012034618346 — Samudayik Phodharopan Kary Hanuman Mandir</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>MHOW / KALIKIRAYA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1723004032/IF/22012035370175 — Recharge Pits Kapil Dhara Kup Lokesh</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>MHOW / KALIKIRAYA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1723004032/IF/22012035370388 — JGSA 2025 Recharge Structure Kapil Dhara Kup Ramesh ghatara Mohlla</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>MHOW / KALIKIRAYA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1723004032/IF/22012035520906 — Khet Talab Nirman Kary Kalikiray</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>45791</v>
@@ -23209,51 +23209,51 @@
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>MHOW / NAHARKHEDI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1723004034/IF/22012035528113 — JGSA Khet Talai Nirman karya</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45761</v>
@@ -23303,709 +23303,709 @@
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>MHOW / KHURDA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1723004035/RC/22012034675473 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>MHOW / KHURDA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1723004035/RC/22012034675478 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>MHOW / KHURDI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1723004036/IF/22012035367343 — Dugwell Recharge Pit1</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>MHOW / KHURDI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1723004036/RC/22012034675485 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>MHOW / KHURDI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1723004036/WC/22012035318669 — texst demo talab nirman khurdi</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035233828 — नन्दन फलोउद्यान हिन्दुसिंह ,मानसिंह ,रायकुंडा</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035239356 — नंदन फलोउधान बरसिंह प्यारा छापरिया</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035249261 — नंदन फलोउधान कान्हा सुखराम छापरिया</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035261593 — सत्र बोल्डर चेक डेम मोगरा घटी के पास छापरिया 1</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035374678 — कपिल धारा कूप रिचार्ज निर्माण गुलाब शंकर बरखेड़ा</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035393056 — कार्य का नाम रिचाज कंस्ट्रक्शन कपिल धारा गलिया नंदा  छापरिया</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035524894 — खेत तालाब निर्माण हिन्दुसिंह मानसिंह</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035525238 — खेत तालाब निर्माण तेजू बाई उदय</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1723004037/IF/22012035527071 — कार्य का नाम रिचाज कंस्ट्रक्शन कपिल धारा गलिया नंदा  छापरिया</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>MHOW / CHHAPARIYA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1723004037/WC/22012035161662 — CTR बोल्डर चेक डेम, फेफर वाला नाला , भिलामी क्र. 01</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45292</v>
@@ -24055,51 +24055,51 @@
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAMKHURD</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1723004038/IF/22012035528280 — कपिल धारा कूप डगवेल रिचाज़ बाबूलाल सुखराम</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45761</v>
@@ -24337,239 +24337,239 @@
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>MHOW / MENDH</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1723004039/IF/22012035333933 — khet talab dhansing s/o kesharsing</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>MHOW / MENDH</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1723004039/IF/22012035336406 — khet talab dhansing s/o kesharsing</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>MHOW / MENDH</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1723004039/IF/22012035337586 — khet talab santoshi bai w/o ramlal</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>MHOW / MENDH</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1723004039/IF/22012035455933 — Khet talab omprakash s/o Dhuliya</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>MHOW / MENDH</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1723004039/IF/22012035456805 — KHET TALAB ASHOK MANGILAL</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45779</v>
@@ -24713,192 +24713,192 @@
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>MHOW / BADGONDA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1723004040/DP/22012034613320 — वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>MHOW / BADGONDA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1723004040/DP/22012034613322 — वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>MHOW / BADGONDA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1723004040/DP/22012034613323 — वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>MHOW / BADGONDA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1723004040/DP/22012034613333 — वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>45292</v>
@@ -24948,51 +24948,51 @@
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>MHOW / BERCHHA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1723004041/DP/22012034613336 — वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45292</v>
@@ -25042,239 +25042,239 @@
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>MHOW / KELOD</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Crematorium for Community / Repair and Maintenance of Crematorium</t>
+          <t>Repair &amp; Maint of Crematorium for Community / Repair &amp; Maintenance of Crematorium for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1723004042/AV/22012034652203 — चबूतरा निर्माण कार्य, केलोद</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>MHOW / KELOD</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1723004042/IF/22012035379997 — खेत तालाब निर्माण बाबूलाल पिता रामचन्द्र 2025-26</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>MHOW / KELOD</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1723004042/IF/22012035380000 — JGSA 2025 Recharge Structure Kapil dhara kup jitendrea patwari</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>MHOW / KELOD</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1723004042/IF/22012035520325 — खेत तालाब निर्माण शर्मीला पति किशोर  2025-26</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>MHOW / MALENDI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1723004043/DP/22012034613771 — सामुदायिक पोधारोपण स्कूल के पास, मलेंडी</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>45292</v>
@@ -25324,51 +25324,51 @@
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>MHOW / KODRIYA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1723004044/RC/22012034675487 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>45292</v>
@@ -25418,51 +25418,51 @@
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>MHOW / HARSOLA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1723004046/AV/22012034652188 — 15 वित्त पेयजल लाइन</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45292</v>
@@ -25512,98 +25512,98 @@
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>MHOW / HARSOLA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1723004046/IF/22012035535634 — JGSA 2025 RECHARGE STRUCHER MANOJ KAILASH HARSOLA</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>MHOW / AMBACHANDAN</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1723004047/WC/22012035161514 — तालाब की पाल सुदरीकरण</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>45306</v>
@@ -25732,3238 +25732,3520 @@
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1723004051/IF/22012035647389 — एक बगिया माॅ के नाम मांगीबाई बसीपीपरी</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>MHOW / MANGLYA</t>
+          <t>MHOW / BASIPIPRI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1723004052/AV/22012034652613 — पेवर ब्लॉक कार्य मंगलिया</t>
+          <t>1723004051/IF/VB/YD/22012035665249 — Constr of Boulder Check Dam for 2s</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>45292</v>
+        <v>46294</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>MHOW / MANGLYA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1723004052/IF/22012035635508 — Ek Bagiya Ma Ke Name Narmda Bai Raju Manglya</t>
+          <t>1723004052/AV/22012034652613 — पेवर ब्लॉक कार्य मंगलिया</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>45791</v>
+        <v>45292</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>MHOW / MANGLYA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1723004052/IF/22012035635511 — Ek Bagiya Ma Ke Name Narmda Bai Raju Manglya</t>
+          <t>1723004052/IF/22012035635508 — Ek Bagiya Ma Ke Name Narmda Bai Raju Manglya</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>MHOW / MANGLYA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1723004052/WC/VB/22012035332099 — bouldar chek dem niraman mangliya</t>
+          <t>1723004052/IF/22012035635511 — Ek Bagiya Ma Ke Name Narmda Bai Raju Manglya</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>46204</v>
+        <v>45791</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>MHOW / JAM BUJURG</t>
+          <t>MHOW / MANGLYA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1723004053/IF/22012035291456 — khet talab nirman dhapu bai rajaram ghodhakhurd</t>
+          <t>1723004052/WC/VB/22012035332099 — bouldar chek dem niraman mangliya</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>45679</v>
+        <v>46204</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAM BUJURG</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1723004053/IF/22012035394704 — JGSA dagvel richarj nirman shidhnath devisingh</t>
+          <t>1723004053/IF/22012035291456 — khet talab nirman dhapu bai rajaram ghodhakhurd</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>45770</v>
+        <v>45679</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAM BUJURG</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1723004053/IF/22012035530054 — Jal samvardhan Yojana antargat khet talab Nirman kasturibai sakaram</t>
+          <t>1723004053/IF/22012035394704 — JGSA dagvel richarj nirman shidhnath devisingh</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>45794</v>
+        <v>45770</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAM BUJURG</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1723004053/WC/22012035162305 — अमृत सरोवर निर्माण</t>
+          <t>1723004053/IF/22012035530054 — Jal samvardhan Yojana antargat khet talab Nirman kasturibai sakaram</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>45292</v>
+        <v>45794</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAM BUJURG</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1723004053/WC/22012035162307 — अमृत सरोवर निर्माण</t>
+          <t>1723004053/WC/22012035162305 — अमृत सरोवर निर्माण</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>MHOW / JAM BUJURG</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1723004053/WC/22012035239601 — क्लब चैनल डिपलिंग महादेव खोडरा नाले पर</t>
+          <t>1723004053/WC/22012035162307 — अमृत सरोवर निर्माण</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>45639</v>
+        <v>45292</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PIPLYA</t>
+          <t>MHOW / JAM BUJURG</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1723004054/IF/22012035632613 — ek bhagiya ma ke nam koyalbai santosh</t>
+          <t>1723004053/WC/22012035239601 — क्लब चैनल डिपलिंग महादेव खोडरा नाले पर</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>45921</v>
+        <v>45639</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>MHOW / PIPLYA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1723004054/IF/22012035632656 — ek bagiya maa ke naam koyal bai santosh gram damali</t>
+          <t>1723004054/IF/22012035632613 — ek bhagiya ma ke nam koyalbai santosh</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>45940</v>
+        <v>45921</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>MHOW / PIPLYA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1723004054/RS/22012035123373 — Drinage line nirman</t>
+          <t>1723004054/IF/22012035632656 — ek bagiya maa ke naam koyal bai santosh gram damali</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>45292</v>
+        <v>45940</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>MHOW / PIPLYA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tanka (Water Storage Structure) / Construction of Tanka (Water Storage Structure)</t>
-[...2 lines deleted...]
-      <c r="E567" s="1"/>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E567" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1723004054/WC/VB/22012035331638 — bouldar chek dem nirman</t>
+          <t>1723004054/RS/22012035123373 — Drinage line nirman</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>46204</v>
+        <v>45292</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>MHOW / MEMDI</t>
+          <t>MHOW / PIPLYA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
-[...6 lines deleted...]
-      </c>
+          <t>Construction of Tanka (Water Storage Structure) / Construction of Tanka (Water Storage Structure) for Individual</t>
+        </is>
+      </c>
+      <c r="E568" s="1"/>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1723004056/DP/22012034613777 — Plantation Amrit Sarovar ram mandir ke paas bagoda memdi</t>
+          <t>1723004054/WC/VB/22012035331638 — bouldar chek dem nirman</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>45292</v>
+        <v>46204</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>MHOW / DATODA</t>
+          <t>MHOW / MEMDI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1723004057/DP/22012034613345 — वृक्षारोपण कार्य दतोदा</t>
+          <t>1723004056/DP/22012034613777 — Plantation Amrit Sarovar ram mandir ke paas bagoda memdi</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>MHOW / DATODA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1723004057/IF/22012035594246 — Ek BagiyaMaa ke Naam NARMDA BAI 152965453</t>
+          <t>1723004057/DP/22012034613345 — वृक्षारोपण कार्य दतोदा</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>45870</v>
+        <v>45292</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>MHOW / SHIVNAGAR</t>
+          <t>MHOW / DATODA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1723004058/DP/22012034617360 — पौधारोपण कार्य शमशानघाट के पास, शिवनगर</t>
+          <t>1723004057/DP/VB/YD/22012034630921 — Block Plantation in fields-Horticulture-1</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>45427</v>
+        <v>46126</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>MHOW / SHIVNAGAR</t>
+          <t>MHOW / DATODA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1723004058/RS/22012035123447 — डेनेज लाईन निर्माण, शिवनगर</t>
+          <t>1723004057/IF/22012035594246 — Ek BagiyaMaa ke Naam NARMDA BAI 152965453</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>45292</v>
+        <v>45870</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>MHOW / JOSHI GURADIYA</t>
+          <t>MHOW / SHIVNAGAR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1723004059/IF/22012035360778 — Dugwell Recharge sudhir radheshyam josiguradiya</t>
+          <t>1723004058/DP/22012034617360 — पौधारोपण कार्य शमशानघाट के पास, शिवनगर</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>45764</v>
+        <v>45427</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>MHOW / JOSHI GURADIYA</t>
+          <t>MHOW / SHIVNAGAR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1723004059/IF/22012035639466 — Ek BagiyaMaa ke Naam JAMNA BAI 103038828</t>
+          <t>1723004058/DP/VB/YD/22012034630919 — Block Plantation in fields-Horticulture-1</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>45884</v>
+        <v>46126</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>MHOW / GHOSIKHEDA</t>
+          <t>MHOW / SHIVNAGAR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1723004060/IF/VB/YD/22012035664751 — Kapildhara Savitrybai Poonamchandra</t>
+          <t>1723004058/RS/22012035123447 — डेनेज लाईन निर्माण, शिवनगर</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>46126</v>
+        <v>45292</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>MHOW / GHOSIKHEDA</t>
+          <t>MHOW / JOSHI GURADIYA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1723004060/RC/22012034827903 — pevar block samudayak bhavan parisar ghosikheda</t>
+          <t>1723004059/IF/22012035360778 — Dugwell Recharge sudhir radheshyam josiguradiya</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>45383</v>
+        <v>45764</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>MHOW / GHOSIKHEDA</t>
+          <t>MHOW / JOSHI GURADIYA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1723004060/WC/22012035161694 — पक्का चेक डेम कनाड वाले नाले</t>
+          <t>1723004059/IF/22012035639466 — Ek BagiyaMaa ke Naam JAMNA BAI 103038828</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>45292</v>
+        <v>45884</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>MHOW / BAI</t>
+          <t>MHOW / GHOSIKHEDA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1723004062/DP/22012034627237 — सार्वजनिक वृक्षारोपण आन्तरिक मार्ग  के पास लालपुरा</t>
+          <t>1723004060/IF/VB/YD/22012035664751 — Kapildhara Savitrybai Poonamchandra</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>45513</v>
+        <v>46126</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>MHOW / BAI</t>
+          <t>MHOW / GHOSIKHEDA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1723004062/IF/22012035478115 — form pond suresh gopal  gajinda bai gram</t>
+          <t>1723004060/IF/VB/YD/22012035665024 — Constr of Irrigation Open Well for 2s</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>45761</v>
+        <v>46126</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>MHOW / BAI</t>
+          <t>MHOW / GHOSIKHEDA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1723004062/IF/22012035478276 — form pond suresh gopal  gajinda bai gram</t>
+          <t>1723004060/RC/22012034827903 — pevar block samudayak bhavan parisar ghosikheda</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>MHOW / BAI</t>
+          <t>MHOW / GHOSIKHEDA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1723004062/IF/22012035550099 — form pond shree ram keriya  gajinda bai gram</t>
+          <t>1723004060/WC/22012035161694 — पक्का चेक डेम कनाड वाले नाले</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>45762</v>
+        <v>45292</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>MHOW / BAI</t>
+          <t>MHOW / GHOSIKHEDA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1723004062/WC/22012035161533 — check dam nirmaan</t>
+          <t>1723004060/WC/VB/YD/22012035334886 — Location 1</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>45317</v>
+        <v>46126</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>MHOW / SEPDAL</t>
+          <t>MHOW / BAI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1723004063/DP/22012034613833 — AMRIT VATIKA ROAD KE PAAS SENDAL</t>
+          <t>1723004062/DP/22012034627237 — सार्वजनिक वृक्षारोपण आन्तरिक मार्ग  के पास लालपुरा</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>45292</v>
+        <v>45513</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>MHOW / SEPDAL</t>
+          <t>MHOW / BAI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1723004063/IF/22012035531639 — JGSA2025 KHET TALAB RAJESH GHUDESINGH MENDAL 1723004063/IF/22012035531635</t>
+          <t>1723004062/IF/22012035478115 — form pond suresh gopal  gajinda bai gram</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>MHOW / GAWALU</t>
+          <t>MHOW / BAI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1723004064/WC/22012035161690 — अमृत सरोवर तालाब निर्माण कार्य ग्राम सुरतिपुर</t>
+          <t>1723004062/IF/22012035478276 — form pond suresh gopal  gajinda bai gram</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>45292</v>
+        <v>45761</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>MHOW / CHORAL</t>
+          <t>MHOW / BAI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1723004065/IF/22012035378900 — JGSA Recharge structure Kapildhara chunnilal so dhannalal choral</t>
+          <t>1723004062/IF/22012035550099 — form pond shree ram keriya  gajinda bai gram</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>45763</v>
+        <v>45762</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>MHOW / CHORAL</t>
+          <t>MHOW / BAI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1723004065/IF/22012035381103 — JGSA Recharge structure kapildhara chunnilal so dhannalal choral</t>
+          <t>1723004062/WC/22012035161533 — check dam nirmaan</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>45763</v>
+        <v>45317</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>MHOW / CHORAL</t>
+          <t>MHOW / SEPDAL</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1723004065/IF/22012035381193 — JGSA Recharge structure kapildhara chunnilal so dhannalal choral</t>
+          <t>1723004063/DP/22012034613833 — AMRIT VATIKA ROAD KE PAAS SENDAL</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>45763</v>
+        <v>45292</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>MHOW / CHORAL</t>
+          <t>MHOW / SEPDAL</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1723004065/WC/22012035161668 — चेक डेम सुदृढ़ीकरण कार्य चोरल</t>
+          <t>1723004063/IF/22012035531639 — JGSA2025 KHET TALAB RAJESH GHUDESINGH MENDAL 1723004063/IF/22012035531635</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>45292</v>
+        <v>45761</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>MHOW / CHORAL</t>
+          <t>MHOW / GAWALU</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1723004065/WC/22012035161672 — CTR TALAB NIRMAND KARY</t>
+          <t>1723004064/WC/22012035161690 — अमृत सरोवर तालाब निर्माण कार्य ग्राम सुरतिपुर</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAJPURA UMATH</t>
+          <t>MHOW / CHORAL</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1723004066/DP/22012034613830 — Plantation Amrit Sarovar Chaptan vala ke paas  Rajpuraumath</t>
+          <t>1723004065/IF/22012035378900 — JGSA Recharge structure Kapildhara chunnilal so dhannalal choral</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>45292</v>
+        <v>45763</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAJPURA UMATH</t>
+          <t>MHOW / CHORAL</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1723004066/IF/22012035235502 — नम्मामी गंगे योजना अंतर्गत व्रछारोपन कार्य राकेश निनामा राजपुरा उमठ</t>
+          <t>1723004065/IF/22012035381103 — JGSA Recharge structure kapildhara chunnilal so dhannalal choral</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>45453</v>
+        <v>45763</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAJPURA UMATH</t>
+          <t>MHOW / CHORAL</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1723004066/IF/22012035378002 — construction of recharge seva ram ke khet par</t>
+          <t>1723004065/IF/22012035381193 — JGSA Recharge structure kapildhara chunnilal so dhannalal choral</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>45761</v>
+        <v>45763</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAJPURA UMATH</t>
+          <t>MHOW / CHORAL</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1723004066/IF/22012035531462 — khet talab nandu rajpura gprajpuraumath</t>
+          <t>1723004065/WC/22012035161668 — चेक डेम सुदृढ़ीकरण कार्य चोरल</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>45748</v>
+        <v>45292</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>MHOW / KULTHANA</t>
+          <t>MHOW / CHORAL</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1723004067/WC/22012035166581 — बोल्डर चेक डेम सीरीज तालाब वाले नाले पर कुलथाना</t>
+          <t>1723004065/WC/22012035161672 — CTR TALAB NIRMAND KARY</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>MHOW / KANKARIYA</t>
+          <t>MHOW / RAJPURA UMATH</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1723004068/IF/22012035650546 — एक बगिया माॅ के नाम रेखा कमल, कांकरिया</t>
+          <t>1723004066/DP/22012034613830 — Plantation Amrit Sarovar Chaptan vala ke paas  Rajpuraumath</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>45945</v>
+        <v>45292</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>MHOW / KANKARIYA</t>
+          <t>MHOW / RAJPURA UMATH</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1723004068/WC/22012035177007 — डग आउट पोंड निर्माण उंडवा नर्सरी के पास</t>
+          <t>1723004066/IF/22012035235502 — नम्मामी गंगे योजना अंतर्गत व्रछारोपन कार्य राकेश निनामा राजपुरा उमठ</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>45292</v>
+        <v>45453</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAMPURIYA KHURD</t>
+          <t>MHOW / RAJPURA UMATH</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1723004069/IF/22012035237320 — kapildhara kup nirman murlisardar rampuriya bujurg</t>
+          <t>1723004066/IF/22012035378002 — construction of recharge seva ram ke khet par</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAMPURIYA KHURD</t>
+          <t>MHOW / RAJPURA UMATH</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1723004069/IF/22012035237322 — kapildhara kup nirman ramibai amarsinh rampuriya buju</t>
+          <t>1723004066/IF/22012035531462 — khet talab nandu rajpura gprajpuraumath</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>45451</v>
+        <v>45748</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAMPURIYA KHURD</t>
+          <t>MHOW / KULTHANA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1723004069/IF/22012035237592 — kapil dhara kupnnirman harishankar pita gajra rampuriya bujurg</t>
+          <t>1723004067/WC/22012035166581 — बोल्डर चेक डेम सीरीज तालाब वाले नाले पर कुलथाना</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>45451</v>
+        <v>45292</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAMPURIYA KHURD</t>
+          <t>MHOW / KANKARIYA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1723004069/IF/22012035240638 — kapildhara kup nirman amarsinh  pita rughnath</t>
+          <t>1723004068/IF/22012035650546 — एक बगिया माॅ के नाम रेखा कमल, कांकरिया</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>45451</v>
+        <v>45945</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAMPURIYA KHURD</t>
+          <t>MHOW / KANKARIYA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1723004069/IF/22012035240640 — kapildhara kup nirman amarsinh  pita rughnath</t>
+          <t>1723004068/WC/22012035177007 — डग आउट पोंड निर्माण उंडवा नर्सरी के पास</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>45451</v>
+        <v>45292</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>MHOW / RAMPURIYA KHURD</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1723004069/WC/22012035167394 — PAKKA CHEK DEM NIRMAN</t>
+          <t>1723004069/IF/22012035237320 — kapildhara kup nirman murlisardar rampuriya bujurg</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>45292</v>
+        <v>45451</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>MHOW / NANDED</t>
+          <t>MHOW / RAMPURIYA KHURD</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1723004070/DP/22012034613787 — सामुदायिक पौधा रोपड़ कार्य थावलय पहाड़ी</t>
+          <t>1723004069/IF/22012035237322 — kapildhara kup nirman ramibai amarsinh rampuriya buju</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>45292</v>
+        <v>45451</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>MHOW / NANDED</t>
+          <t>MHOW / RAMPURIYA KHURD</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1723004070/IF/22012035524950 — dug well recharge pit nirman gokul</t>
+          <t>1723004069/IF/22012035237592 — kapil dhara kupnnirman harishankar pita gajra rampuriya bujurg</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>45757</v>
+        <v>45451</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>MHOW / DURJANPURA</t>
+          <t>MHOW / RAMPURIYA KHURD</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1723004071/WC/22012035161681 — check dem nirman durjanpura</t>
+          <t>1723004069/IF/22012035240638 — kapildhara kup nirman amarsinh  pita rughnath</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>45292</v>
+        <v>45451</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PANJARIYA</t>
+          <t>MHOW / RAMPURIYA KHURD</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Repair-maint Interlocking block/tiles roads-Comm / Repair and maintenance of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1723004072/AV/22012034652627 — शमशान घाट सरलीकरण</t>
+          <t>1723004069/IF/22012035240640 — kapildhara kup nirman amarsinh  pita rughnath</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>45292</v>
+        <v>45451</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PANJARIYA</t>
+          <t>MHOW / RAMPURIYA KHURD</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1723004072/IF/22012035374973 — Dugwell cup recharpit vijay satynaranynd pajariya gram ke kup ke pass</t>
+          <t>1723004069/WC/22012035167394 — PAKKA CHEK DEM NIRMAN</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>45748</v>
+        <v>45292</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PANJARIYA</t>
+          <t>MHOW / NANDED</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1723004072/IF/22012035392247 — Dugwell cup recharpit ramkelash pajariya  ke khet me kup ke pass</t>
+          <t>1723004070/DP/22012034613787 — सामुदायिक पौधा रोपड़ कार्य थावलय पहाड़ी</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>45748</v>
+        <v>45292</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PANJARIYA</t>
+          <t>MHOW / NANDED</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1723004072/IF/22012035392248 — Dugwell cup recharpit ramkelash pajariya  ke khet me kup ke pass</t>
+          <t>1723004070/IF/22012035524950 — dug well recharge pit nirman gokul</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>45748</v>
+        <v>45757</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PANJARIYA</t>
+          <t>MHOW / DURJANPURA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1723004072/IF/22012035593211 — माँ की बगिया एक पोधा माँ के नाम दीपा ठाकुर  ग्राम जमनिया ग्राम पचायत पांजरिया</t>
+          <t>1723004071/WC/22012035161681 — check dem nirman durjanpura</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>45870</v>
+        <v>45292</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair-maint Interlocking block/tiles roads-Comm / Repair &amp; Maintenance of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1723004072/WC/22012035308206 — Openwell recharge pit sand fillter  dharmshala   gram pajariya gram pachayt pajariya</t>
+          <t>1723004072/AV/22012034652627 — शमशान घाट सरलीकरण</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>45748</v>
+        <v>45292</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>MHOW / AMBADA</t>
+          <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1723004074/DP/22012034620015 — सामुदायिक वृक्षारोपण आंगनवाड़ी के पास अंबाडा</t>
+          <t>1723004072/IF/22012035374973 — Dugwell cup recharpit vijay satynaranynd pajariya gram ke kup ke pass</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>45444</v>
+        <v>45748</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>MHOW / AMBADA</t>
+          <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1723004074/IF/22012035638511 — एक बगिया माँ के नाम रेशम बाई  112945217 KODIYA  GP AMBADA</t>
+          <t>1723004072/IF/22012035392247 — Dugwell cup recharpit ramkelash pajariya  ke khet me kup ke pass</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>45940</v>
+        <v>45748</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>MHOW / AMBADA</t>
+          <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1723004074/WC/22012035161895 — सोख्ता गड्डा निर्माण अम्बाडा</t>
+          <t>1723004072/IF/22012035392248 — Dugwell cup recharpit ramkelash pajariya  ke khet me kup ke pass</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>45292</v>
+        <v>45748</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>MHOW / KUMTHI</t>
+          <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1723004075/IF/22012035528901 — खेत तालाब निर्माण राम लक्ष्मी नारायण कुमठी</t>
+          <t>1723004072/IF/22012035593211 — माँ की बगिया एक पोधा माँ के नाम दीपा ठाकुर  ग्राम जमनिया ग्राम पचायत पांजरिया</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>45762</v>
+        <v>45870</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>MHOW / KUMTHI</t>
+          <t>MHOW / PANJARIYA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1723004075/WC/22012035166587 — बोल्डर चेक डेम  कुमठी</t>
+          <t>1723004072/WC/22012035308206 — Openwell recharge pit sand fillter  dharmshala   gram pajariya gram pachayt pajariya</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>45292</v>
+        <v>45748</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PANDA</t>
+          <t>MHOW / NAVDA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1723004076/RC/22012034676948 — cc road Panda</t>
+          <t>1723004073/DP/VB/YD/22012034630920 — Block Plantation in fields-Horticulture-1</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>45292</v>
+        <v>46126</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>MHOW / PIPLYA MALHAR</t>
+          <t>MHOW / AMBADA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1723004077/RS/22012035123374 — Drinage line nirman</t>
+          <t>1723004074/DP/22012034620015 — सामुदायिक वृक्षारोपण आंगनवाड़ी के पास अंबाडा</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>45292</v>
+        <v>45444</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>MHOW / RAMPURIYA</t>
+          <t>MHOW / AMBADA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1723004078/AV/22012034652697 — पेवर्स ब्लाक कार्य मंदीर परिसर रामपुरिया कदवाली</t>
+          <t>1723004074/IF/22012035638511 — एक बगिया माँ के नाम रेशम बाई  112945217 KODIYA  GP AMBADA</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>45292</v>
+        <v>45940</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
+          <t>MHOW / AMBADA</t>
+        </is>
+      </c>
+      <c r="B621" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C621" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D621" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
+        </is>
+      </c>
+      <c r="E621" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F621" s="1" t="inlineStr">
+        <is>
+          <t>1723004074/WC/22012035161895 — सोख्ता गड्डा निर्माण अम्बाडा</t>
+        </is>
+      </c>
+      <c r="G621" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H621" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I621" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J621" s="3" t="n">
+        <v>45292</v>
+      </c>
+      <c r="K621" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
+      <c r="A622" s="1" t="inlineStr">
+        <is>
+          <t>MHOW / KUMTHI</t>
+        </is>
+      </c>
+      <c r="B622" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C622" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D622" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E622" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F622" s="1" t="inlineStr">
+        <is>
+          <t>1723004075/IF/22012035528901 — खेत तालाब निर्माण राम लक्ष्मी नारायण कुमठी</t>
+        </is>
+      </c>
+      <c r="G622" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H622" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I622" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J622" s="3" t="n">
+        <v>45762</v>
+      </c>
+      <c r="K622" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>MHOW / KUMTHI</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C623" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D623" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E623" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F623" s="1" t="inlineStr">
+        <is>
+          <t>1723004075/WC/22012035166587 — बोल्डर चेक डेम  कुमठी</t>
+        </is>
+      </c>
+      <c r="G623" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H623" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I623" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J623" s="3" t="n">
+        <v>45292</v>
+      </c>
+      <c r="K623" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
+          <t>MHOW / PANDA</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C624" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D624" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E624" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F624" s="1" t="inlineStr">
+        <is>
+          <t>1723004076/RC/22012034676948 — cc road Panda</t>
+        </is>
+      </c>
+      <c r="G624" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H624" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I624" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J624" s="3" t="n">
+        <v>45292</v>
+      </c>
+      <c r="K624" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>MHOW / PIPLYA MALHAR</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C625" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D625" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E625" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F625" s="1" t="inlineStr">
+        <is>
+          <t>1723004077/RS/22012035123374 — Drinage line nirman</t>
+        </is>
+      </c>
+      <c r="G625" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H625" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I625" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J625" s="3" t="n">
+        <v>45292</v>
+      </c>
+      <c r="K625" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
           <t>MHOW / RAMPURIYA</t>
         </is>
       </c>
-      <c r="B621" s="1" t="inlineStr">
+      <c r="B626" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C626" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D626" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
+        </is>
+      </c>
+      <c r="E626" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F626" s="1" t="inlineStr">
+        <is>
+          <t>1723004078/AV/22012034652697 — पेवर्स ब्लाक कार्य मंदीर परिसर रामपुरिया कदवाली</t>
+        </is>
+      </c>
+      <c r="G626" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H626" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I626" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J626" s="3" t="n">
+        <v>45292</v>
+      </c>
+      <c r="K626" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
+      <c r="A627" s="1" t="inlineStr">
+        <is>
+          <t>MHOW / RAMPURIYA</t>
+        </is>
+      </c>
+      <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
-      <c r="C621" s="1" t="inlineStr">
+      <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D621" s="1" t="inlineStr">
+      <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
-      <c r="E621" s="1" t="inlineStr">
+      <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F621" s="1" t="inlineStr">
+      <c r="F627" s="1" t="inlineStr">
         <is>
           <t>1723004078/WC/22012035244771 — बोल्डर चेक डेम निर्माण मनीराम के खेत के पाश कदवाली</t>
         </is>
       </c>
-      <c r="G621" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="J621" s="3" t="n">
+      <c r="G627" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H627" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I627" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J627" s="3" t="n">
         <v>45396</v>
       </c>
-      <c r="K621" s="3"/>
+      <c r="K627" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>