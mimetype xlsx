--- v0 (2026-09-04)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K509"/>
+  <dimension ref="A1:K510"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 15:10:54</t>
+          <t>Exported on: 2026-10-24 11:43:17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KHARGONE</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -512,51 +512,51 @@
       <c r="J16" s="3" t="n">
         <v>44620</v>
       </c>
       <c r="K16" s="3" t="n">
         <v>45509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1724002002/DP/22012034559261 — Sarvjanik bans vrakcharopan kary Ram taliy ke paas</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>614780.45</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>46938</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44869</v>
@@ -3947,51 +3947,51 @@
       <c r="J87" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K87" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1724002002/IF/22012034914466 — कपिलधारा कूप निर्माण नयनसिंह सुखराम के खेत में बबलाई</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>250732.62</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>35741</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>44567</v>
@@ -6325,51 +6325,51 @@
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1724002002/IF/22012035420691 — JGSA 2025 KHET TALAB NIRMAN KARYA BABULAL RAMESHWAR KE KHET ME</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45761</v>
@@ -6752,51 +6752,51 @@
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1724002002/IF/22012035524564 — JGSA 2025 Dugwell Recharge Rajendra Udayram</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45761</v>
@@ -6897,51 +6897,51 @@
       <c r="J149" s="3" t="n">
         <v>45812</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1724002002/IF/22012035556364 — कपिलधारा कूप निर्माण ललिता पिता ठाकुरलाल के खेत में बबलई</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>286047.2</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>41499</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45842</v>
@@ -14084,51 +14084,51 @@
       <c r="J296" s="3" t="n">
         <v>44792</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>44847</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1724002002/IF/IAY/4252795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126955286</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>44807</v>
@@ -14327,51 +14327,51 @@
       <c r="J301" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>45843</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1724002002/IF/IAY/4615530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126294956</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45548</v>
@@ -15011,51 +15011,51 @@
       <c r="J315" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>45919</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1724002002/IF/IAY/5391714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123806611</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45771</v>
@@ -15597,98 +15597,98 @@
       <c r="J327" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1724002002/IF/IAY/5407730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126550004</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45844</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1724002002/IF/IAY/5408338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123889993</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45771</v>
@@ -15838,73 +15838,73 @@
       <c r="J332" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>46025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1724002002/IF/IAY/5549871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125579839</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>1827</v>
+        <v>18627</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15983,172 +15983,174 @@
       <c r="J335" s="3" t="n">
         <v>43058</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>43392</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1724002002/IF/IAY/5751060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126307751</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1724002002/IF/IAY/5751233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126471058</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>0</v>
+        <v>3900</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1724002002/IF/IAY/5752467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125794415</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>14616</v>
+        <v>16116</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45895</v>
       </c>
-      <c r="K338" s="3"/>
+      <c r="K338" s="3" t="n">
+        <v>46286</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16173,8223 +16175,8270 @@
       <c r="J339" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>43362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1724002002/IF/IAY/5865796 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126108943</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>1827</v>
+        <v>14427</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46184</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1724002002/IF/IAY/835512 — Construction of IAY House -IAY REG. NO. MP1287478</t>
+          <t>1724002002/IF/IAY/6365948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126362225</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>15652</v>
+        <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>42972</v>
-[...3 lines deleted...]
-      </c>
+        <v>45716</v>
+      </c>
+      <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1724002002/IF/IAY/846967 — Construction of IAY House -IAY REG. NO. MP1450878</t>
+          <t>1724002002/IF/IAY/835512 — Construction of IAY House -IAY REG. NO. MP1287478</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>14964</v>
+        <v>15652</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>42972</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>43193</v>
+        <v>43184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1724002002/IF/IAY/84750 — Construction of IAY House -IAY REG. NO. MP-24-002-002-002/0117</t>
+          <t>1724002002/IF/IAY/846967 — Construction of IAY House -IAY REG. NO. MP1450878</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>14195</v>
+        <v>14964</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>42503</v>
+        <v>42972</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>42600</v>
+        <v>43193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1724002002/IF/IAY/847710 — Construction of IAY House -IAY REG. NO. MP1460835</t>
+          <t>1724002002/IF/IAY/84750 — Construction of IAY House -IAY REG. NO. MP-24-002-002-002/0117</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>688</v>
+        <v>14195</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>42860</v>
+        <v>42503</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>43400</v>
+        <v>42600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1724002002/IF/IAY/84817 — Construction of IAY House -IAY REG. NO. MP-24-002-002-002/133</t>
+          <t>1724002002/IF/IAY/847710 — Construction of IAY House -IAY REG. NO. MP1460835</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>11189</v>
+        <v>688</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>42510</v>
+        <v>42860</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>42771</v>
+        <v>43400</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1724002002/IF/IAY/848644 — Construction of IAY House -IAY REG. NO. MP1473594</t>
+          <t>1724002002/IF/IAY/84817 — Construction of IAY House -IAY REG. NO. MP-24-002-002-002/133</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>13956</v>
+        <v>11189</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>43056</v>
+        <v>42510</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>43248</v>
+        <v>42771</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1724002002/IF/IAY/853609 — Construction of IAY House -IAY REG. NO. MP1535395</t>
+          <t>1724002002/IF/IAY/848644 — Construction of IAY House -IAY REG. NO. MP1473594</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>15320</v>
+        <v>13956</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>42972</v>
+        <v>43056</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>43242</v>
+        <v>43248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1724002002/IF/IAY/881031 — Construction of IAY House -IAY REG. NO. MP1877134</t>
+          <t>1724002002/IF/IAY/853609 — Construction of IAY House -IAY REG. NO. MP1535395</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>14864</v>
+        <v>15320</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>43058</v>
+        <v>42972</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>43245</v>
+        <v>43242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1724002002/IF/IAY/881667 — Construction of IAY House -IAY REG. NO. MP1885638</t>
+          <t>1724002002/IF/IAY/881031 — Construction of IAY House -IAY REG. NO. MP1877134</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>15480</v>
+        <v>14864</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42860</v>
+        <v>43058</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>43184</v>
+        <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1724002002/IF/IAY/881670 — Construction of IAY House -IAY REG. NO. MP1885679</t>
+          <t>1724002002/IF/IAY/881667 — Construction of IAY House -IAY REG. NO. MP1885638</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>14620</v>
+        <v>15480</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>43249</v>
+        <v>43184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1724002002/IF/IAY/881671 — Construction of IAY House -IAY REG. NO. MP1885722</t>
+          <t>1724002002/IF/IAY/881670 — Construction of IAY House -IAY REG. NO. MP1885679</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>14792</v>
+        <v>14620</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>43184</v>
+        <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1724002002/LD/22012034291452 — मेड़ बंधन-अम्बाराम लटीया</t>
+          <t>1724002002/IF/IAY/881671 — Construction of IAY House -IAY REG. NO. MP1885722</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>0</v>
+        <v>14792</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K352" s="3"/>
+        <v>42860</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>43184</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1724002002/LD/6636 — हाई स्‍कुल मैदान समतलीकरण ग्राम पंचायत बबलई में</t>
+          <t>1724002002/LD/22012034291452 — मेड़ बंधन-अम्बाराम लटीया</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>494000</v>
+        <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>438932</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>40631</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1724002002/LD/7310 — मैदान समतलीकरण मा.शाला ग्राम पंचायत बबलाई</t>
+          <t>1724002002/LD/6636 — हाई स्‍कुल मैदान समतलीकरण ग्राम पंचायत बबलई में</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>271000</v>
+        <v>494000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>179654</v>
+        <v>438932</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>40836</v>
+        <v>40631</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>41001</v>
+        <v>41019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/02 — मिटटी मुरूम मार्ग बबलाई से उरवाय तक</t>
+          <t>1724002002/LD/7310 — मैदान समतलीकरण मा.शाला ग्राम पंचायत बबलाई</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>395400</v>
+        <v>271000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>250800</v>
+        <v>179654</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>38828</v>
-[...1 lines deleted...]
-      <c r="K355" s="3"/>
+        <v>40836</v>
+      </c>
+      <c r="K355" s="3" t="n">
+        <v>41001</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/03 — मिटटी मुरूम  मार्ग बबलई से  महेतवाडा फाटा</t>
+          <t>1724002002/RC/02 — मिटटी मुरूम मार्ग बबलाई से उरवाय तक</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>230400</v>
+        <v>395400</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>225394</v>
+        <v>250800</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>38924</v>
+        <v>38828</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/1707 — मिटटी मुरूम मार्ग बबलाई से इन्‍द्रा कालोनी में</t>
+          <t>1724002002/RC/03 — मिटटी मुरूम  मार्ग बबलई से  महेतवाडा फाटा</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>458000</v>
+        <v>230400</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>193650</v>
+        <v>225394</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>39593</v>
-[...3 lines deleted...]
-      </c>
+        <v>38924</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034157662 — सी सी रोड बबलाई</t>
+          <t>1724002002/RC/1707 — मिटटी मुरूम मार्ग बबलाई से इन्‍द्रा कालोनी में</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>0</v>
+        <v>458000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>0</v>
+        <v>193650</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K358" s="3"/>
+        <v>39593</v>
+      </c>
+      <c r="K358" s="3" t="n">
+        <v>40276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034197159 — सीमेंट कांक्रीट (आंतरिक मार्ग) सह नाली डालुराम समो</t>
+          <t>1724002002/RC/22012034157662 — सी सी रोड बबलाई</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>128043</v>
+        <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>122810</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>41633</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034211639 — सी.सी.रोड सह-नाली निर्माण बहादर पटेल के घर से लक्ष</t>
+          <t>1724002002/RC/22012034197159 — सीमेंट कांक्रीट (आंतरिक मार्ग) सह नाली डालुराम समो</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>159000</v>
+        <v>128043</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>584</v>
+        <v>122810</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>41698</v>
+        <v>41633</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>41902</v>
+        <v>41824</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034211649 — सी.सी.रोड सह नाली निर्माण सुविधा मेडिकल से ताराचंद</t>
+          <t>1724002002/RC/22012034211639 — सी.सी.रोड सह-नाली निर्माण बहादर पटेल के घर से लक्ष</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>111000</v>
+        <v>159000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>730</v>
+        <v>584</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>41698</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>41902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034289835 — सीमेंट कांक्रीट सह नाली निर्माण भादर पटेल  के घर  से मुकेश  के गोदाम  तक</t>
+          <t>1724002002/RC/22012034211649 — सी.सी.रोड सह नाली निर्माण सुविधा मेडिकल से ताराचंद</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>37301</v>
+        <v>111000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>37206</v>
+        <v>730</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>42335</v>
+        <v>41698</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>42490</v>
+        <v>41902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034290520 — खेत सडक निर्माण मोहना रोड से रूपचंद्र मिश्रीलाला के खेत तक</t>
+          <t>1724002002/RC/22012034289835 — सीमेंट कांक्रीट सह नाली निर्माण भादर पटेल  के घर  से मुकेश  के गोदाम  तक</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>1463000</v>
+        <v>37301</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>173040</v>
+        <v>37206</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>42342</v>
+        <v>42335</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>42644</v>
+        <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034296203 — सीमेंट कांक्रीट सह नाली निर्माण गीताबाई के घर से बीरजबाई के घर तक</t>
+          <t>1724002002/RC/22012034290520 — खेत सडक निर्माण मोहना रोड से रूपचंद्र मिश्रीलाला के खेत तक</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>51021</v>
+        <v>1463000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>50880</v>
+        <v>173040</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42384</v>
+        <v>42342</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>42490</v>
+        <v>42644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034318596 — सीमेंट कांक्रीट सह नाली निर्माण अनिल बलु के घर से गुजरमोहन रोड तक</t>
+          <t>1724002002/RC/22012034296203 — सीमेंट कांक्रीट सह नाली निर्माण गीताबाई के घर से बीरजबाई के घर तक</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>62885</v>
+        <v>51021</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>62792</v>
+        <v>50880</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42727</v>
+        <v>42384</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>42827</v>
+        <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034332613 — सीमेंट कांक्रीट सह नाली निर्माण विजय दाणे के घर से सुभाष नत्थु के घर तक</t>
+          <t>1724002002/RC/22012034318596 — सीमेंट कांक्रीट सह नाली निर्माण अनिल बलु के घर से गुजरमोहन रोड तक</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>53100</v>
+        <v>62885</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>52435</v>
+        <v>62792</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42818</v>
+        <v>42727</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>43065</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034532729 — cc road nirman kary subhash ke ghar se laxmibai ke ghar tak</t>
+          <t>1724002002/RC/22012034332613 — सीमेंट कांक्रीट सह नाली निर्माण विजय दाणे के घर से सुभाष नत्थु के घर तक</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>21420</v>
+        <v>53100</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>21286</v>
+        <v>52435</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>44064</v>
+        <v>42818</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>44377</v>
+        <v>43065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Repair-maint Interlocking block/tiles roads-Comm / Repair and maintenance of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034571635 — पंचायत भवन की छत रिपेरिंग कार्य, बबलाई</t>
+          <t>1724002002/RC/22012034532729 — cc road nirman kary subhash ke ghar se laxmibai ke ghar tak</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>0</v>
+        <v>21420</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>0</v>
+        <v>21286</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44296</v>
-[...1 lines deleted...]
-      <c r="K368" s="3"/>
+        <v>44064</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>44377</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair-maint Interlocking block/tiles roads-Comm / Repair and maintenance of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034593859 — सार्वजनिक गणगोर घाट निर्माण कार्य बबलाई</t>
+          <t>1724002002/RC/22012034571635 — पंचायत भवन की छत रिपेरिंग कार्य, बबलाई</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>44424</v>
+        <v>44296</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034611850 — cc  road babali</t>
+          <t>1724002002/RC/22012034593859 — सार्वजनिक गणगोर घाट निर्माण कार्य बबलाई</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>44652</v>
+        <v>44424</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034637908 — CC ROAD SHIV MANDIR SE NANDRAM KE GHAR TAK</t>
+          <t>1724002002/RC/22012034611850 — cc  road babali</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>42600</v>
+        <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>41769</v>
+        <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>45135</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034639296 — CC ROAD SHIV MANDIR SE NANDRAM KE GHAR TAK</t>
+          <t>1724002002/RC/22012034637908 — CC ROAD SHIV MANDIR SE NANDRAM KE GHAR TAK</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>42600</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>41769</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K372" s="3"/>
+        <v>45135</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>45373</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/22012034667471 — cc road nirman karya sarvajanik bawadi ke pass</t>
+          <t>1724002002/RC/22012034639296 — CC ROAD SHIV MANDIR SE NANDRAM KE GHAR TAK</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>24000</v>
+        <v>42600</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>20037</v>
+        <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>45288</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/2387 — मिटटी मुरम मार्ग बबलाई से नाके से ककवाडा तक</t>
+          <t>1724002002/RC/22012034667471 — cc road nirman karya sarvajanik bawadi ke pass</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>458000</v>
+        <v>24000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>534258</v>
+        <v>20037</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>39788</v>
+        <v>45288</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>40276</v>
+        <v>45831</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/7652 — सीमेंट क्राकिट पेविग सह नाली निर्माण अनिल बबूल के</t>
+          <t>1724002002/RC/2387 — मिटटी मुरम मार्ग बबलाई से नाके से ककवाडा तक</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>161000</v>
+        <v>458000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>140860</v>
+        <v>534258</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>41015</v>
+        <v>39788</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>42098</v>
+        <v>40276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RC/VB/22012034854525 — SUGAMSAMPRK ROAD PATIDAR DHARM SHALA SE NAYPURA MOHNA ROAD TAK</t>
+          <t>1724002002/RC/7652 — सीमेंट क्राकिट पेविग सह नाली निर्माण अनिल बबूल के</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>0</v>
+        <v>161000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>0</v>
+        <v>140860</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>46244</v>
-[...1 lines deleted...]
-      <c r="K376" s="3"/>
+        <v>41015</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>42098</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034283595 — GP SHOCHALAY NIRMAN TEJUBAI GOPAL SE HIRALAL GULAB</t>
+          <t>1724002002/RC/VB/22012034854525 — SUGAMSAMPRK ROAD PATIDAR DHARM SHALA SE NAYPURA MOHNA ROAD TAK</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>64395</v>
+        <v>1798542.04</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>58512</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>42265</v>
-[...3 lines deleted...]
-      </c>
+        <v>46244</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034328770 — SOCHALAY NIRMAN BHERUSING OKAR</t>
+          <t>1724002002/RS/22012034283595 — GP SHOCHALAY NIRMAN TEJUBAI GOPAL SE HIRALAL GULAB</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>12000</v>
+        <v>64395</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>11998</v>
+        <v>58512</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>42797</v>
+        <v>42265</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>43018</v>
+        <v>42510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034334516 — शौचालय निर्माण गुजरा-पुनिया</t>
+          <t>1724002002/RS/22012034328770 — SOCHALAY NIRMAN BHERUSING OKAR</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>11968</v>
+        <v>11998</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42839</v>
+        <v>42797</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034341032 — शौचालय निर्माण-विष्णु बालकृष्ण</t>
+          <t>1724002002/RS/22012034334516 — शौचालय निर्माण गुजरा-पुनिया</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>11968</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>42839</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034341048 — शौचालय निर्माण-सीताराम गंगाराम</t>
+          <t>1724002002/RS/22012034341032 — शौचालय निर्माण-विष्णु बालकृष्ण</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>11968</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42846</v>
+        <v>42839</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034341053 — शौचालय निर्माण-ज्ञानचंद सालखराम</t>
+          <t>1724002002/RS/22012034341048 — शौचालय निर्माण-सीताराम गंगाराम</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>11968</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42839</v>
+        <v>42846</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>42852</v>
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034362066 — शौचालय निर्माण कार्य -सीताबाई कनकसिंह</t>
+          <t>1724002002/RS/22012034341053 — शौचालय निर्माण-ज्ञानचंद सालखराम</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>11796</v>
+        <v>11968</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>42951</v>
+        <v>42839</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>43221</v>
+        <v>42852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034362069 — शौचालय निर्माण कार्य-बिलमण घिसीया</t>
+          <t>1724002002/RS/22012034362066 — शौचालय निर्माण कार्य -सीताबाई कनकसिंह</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>11796</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>42951</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>43283</v>
+        <v>43221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034362073 — शौचालय निर्माण कार्य- राधेश्याम अंबाराम</t>
+          <t>1724002002/RS/22012034362069 — शौचालय निर्माण कार्य-बिलमण घिसीया</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>11496</v>
+        <v>11796</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>42951</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>43033</v>
+        <v>43283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034362075 — शौचालय निर्माण कार्य-मोहन बल्लू</t>
+          <t>1724002002/RS/22012034362073 — शौचालय निर्माण कार्य- राधेश्याम अंबाराम</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>11796</v>
+        <v>11496</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>42951</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>43066</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034490166 — shochaly nirman kary gram bablai haat bazaar</t>
+          <t>1724002002/RS/22012034362075 — शौचालय निर्माण कार्य-मोहन बल्लू</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>56000</v>
+        <v>12000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>57950</v>
+        <v>11796</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>44071</v>
+        <v>42951</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>44200</v>
+        <v>43066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034490167 — shochaly nirman kary gram bablai SC basti</t>
+          <t>1724002002/RS/22012034490166 — shochaly nirman kary gram bablai haat bazaar</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>56000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>57760</v>
+        <v>57950</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>44092</v>
+        <v>44071</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>44200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034700184 — SARVAJANIK MAGIC PIT NIRMAN KARYA BABLAI BHAG-1</t>
+          <t>1724002002/RS/22012034490167 — shochaly nirman kary gram bablai SC basti</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>0</v>
+        <v>56000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>0</v>
+        <v>57760</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K389" s="3"/>
+        <v>44092</v>
+      </c>
+      <c r="K389" s="3" t="n">
+        <v>44200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034700185 — SARVAJANIK MAGIC PIT NIRMAN KARYA BABLAI BHAG-2</t>
+          <t>1724002002/RS/22012034700184 — SARVAJANIK MAGIC PIT NIRMAN KARYA BABLAI BHAG-1</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034701826 — MEGIC PIT KARY BHAG - 2 BABLAI</t>
+          <t>1724002002/RS/22012034700185 — SARVAJANIK MAGIC PIT NIRMAN KARYA BABLAI BHAG-2</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>11934</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>45202</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034701827 — MEGIC PIT KARY BHAG - 1 BABLAI</t>
+          <t>1724002002/RS/22012034701826 — MEGIC PIT KARY BHAG - 2 BABLAI</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>11271</v>
+        <v>11934</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45202</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>45406</v>
+        <v>45374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034701828 — SOAK PIT NIRMAN KARY BHAG - 1 BABLAI</t>
+          <t>1724002002/RS/22012034701827 — MEGIC PIT KARY BHAG - 1 BABLAI</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>26000</v>
+        <v>14000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>19890</v>
+        <v>11271</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>45168</v>
+        <v>45202</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>45374</v>
+        <v>45406</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012034702723 — SOAK PIT NIRMAN KARYA BABLAI BHAG 2</t>
+          <t>1724002002/RS/22012034701828 — SOAK PIT NIRMAN KARY BHAG - 1 BABLAI</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>26000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>19448</v>
+        <v>19890</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>45202</v>
+        <v>45168</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>45373</v>
+        <v>45374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012035118485 — NALI NIRMAN DHARMENDRA KE GHAR SE CHAMPALAL KE GHAR TAK</t>
+          <t>1724002002/RS/22012034702723 — SOAK PIT NIRMAN KARYA BABLAI BHAG 2</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>31650</v>
+        <v>26000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>28951</v>
+        <v>19448</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>45207</v>
+        <v>45202</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>45373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/22012035118489 — NALI NIRMAN MAHESH KE GHAR SE PATIDAR DHARMSHALA TAK</t>
+          <t>1724002002/RS/22012035118485 — NALI NIRMAN DHARMENDRA KE GHAR SE CHAMPALAL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>31950</v>
+        <v>31650</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>31824</v>
+        <v>28951</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>45373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/60101 — मानव प्राक्‍कलंन घरेलु शैचालय निर्माण अहिल्‍याबाई</t>
+          <t>1724002002/RS/22012035118489 — NALI NIRMAN MAHESH KE GHAR SE PATIDAR DHARMSHALA TAK</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>88000</v>
+        <v>31950</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>1168</v>
+        <v>31824</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41523</v>
+        <v>45207</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>41974</v>
+        <v>45373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/60107 — मानव प्राक्‍कलन घरेलु शौचालय निमार्ण गेंदालाल नारा</t>
+          <t>1724002002/RS/60101 — मानव प्राक्‍कलंन घरेलु शैचालय निर्माण अहिल्‍याबाई</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>730</v>
+        <v>1168</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>41523</v>
       </c>
-      <c r="K398" s="3"/>
+      <c r="K398" s="3" t="n">
+        <v>41974</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/60121 — मानव प्राक्‍कलन शौचालय निर्माण जयराम अमिचंद के घर</t>
+          <t>1724002002/RS/60107 — मानव प्राक्‍कलन घरेलु शौचालय निमार्ण गेंदालाल नारा</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>1606</v>
+        <v>730</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>41523</v>
       </c>
-      <c r="K399" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/60124 — मानव प्राक्‍कलन शौचालय निर्माण महेश जगन के घर से प</t>
+          <t>1724002002/RS/60121 — मानव प्राक्‍कलन शौचालय निर्माण जयराम अमिचंद के घर</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>1460</v>
+        <v>1606</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>41523</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>41974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/60129 — मानव प्राक्‍कलन शौचालय निर्माण ताराचंद पन्‍नालाल क</t>
+          <t>1724002002/RS/60124 — मानव प्राक्‍कलन शौचालय निर्माण महेश जगन के घर से प</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>876</v>
+        <v>1460</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>41523</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>41974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/61165 — मानव प्राक्‍कलन निर्माण शौचालय निर्माण पांचीलाल हि</t>
+          <t>1724002002/RS/60129 — मानव प्राक्‍कलन शौचालय निर्माण ताराचंद पन्‍नालाल क</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>1168</v>
+        <v>876</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>41523</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>41974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/61174 — मानव प्राक्‍कलंन शौचालय निर्माण शिवराम अंबाराम के</t>
+          <t>1724002002/RS/61165 — मानव प्राक्‍कलन निर्माण शौचालय निर्माण पांचीलाल हि</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>584</v>
+        <v>1168</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>41523</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>41974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/61176 — मानव प्राक्‍कलंन शौचालय निर्माण हिरालाल छित्‍तर के</t>
+          <t>1724002002/RS/61174 — मानव प्राक्‍कलंन शौचालय निर्माण शिवराम अंबाराम के</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>1460</v>
+        <v>584</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>41523</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>41974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/61230 — मानव प्राक्‍कलन शौचालय निर्माण राधेश्‍याम के घर से रामा मकुन्‍द के घर तक</t>
+          <t>1724002002/RS/61176 — मानव प्राक्‍कलंन शौचालय निर्माण हिरालाल छित्‍तर के</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>1460</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>41523</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>41974</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1724002002/RS/61231 — मानव प्राक्‍कलन शौचालय निर्माण दूर्गाबाई नन्‍दराम</t>
+          <t>1724002002/RS/61230 — मानव प्राक्‍कलन शौचालय निर्माण राधेश्‍याम के घर से रामा मकुन्‍द के घर तक</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>1606</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>41523</v>
-[...3 lines deleted...]
-      </c>
+        <v>41136</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1 — तलाई गहरी  करण  बबलाई</t>
+          <t>1724002002/RS/61231 — मानव प्राक्‍कलन शौचालय निर्माण दूर्गाबाई नन्‍दराम</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>34160</v>
+        <v>88000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>6160</v>
+        <v>1606</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>38875</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>41523</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>41974</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1010 — खेत तालाब गंगाराम लटिया ग्राम बबलाई में</t>
+          <t>1724002002/WC/1 — तलाई गहरी  करण  बबलाई</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>32700</v>
+        <v>34160</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>6160</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>38845</v>
+        <v>38875</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1011 — खेत तालाब फकिरा मिश्रीस्‍या ग्राम बबलाई में</t>
+          <t>1724002002/WC/1010 — खेत तालाब गंगाराम लटिया ग्राम बबलाई में</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>32700</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>38845</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1012 — खेत तालाब बन्‍टु गुलाब ग्राम बबलाई में</t>
+          <t>1724002002/WC/1011 — खेत तालाब फकिरा मिश्रीस्‍या ग्राम बबलाई में</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>32700</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>38845</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1013 — खेत तालाब नानुराम भील्‍या ग्राम बबलाई में</t>
+          <t>1724002002/WC/1012 — खेत तालाब बन्‍टु गुलाब ग्राम बबलाई में</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>32700</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>39000</v>
+        <v>38845</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1014 — खेत तालाब अमरसिह घिस्‍या ग्राम बबलाई में</t>
+          <t>1724002002/WC/1013 — खेत तालाब नानुराम भील्‍या ग्राम बबलाई में</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>32700</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>38993</v>
+        <v>39000</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1015 — खेत तालाब बिलमण घिस्‍या ग्राम बबलाई में</t>
+          <t>1724002002/WC/1014 — खेत तालाब अमरसिह घिस्‍या ग्राम बबलाई में</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>32700</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>38853</v>
+        <v>38993</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1016 — खेत तालाब बोंदर मकुन्‍द ग्राम बबलाई में</t>
+          <t>1724002002/WC/1015 — खेत तालाब बिलमण घिस्‍या ग्राम बबलाई में</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>13400</v>
+        <v>32700</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>38845</v>
+        <v>38853</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1017 — बोरी बंधान कार्य ग्राम बबलाई में</t>
+          <t>1724002002/WC/1016 — खेत तालाब बोंदर मकुन्‍द ग्राम बबलाई में</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>10000</v>
+        <v>13400</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>39030</v>
+        <v>38845</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1018 — बोरी बंधान कार्य ग्राम बबलाई में</t>
+          <t>1724002002/WC/1017 — बोरी बंधान कार्य ग्राम बबलाई में</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>39023</v>
+        <v>39030</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1019 — कपिल धारा कुप निर्माण दयाराम मानसिह ग्राम बबलाई मे</t>
+          <t>1724002002/WC/1018 — बोरी बंधान कार्य ग्राम बबलाई में</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>117000</v>
+        <v>10000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>68003</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>39173</v>
+        <v>39023</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1020 — कपिल धारा कुप निर्माण नत्‍थुहगरिया ग्राम बबलाई में</t>
+          <t>1724002002/WC/1019 — कपिल धारा कुप निर्माण दयाराम मानसिह ग्राम बबलाई मे</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>117000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>73835</v>
+        <v>68003</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>39173</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1021 — कपिल धारा कुप निर्माण बोंदर मकुन्‍द ग्राम बबलाई में</t>
+          <t>1724002002/WC/1020 — कपिल धारा कुप निर्माण नत्‍थुहगरिया ग्राम बबलाई में</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>117000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>75711</v>
+        <v>73835</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>39173</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1022 — कपिल धारा कुप निर्माण नानुराम भील्‍या ग्राम बबलाई में</t>
+          <t>1724002002/WC/1021 — कपिल धारा कुप निर्माण बोंदर मकुन्‍द ग्राम बबलाई में</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>117000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>64020</v>
+        <v>75711</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>39173</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1023 — कपिल धारा कुप निर्माण बिलमण घिस्‍या ग्राम बबलाई मे</t>
+          <t>1724002002/WC/1022 — कपिल धारा कुप निर्माण नानुराम भील्‍या ग्राम बबलाई में</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>117000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>68190</v>
+        <v>64020</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>39173</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1024 — तलाई निर्माण ग्राम बबलाई में</t>
+          <t>1724002002/WC/1023 — कपिल धारा कुप निर्माण बिलमण घिस्‍या ग्राम बबलाई मे</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>499000</v>
+        <v>117000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>258290</v>
+        <v>68190</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>39210</v>
+        <v>39173</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1025 — नविन तलाई निर्माण पूर्व ककवाडा में</t>
+          <t>1724002002/WC/1024 — तलाई निर्माण ग्राम बबलाई में</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>363095</v>
+        <v>258290</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>39173</v>
+        <v>39210</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1708 — निस्‍तार तालाब इन्‍द्रा कालोनी बबलाई में</t>
+          <t>1724002002/WC/1025 — नविन तलाई निर्माण पूर्व ककवाडा में</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>500000</v>
+        <v>499000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>298400</v>
+        <v>363095</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>39624</v>
-[...3 lines deleted...]
-      </c>
+        <v>39173</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1751 — कपिलधारा कूप निर्माण अंबाराम सुकराम के खेत में</t>
+          <t>1724002002/WC/1708 — निस्‍तार तालाब इन्‍द्रा कालोनी बबलाई में</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>62200</v>
+        <v>298400</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>39556</v>
+        <v>39624</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>39845</v>
+        <v>40296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1752 — कपिलधारा कूप निर्माण रामलाल भिल्‍या के खेत में</t>
+          <t>1724002002/WC/1751 — कपिलधारा कूप निर्माण अंबाराम सुकराम के खेत में</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>66475</v>
+        <v>62200</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>39556</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>40276</v>
+        <v>39845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1753 — कपिलधारा कूप निर्माण पांचीलाल हिरालाल</t>
+          <t>1724002002/WC/1752 — कपिलधारा कूप निर्माण रामलाल भिल्‍या के खेत में</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>67700</v>
+        <v>66475</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>39556</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>40046</v>
+        <v>40276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/1754 — कपिलधारा कूप निर्माण अवंतीबाई सुभाष</t>
+          <t>1724002002/WC/1753 — कपिलधारा कूप निर्माण पांचीलाल हिरालाल</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>67115</v>
+        <v>67700</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>39556</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>39846</v>
+        <v>40046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034323754 — निस्तार तालाब जिनोधार शिव तालाब पक्की पाल मरम्मत,बबलाई</t>
+          <t>1724002002/WC/1754 — कपिलधारा कूप निर्माण अवंतीबाई सुभाष</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>10300</v>
+        <v>100000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>9288</v>
+        <v>67115</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>42867</v>
+        <v>39556</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>43018</v>
+        <v>39846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034377041 — बोरी बंधान कार्य गुजरमोहन बबलाई नाले पर</t>
+          <t>1724002002/WC/22012034323754 — निस्तार तालाब जिनोधार शिव तालाब पक्की पाल मरम्मत,बबलाई</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>12000</v>
+        <v>10300</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>8256</v>
+        <v>9288</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>43028</v>
+        <v>42867</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>43043</v>
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034431052 — Form pond Bablai</t>
+          <t>1724002002/WC/22012034377041 — बोरी बंधान कार्य गुजरमोहन बबलाई नाले पर</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>8256</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>43463</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>43028</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>43043</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034431078 — water pond nirman kary bablai</t>
+          <t>1724002002/WC/22012034431052 — Form pond Bablai</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>288000</v>
+        <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>262984</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>43474</v>
-[...3 lines deleted...]
-      </c>
+        <v>43463</v>
+      </c>
+      <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034437005 — water poand</t>
+          <t>1724002002/WC/22012034431078 — water pond nirman kary bablai</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>101996.79</v>
+        <v>288000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>90904</v>
+        <v>262984</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>43761</v>
+        <v>43474</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>44063</v>
+        <v>44119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034437051 — water poand gram panchayt babalai</t>
+          <t>1724002002/WC/22012034437005 — water poand</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>0</v>
+        <v>101996.79</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>90904</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>43761</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>44063</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034444297 — सार्वजानिक कुप निर्माण कार्य ग्राम बबलाई</t>
+          <t>1724002002/WC/22012034437051 — water poand gram panchayt babalai</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>535000</v>
+        <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034447072 — शोक पीट निर्माण कार्य 10 ग्राम बबलाई</t>
+          <t>1724002002/WC/22012034444297 — सार्वजानिक कुप निर्माण कार्य ग्राम बबलाई</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>64000</v>
+        <v>535000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034447080 — नाडेप निर्माण कार्य 10 ग्राम बबलाई</t>
+          <t>1724002002/WC/22012034447072 — शोक पीट निर्माण कार्य 10 ग्राम बबलाई</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>97000</v>
+        <v>64000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034493518 — WATER POND NIRMAN MAALBEDI ME</t>
+          <t>1724002002/WC/22012034447080 — नाडेप निर्माण कार्य 10 ग्राम बबलाई</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>310385.56</v>
+        <v>97000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>271560</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43804</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034493519 — WATER POND NIRMAN INDRA COLONY KE PICHE</t>
+          <t>1724002002/WC/22012034493518 — WATER POND NIRMAN MAALBEDI ME</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>0</v>
+        <v>310385.56</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>271560</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>43804</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>44063</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034565583 — नाला गहरीकरण कार्य भारतसिंह सोलंकी के खेत से रेवा शंकर पाटीदार के खेत तक</t>
+          <t>1724002002/WC/22012034493519 — WATER POND NIRMAN INDRA COLONY KE PICHE</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>79478.82</v>
+        <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43990</v>
+        <v>43692</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034565584 — नाला गहरीकरण कार्य बहादरसिंह के खेत से कन्हियालाल पाटीदार के घर तक</t>
+          <t>1724002002/WC/22012034565583 — नाला गहरीकरण कार्य भारतसिंह सोलंकी के खेत से रेवा शंकर पाटीदार के खेत तक</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>79478.82</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>43990</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034608727 — वाटर पोण्ड निर्माण कार्य मालबेड़ी</t>
+          <t>1724002002/WC/22012034565584 — नाला गहरीकरण कार्य बहादरसिंह के खेत से कन्हियालाल पाटीदार के घर तक</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>332962.02</v>
+        <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>210140</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>44221</v>
-[...3 lines deleted...]
-      </c>
+        <v>43990</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034697513 — शोक पिट कार्य बबलाई</t>
+          <t>1724002002/WC/22012034608727 — वाटर पोण्ड निर्माण कार्य मालबेड़ी</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>14467.3</v>
+        <v>332962.02</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>10422</v>
+        <v>210140</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>44365</v>
+        <v>44221</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>44963</v>
+        <v>45070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034758181 — रूफ टफ ऑफ रैन हार्वेस्टिंग कार्य पंचायत भवन बबलाई</t>
+          <t>1724002002/WC/22012034697513 — शोक पिट कार्य बबलाई</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>85067.99</v>
+        <v>14467.3</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>47232.9</v>
+        <v>10422</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>44374</v>
+        <v>44365</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>45118</v>
+        <v>44963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034758185 — रूफ टफ ऑफ रैन हार्वेस्टिंग कार्य मा. क्लस्टर बबलाई</t>
+          <t>1724002002/WC/22012034758181 — रूफ टफ ऑफ रैन हार्वेस्टिंग कार्य पंचायत भवन बबलाई</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>22229.14</v>
+        <v>85067.99</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>47232.9</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>44374</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>45118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034758190 — रूफ टफ ऑफ रैन हार्वेस्टिंग कार्य शा. मा.वि.बबलाई</t>
+          <t>1724002002/WC/22012034758185 — रूफ टफ ऑफ रैन हार्वेस्टिंग कार्य मा. क्लस्टर बबलाई</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>84226.96</v>
+        <v>22229.14</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>55351.5</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>44374</v>
-[...3 lines deleted...]
-      </c>
+        <v>44301</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034782701 — SHOK PIT NIRMAN KARY BABLAI</t>
+          <t>1724002002/WC/22012034758190 — रूफ टफ ऑफ रैन हार्वेस्टिंग कार्य शा. मा.वि.बबलाई</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>14467.3</v>
+        <v>84226.96</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>55351.5</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>44305</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>44374</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>45116</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034816967 — सार्वजनिक वाटर पोंड निर्माण कार्य धावडिया बेडी पर</t>
+          <t>1724002002/WC/22012034782701 — SHOK PIT NIRMAN KARY BABLAI</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>338902.57</v>
+        <v>14467.3</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>177759</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44517</v>
-[...3 lines deleted...]
-      </c>
+        <v>44305</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034833125 — रिचार्ज पिट निर्माण कार्य - 03 हैंडपंप के पास बबलाई</t>
+          <t>1724002002/WC/22012034816967 — सार्वजनिक वाटर पोंड निर्माण कार्य धावडिया बेडी पर</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>12005.33</v>
+        <v>338902.57</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>177759</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>44517</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>46107</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034866665 — SOAK PIT RECHARG SARVAJANIK BABLAI BHAG-01</t>
+          <t>1724002002/WC/22012034833125 — रिचार्ज पिट निर्माण कार्य - 03 हैंडपंप के पास बबलाई</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>14467.3</v>
+        <v>12005.33</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034866670 — SOAK PIT RECHARG BABLAI BHAG-02</t>
+          <t>1724002002/WC/22012034866665 — SOAK PIT RECHARG SARVAJANIK BABLAI BHAG-01</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034866676 — NADAP NIRMAN KARY SARVAJANIK BABLAI BHAG-01</t>
+          <t>1724002002/WC/22012034866670 — SOAK PIT RECHARG BABLAI BHAG-02</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>14006.51</v>
+        <v>14467.3</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034866678 — NADAP NIRMAN KARY SARVAJANIK BABLAI BHAG-02</t>
+          <t>1724002002/WC/22012034866676 — NADAP NIRMAN KARY SARVAJANIK BABLAI BHAG-01</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034877024 — सार्वजनिक वाटर  निर्माण कार्य सातगोड़िया रोड के पास बबलाई</t>
+          <t>1724002002/WC/22012034866678 — NADAP NIRMAN KARY SARVAJANIK BABLAI BHAG-02</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>338902.57</v>
+        <v>14006.51</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44471</v>
+        <v>44424</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034879965 — सार्वजनिक वाटर  निर्माण कार्य सातगोड़िया रोड के पास बबलाई</t>
+          <t>1724002002/WC/22012034877024 — सार्वजनिक वाटर  निर्माण कार्य सातगोड़िया रोड के पास बबलाई</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>0</v>
+        <v>338902.57</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034879966 — राम तलाई जीर्णोद्धार बबलाई</t>
+          <t>1724002002/WC/22012034879965 — सार्वजनिक वाटर  निर्माण कार्य सातगोड़िया रोड के पास बबलाई</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>46634.59</v>
+        <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>15841</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44611</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034884944 — शोक्ता गड्डा निर्माण कार्य जसवन्त बाबुलाल व अन्य - 10</t>
+          <t>1724002002/WC/22012034879966 — राम तलाई जीर्णोद्धार बबलाई</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>41164.74</v>
+        <v>46634.59</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>0</v>
+        <v>15841</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K457" s="3"/>
+        <v>44611</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>45116</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034884945 — शोक्ता गड्डा निर्माण कार्य करण हिरालाल व अन्य -10</t>
+          <t>1724002002/WC/22012034884944 — शोक्ता गड्डा निर्माण कार्य जसवन्त बाबुलाल व अन्य - 10</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>0</v>
+        <v>41164.74</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034960174 — BOULDER CHECK DAM NIRMAN KARYA BABLAI</t>
+          <t>1724002002/WC/22012034884945 — शोक्ता गड्डा निर्माण कार्य करण हिरालाल व अन्य -10</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44665</v>
+        <v>44471</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034987427 — talab jirnodhar kary shiv mohalla ke pas bablai</t>
+          <t>1724002002/WC/22012034960174 — BOULDER CHECK DAM NIRMAN KARYA BABLAI</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012034987428 — talab jirnodhar kary nag mandir ke pas</t>
+          <t>1724002002/WC/22012034987427 — talab jirnodhar kary shiv mohalla ke pas bablai</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035067948 — Sarvajanik nirmal neer kary nag mandir ke pass gp Bablai</t>
+          <t>1724002002/WC/22012034987428 — talab jirnodhar kary nag mandir ke pas</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>603053.15</v>
+        <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>296511.14</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>45067</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035088971 — BAWADI JIRNODHAR KARYA BABLAI</t>
+          <t>1724002002/WC/22012035067948 — Sarvajanik nirmal neer kary nag mandir ke pass gp Bablai</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>22500</v>
+        <v>603053.15</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>20774</v>
+        <v>296511.14</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45202</v>
+        <v>45067</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>45373</v>
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035108850 — sarvajanik water pond nirman karya bablai</t>
+          <t>1724002002/WC/22012035088971 — BAWADI JIRNODHAR KARYA BABLAI</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>484347.6</v>
+        <v>22500</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>1105</v>
+        <v>20774</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45205</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>45202</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>45373</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035108857 — sarvajanik water pond nirman karya nim wale nale ke pass</t>
+          <t>1724002002/WC/22012035108850 — sarvajanik water pond nirman karya bablai</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>483347.6</v>
+        <v>484347.6</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>93440</v>
+        <v>1105</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035125918 — sarvajanik water pond nirman karya mandi ke piche bablai</t>
+          <t>1724002002/WC/22012035108857 — sarvajanik water pond nirman karya nim wale nale ke pass</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>336126.21</v>
+        <v>483347.6</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>207855.19</v>
+        <v>93440</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45205</v>
       </c>
-      <c r="K466" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035125921 — sarvajanik water pond nirman karya kacche raste ke pass bablai</t>
+          <t>1724002002/WC/22012035125918 — sarvajanik water pond nirman karya mandi ke piche bablai</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>335525.54</v>
+        <v>336126.21</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>0</v>
+        <v>207855.19</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K467" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K467" s="3" t="n">
+        <v>45853</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035143860 — STOP DEM CUM CAUSWEY PULIYA NIRMAN BABLAI MOHANA MARG</t>
+          <t>1724002002/WC/22012035125921 — sarvajanik water pond nirman karya kacche raste ke pass bablai</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>160000</v>
+        <v>335525.54</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>154384</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45207</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035156451 — sarvajanik water pond nirman karya bablai</t>
+          <t>1724002002/WC/22012035143860 — STOP DEM CUM CAUSWEY PULIYA NIRMAN BABLAI MOHANA MARG</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>399360.4</v>
+        <v>160000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>309558.18</v>
+        <v>154384</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>45330</v>
+        <v>45207</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>45853</v>
+        <v>45509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035159607 — waterpond nirman kary bablai</t>
+          <t>1724002002/WC/22012035156451 — sarvajanik water pond nirman karya bablai</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>0</v>
+        <v>399360.4</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>309558.18</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>45330</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>45853</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035232900 — BLODER CHECK DAM BABLAI BHAG 1</t>
+          <t>1724002002/WC/22012035159607 — waterpond nirman kary bablai</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>45519</v>
+        <v>45396</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035232903 — BLODER CHECK DAM BABLAI BHAG 2</t>
+          <t>1724002002/WC/22012035232900 — BLODER CHECK DAM BABLAI BHAG 1</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035232906 — BLODER CHECK DAM BABLAI BHAG 3</t>
+          <t>1724002002/WC/22012035232903 — BLODER CHECK DAM BABLAI BHAG 2</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035233236 — LOOSE BOLDER CHEKS DAM DEV TALAYI KE PASS</t>
+          <t>1724002002/WC/22012035232906 — BLODER CHECK DAM BABLAI BHAG 3</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>274910.83</v>
+        <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>115898</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>45686</v>
-[...3 lines deleted...]
-      </c>
+        <v>45519</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035233239 — LOOSE BOLDER CHEKS DAM NIM WALE NALE KE PASS</t>
+          <t>1724002002/WC/22012035233236 — LOOSE BOLDER CHEKS DAM DEV TALAYI KE PASS</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>297115.95</v>
+        <v>274910.83</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>117795</v>
+        <v>115898</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>45695</v>
+        <v>45686</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035233241 — LOOSE BOLDER CHEKS DAM DUMIYA NALE KE PASS</t>
+          <t>1724002002/WC/22012035233239 — LOOSE BOLDER CHEKS DAM NIM WALE NALE KE PASS</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>284857.97</v>
+        <v>297115.95</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>116384</v>
+        <v>117795</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>45686</v>
+        <v>45695</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/22012035312253 — JGSA 2025 AMRIT SAROVAR 2.0 Bash wala nala bablai</t>
+          <t>1724002002/WC/22012035233241 — LOOSE BOLDER CHEKS DAM DUMIYA NALE KE PASS</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>2488421.06</v>
+        <v>284857.97</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>1985288.9</v>
+        <v>116384</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>45812</v>
+        <v>45686</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>46165</v>
+        <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/2335 — निस्‍तार तालाब मालबैडी तलाई निर्माण</t>
+          <t>1724002002/WC/22012035312253 — JGSA 2025 AMRIT SAROVAR 2.0 Bash wala nala bablai</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>490000</v>
+        <v>2488421.06</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>184002</v>
+        <v>1985288.9</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>39753</v>
+        <v>45812</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>40276</v>
+        <v>46165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/6609 — कपिलधारा कुप निर्माण कन्‍हैया गुलाब के खेत में ग्राम पंचायत बबलाई में</t>
+          <t>1724002002/WC/2335 — निस्‍तार तालाब मालबैडी तलाई निर्माण</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>139000</v>
+        <v>490000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>115427</v>
+        <v>184002</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>40490</v>
+        <v>39753</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>42596</v>
+        <v>40276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/6610 — कपिलधारा कुप निर्माण छगन भीमा के खेत में ग्राम पंचायत बबलाई में</t>
+          <t>1724002002/WC/6609 — कपिलधारा कुप निर्माण कन्‍हैया गुलाब के खेत में ग्राम पंचायत बबलाई में</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>139000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>140050</v>
+        <v>115427</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>40490</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>40698</v>
+        <v>42596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/6613 — कपिलधारा कुप निर्माण लालसिह छोगालाल के खेत में ग्राम पंचायत बबलाई में</t>
+          <t>1724002002/WC/6610 — कपिलधारा कुप निर्माण छगन भीमा के खेत में ग्राम पंचायत बबलाई में</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>139000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>111948</v>
+        <v>140050</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>40518</v>
+        <v>40490</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>42596</v>
+        <v>40698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/7311 — तालाब गहरीकरण बबलाई ग्राम पंचायत बबलाई</t>
+          <t>1724002002/WC/6613 — कपिलधारा कुप निर्माण लालसिह छोगालाल के खेत में ग्राम पंचायत बबलाई में</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>108000</v>
+        <v>139000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>94632</v>
+        <v>111948</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>40695</v>
+        <v>40518</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>40728</v>
+        <v>42596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/7477 — मेढ बंधान रूपचंद्र मिश्रीया के खेत में पंचायत बबलाई</t>
+          <t>1724002002/WC/7311 — तालाब गहरीकरण बबलाई ग्राम पंचायत बबलाई</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>14500</v>
+        <v>108000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>7930</v>
+        <v>94632</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>40909</v>
+        <v>40695</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>40961</v>
+        <v>40728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/7478 — मेढ बंधान कार्य लालसिंह छोगालाल के खेत में</t>
+          <t>1724002002/WC/7477 — मेढ बंधान रूपचंद्र मिश्रीया के खेत में पंचायत बबलाई</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>14500</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>7808</v>
+        <v>7930</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>40879</v>
+        <v>40909</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>42596</v>
+        <v>40961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/7479 — मेढ बंधान कार्य कन्‍हैया गुलाब के खेत में</t>
+          <t>1724002002/WC/7478 — मेढ बंधान कार्य लालसिंह छोगालाल के खेत में</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>14500</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>6222</v>
+        <v>7808</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>40886</v>
+        <v>40879</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>42595</v>
+        <v>42596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/7480 — चैकडेम निर्माण कार्य मालबैडी पंचायत बबलाई</t>
+          <t>1724002002/WC/7479 — मेढ बंधान कार्य कन्‍हैया गुलाब के खेत में</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>14500</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>5002</v>
+        <v>6222</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>40893</v>
+        <v>40886</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>40961</v>
+        <v>42595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/7481 — चैकडेम निर्माण कार्य अजजा छात्रावास के पास पंचायत बबलाई</t>
+          <t>1724002002/WC/7480 — चैकडेम निर्माण कार्य मालबैडी पंचायत बबलाई</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>14500</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>5856</v>
+        <v>5002</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>40900</v>
+        <v>40893</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>40961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/7482 — चैकडेम निर्माण कार्य धनबैडी पंचायत बबलाई</t>
+          <t>1724002002/WC/7481 — चैकडेम निर्माण कार्य अजजा छात्रावास के पास पंचायत बबलाई</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>15000</v>
+        <v>14500</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>6222</v>
+        <v>5856</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>40916</v>
+        <v>40900</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>40961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/7754 — डबरी निर्माण बबलाई में ग्राम पंचायत बबलाई में</t>
+          <t>1724002002/WC/7482 — चैकडेम निर्माण कार्य धनबैडी पंचायत बबलाई</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>69000</v>
+        <v>15000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>41184</v>
+        <v>6222</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41069</v>
+        <v>40916</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>42596</v>
+        <v>40961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/7755 — डबरी निर्माण मालबैडी ग्राम पंचायत बबलाई में</t>
+          <t>1724002002/WC/7754 — डबरी निर्माण बबलाई में ग्राम पंचायत बबलाई में</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>69000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>30096</v>
+        <v>41184</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41062</v>
+        <v>41069</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>41346</v>
+        <v>42596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/7826 — कपिलधारा कुप निर्माण महेन्‍द्र राजेन्‍द्र बबलाई</t>
+          <t>1724002002/WC/7755 — डबरी निर्माण मालबैडी ग्राम पंचायत बबलाई में</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>176000</v>
+        <v>69000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>137428</v>
+        <v>30096</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>41259</v>
+        <v>41062</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>41664</v>
+        <v>41346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/9993627756 — निस्‍तार तालाब बबलाई</t>
+          <t>1724002002/WC/7826 — कपिलधारा कुप निर्माण महेन्‍द्र राजेन्‍द्र बबलाई</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>0</v>
+        <v>176000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>137428</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>41259</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>41664</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/9993627759 — चेकडेम निर्माण रामतलाई</t>
+          <t>1724002002/WC/9993627756 — निस्‍तार तालाब बबलाई</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>41300</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/9993649000 — डबरी निर्माण कार्य इन्‍द्रा कालोनी के पास बबलाई</t>
+          <t>1724002002/WC/9993627759 — चेकडेम निर्माण रामतलाई</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>87000</v>
+        <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>53091</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/9993649005 — डबरी निर्माण कार्य मालबैडी बबलाई</t>
+          <t>1724002002/WC/9993649000 — डबरी निर्माण कार्य इन्‍द्रा कालोनी के पास बबलाई</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>87000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>2628</v>
+        <v>53091</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>42129</v>
+        <v>42581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/VB/22012035332996 — SCT TRENCH RAM TALYI KE PASS BABALY</t>
+          <t>1724002002/WC/9993649005 — डबरी निर्माण कार्य मालबैडी बबलाई</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>199055.95</v>
+        <v>87000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>2628</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>46258</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>42129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/VB/22012035332998 — LOOSE BOLDER CHEK DAM KAKWADA ROAD  NALE PAR</t>
+          <t>1724002002/WC/VB/22012035332996 — SCT TRENCH RAM TALYI KE PASS BABALY</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>221821.1</v>
+        <v>199055.95</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>46242</v>
+        <v>46258</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WC/VB/22012035333001 — GEBIYAN WORK RAM TALAYI NALE PAR</t>
+          <t>1724002002/WC/VB/22012035332998 — LOOSE BOLDER CHEK DAM KAKWADA ROAD  NALE PAR</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>0</v>
+        <v>221821.1</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>46242</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1724002002/WH/22012034938160 — BAWADI JIRNODHAR KARY GUJARMOHANA ROAD BABLAI</t>
+          <t>1724002002/WC/VB/22012035333001 — GEBIYAN WORK RAM TALAYI NALE PAR</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>22500</v>
+        <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45017</v>
+        <v>46242</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1724002064/WC/6094 — सार्वजनिक कूप गहरीकरण बबलाई पंचायत बबलाई</t>
+          <t>1724002002/WH/22012034938160 — BAWADI JIRNODHAR KARY GUJARMOHANA ROAD BABLAI</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>51000</v>
+        <v>22500</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>49925</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>40379</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1724002/IF/22012035135098 — HD NijiBhumi Par Falpodh Ropan Devnarayan Mishrilal Bablai</t>
+          <t>1724002064/WC/6094 — सार्वजनिक कूप गहरीकरण बबलाई पंचायत बबलाई</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>197147</v>
+        <v>51000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>140685</v>
+        <v>49925</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45192</v>
+        <v>40379</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>46202</v>
+        <v>40471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1724002/IF/22012035148169 — HD NijiBhumi Par Falpodh Ropan LADKIBAI GIRDHARI BABLAI</t>
+          <t>1724002/IF/22012035135098 — HD NijiBhumi Par Falpodh Ropan Devnarayan Mishrilal Bablai</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>159100</v>
+        <v>197147</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>137298</v>
+        <v>140685</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45192</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>46165</v>
+        <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1724002/IF/22012035148573 — HD NijiBhumi Par Falpodh Ropan Godawarbai Hiralal Bablai i</t>
+          <t>1724002/IF/22012035148169 — HD NijiBhumi Par Falpodh Ropan LADKIBAI GIRDHARI BABLAI</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>159100</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>72522</v>
+        <v>137298</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45196</v>
+        <v>45192</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>45853</v>
+        <v>46165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1724002/IF/22012035253198 — HD NijiBhumi Par Falpodh Ropan Daluram Samotya Bablai</t>
+          <t>1724002/IF/22012035148573 — HD NijiBhumi Par Falpodh Ropan Godawarbai Hiralal Bablai i</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>171000</v>
+        <v>159100</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>60129</v>
+        <v>72522</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45514</v>
-[...1 lines deleted...]
-      <c r="K504" s="3"/>
+        <v>45196</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>45853</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1724002/IF/22012035253205 — HD NijiBhumi Par Falpodh Ropan Sewantibai Manu Bablai</t>
+          <t>1724002/IF/22012035253198 — HD NijiBhumi Par Falpodh Ropan Daluram Samotya Bablai</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>168000</v>
+        <v>171000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>60129</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45454</v>
+        <v>45514</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1724002/IF/22012035253381 — HD NijiBhumi Par Falpodh Ropan Sewantibai Manu</t>
+          <t>1724002/IF/22012035253205 — HD NijiBhumi Par Falpodh Ropan Sewantibai Manu Bablai</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>168000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>138482</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45514</v>
-[...3 lines deleted...]
-      </c>
+        <v>45454</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1724002/IF/22012035259550 — HD NijiBhumi Par Falpodh Ropan Bilman Ghisya Bablai</t>
+          <t>1724002/IF/22012035253381 — HD NijiBhumi Par Falpodh Ropan Sewantibai Manu</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>239000</v>
+        <v>168000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>74914</v>
+        <v>138482</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45563</v>
+        <v>45514</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>46170</v>
+        <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1724002/IF/22012035259768 — HD NijiBhumi Par Falpodh Ropan Mansingh Jhamriya Bablai</t>
+          <t>1724002/IF/22012035259550 — HD NijiBhumi Par Falpodh Ropan Bilman Ghisya Bablai</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>171000</v>
+        <v>239000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>145036</v>
+        <v>74914</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45563</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>46202</v>
+        <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>MAHESHWAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C509" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D509" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E509" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F509" s="1" t="inlineStr">
+        <is>
+          <t>1724002/IF/22012035259768 — HD NijiBhumi Par Falpodh Ropan Mansingh Jhamriya Bablai</t>
+        </is>
+      </c>
+      <c r="G509" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H509" s="2" t="n">
+        <v>171000</v>
+      </c>
+      <c r="I509" s="2" t="n">
+        <v>145036</v>
+      </c>
+      <c r="J509" s="3" t="n">
+        <v>45563</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>46202</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C509" s="1" t="inlineStr">
+      <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D509" s="1" t="inlineStr">
+      <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
-      <c r="E509" s="1" t="inlineStr">
+      <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F509" s="1" t="inlineStr">
+      <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1724002/WC/7183 — निस्‍तार तालाब निर्माण सातगोडिया ग्राम पंचायत बबला</t>
         </is>
       </c>
-      <c r="G509" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H509" s="2" t="n">
+      <c r="G510" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H510" s="2" t="n">
         <v>3828000</v>
       </c>
-      <c r="I509" s="2" t="n">
+      <c r="I510" s="2" t="n">
         <v>3821484.94</v>
       </c>
-      <c r="J509" s="3" t="n">
+      <c r="J510" s="3" t="n">
         <v>40859</v>
       </c>
-      <c r="K509" s="3" t="n">
+      <c r="K510" s="3" t="n">
         <v>42491</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>