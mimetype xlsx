--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K738"/>
+  <dimension ref="A1:K899"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 10:45:57</t>
+          <t>Exported on: 2026-10-19 23:22:15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KHARGONE</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -465,51 +465,51 @@
       <c r="J15" s="3" t="n">
         <v>44923</v>
       </c>
       <c r="K15" s="3" t="n">
         <v>45862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1724007013/AV/22012034620249 — नवीन पंचायत भवन गोगावा</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>941302.29</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45714</v>
@@ -1329,73 +1329,73 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
+          <t>Wastelands Block Plantation-Sericulture-Comm / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1724007013/DP/22012034610506 — वक्षारोपण जगदंबा माता परिसर गोगावा</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>662177.66</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>83222.05</v>
+        <v>99422.05</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45490</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
@@ -1564,73 +1564,73 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1724007013/DP/22012034628050 — vraksharopan kary DHOLYA BABA MANDIR KE PAS GOGAWA</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>473158.66</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>50426.33</v>
+        <v>66626.33</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -3602,51 +3602,51 @@
       <c r="J80" s="3" t="n">
         <v>44783</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>46015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/22012035051698 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP121899229</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>13923</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45056</v>
@@ -3696,239 +3696,239 @@
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/22012035408489 — JGSA Recharg sturture ushabai shrikrishan kup gogawa</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/22012035416405 — JGSA Recharg sturture Ushabai Shrikrishan kup gogawa</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/22012035416454 — JGSA Recharg sturture dhanu bai Kalyan kup gogawa</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/22012035416502 — JGSA 2025 Recharge Structure  Kup DhanuBai Kalyan</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/22012035416505 — JGSA Recharg sturture Ushabai Shrikrishan kup gogawa</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45761</v>
@@ -4149,51 +4149,51 @@
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/22012035618715 — EK bagiya maa ke naam SANGEETA KUSHWAH MP-24-007-013-001/2057</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>270660.14</v>
       </c>
       <c r="I92" s="2" t="n">
-        <v>65574.2</v>
+        <v>71874.2</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
@@ -8233,51 +8233,51 @@
       <c r="J175" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>43875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/2244225 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1503583</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>43656</v>
@@ -8525,51 +8525,51 @@
       <c r="J181" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>43875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/2244732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2030775</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>43656</v>
@@ -9944,51 +9944,51 @@
       <c r="J210" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>43890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/2275795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1450502</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>43668</v>
@@ -10187,51 +10187,51 @@
       <c r="J215" s="3" t="n">
         <v>43966</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>44162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/2540668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4968825</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>43956</v>
@@ -10577,98 +10577,98 @@
       <c r="J223" s="3" t="n">
         <v>44295</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>44581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/3202594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4999451</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>44374</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/3202595 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1424989</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>44374</v>
@@ -11847,51 +11847,51 @@
       <c r="J249" s="3" t="n">
         <v>44768</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>45594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/4145110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898255</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>1428</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>44755</v>
@@ -12531,51 +12531,51 @@
       <c r="J263" s="3" t="n">
         <v>44755</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/4149771 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146319873</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>44705</v>
@@ -13019,51 +13019,51 @@
       <c r="J273" s="3" t="n">
         <v>44748</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>44854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/4149816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128557409</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>44705</v>
@@ -13995,51 +13995,51 @@
       <c r="J293" s="3" t="n">
         <v>44755</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>44835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/4258890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146320324</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>44734</v>
@@ -14334,51 +14334,51 @@
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/4402856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121456946</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>44728</v>
@@ -14430,51 +14430,51 @@
       <c r="J302" s="3" t="n">
         <v>45504</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/4406305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131914638</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>44754</v>
@@ -15259,51 +15259,51 @@
       <c r="J319" s="3" t="n">
         <v>45696</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>45937</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/4764081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485473</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45870</v>
@@ -15747,51 +15747,51 @@
       <c r="J329" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>45785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/4764400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121893137</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46121</v>
@@ -16872,51 +16872,51 @@
       <c r="J352" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>45979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/5498878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896777</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45851</v>
@@ -17311,51 +17311,51 @@
       <c r="J361" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>45881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/5499700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121894840</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45790</v>
@@ -17799,51 +17799,51 @@
       <c r="J371" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>45937</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/5501081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126338407</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45791</v>
@@ -19120,16335 +19120,23972 @@
       <c r="J398" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>46006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6176965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069003</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>7800</v>
+        <v>20100</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6177961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899789</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>16800</v>
+        <v>26100</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46095</v>
       </c>
-      <c r="K400" s="3"/>
+      <c r="K400" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6178105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121058855</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>16989</v>
+        <v>24255</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6178563 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121463851</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>7800</v>
+        <v>18000</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6178690 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124380102</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>8100</v>
+        <v>21300</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6179153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069028</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46100</v>
       </c>
-      <c r="K404" s="3"/>
+      <c r="K404" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6179252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485706</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>16200</v>
+        <v>27000</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>46086</v>
       </c>
-      <c r="K405" s="3"/>
+      <c r="K405" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6180273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896675</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>8100</v>
+        <v>16500</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6181509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064291</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6181526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898828</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46150</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6181770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146323346</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>16989</v>
+        <v>25089</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K409" s="3"/>
+      <c r="K409" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6181900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896802</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6181998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895045</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>16989</v>
+        <v>24789</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K411" s="3"/>
+      <c r="K411" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6182181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146321255</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>24600</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6183189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064170</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>16989</v>
+        <v>24789</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K413" s="3"/>
+      <c r="K413" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6183542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069089</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>18600</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6183632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898661</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6183985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124378436</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>8100</v>
+        <v>16200</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6184257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895841</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>8100</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6184673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121897692</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>0</v>
+        <v>16500</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6184785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121059284</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>8100</v>
+        <v>21300</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6185230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121058865</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>17400</v>
+        <v>27000</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K420" s="3"/>
+      <c r="K420" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6185841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895846</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>16200</v>
+        <v>27000</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46100</v>
       </c>
-      <c r="K421" s="3"/>
+      <c r="K421" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6186883 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121897564</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6187503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899212</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6187608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121059654</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>21189</v>
+        <v>25089</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K424" s="3"/>
+      <c r="K424" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6187743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898022</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K425" s="3"/>
+      <c r="K425" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6187888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896600</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>17400</v>
+        <v>25800</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K426" s="3"/>
+      <c r="K426" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6188862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121068985</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>16989</v>
+        <v>24789</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K427" s="3"/>
+      <c r="K427" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6189049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064268</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6189189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121068955</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>8100</v>
+        <v>16200</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6189604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896192</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>16500</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6189828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121897625</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>16200</v>
+        <v>27000</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46095</v>
       </c>
-      <c r="K431" s="3"/>
+      <c r="K431" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6189846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121893770</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>16989</v>
+        <v>25089</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K432" s="3"/>
+      <c r="K432" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6190086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121058181</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6190103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121892041</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>8100</v>
+        <v>16200</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6190146 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896686</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>4200</v>
+        <v>14100</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6190454 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064158</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>12789</v>
+        <v>24789</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6190636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121897778</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>8100</v>
+        <v>20700</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6190712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121073506</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>17244</v>
+        <v>25944</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6190756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895869</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>17400</v>
+        <v>25200</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6191472 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124379964</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>26400</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6191648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121058145</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>16728</v>
+        <v>24828</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K441" s="3"/>
+      <c r="K441" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6192037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121897044</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>8400</v>
+        <v>27000</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>46100</v>
       </c>
-      <c r="K442" s="3"/>
+      <c r="K442" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6192158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121897707</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>16989</v>
+        <v>24789</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K443" s="3"/>
+      <c r="K443" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6192193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121463710</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>7800</v>
+        <v>15900</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6192441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124389188</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>13500</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6192952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899765</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6193373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899358</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>12789</v>
+        <v>25089</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6193733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121058636</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>16500</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6193840 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895812</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>20700</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6193937 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899177</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6193991 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069143</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>7800</v>
+        <v>20400</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6194129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485745</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>20700</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6194309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899581</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>16989</v>
+        <v>24789</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K453" s="3"/>
+      <c r="K453" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6194484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069077</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>16200</v>
+        <v>27000</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>46086</v>
       </c>
-      <c r="K454" s="3"/>
+      <c r="K454" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6194487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124234931</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>21924</v>
+        <v>22824</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6195022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121456580</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6195713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485751</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>46086</v>
       </c>
-      <c r="K457" s="3"/>
+      <c r="K457" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6195755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899846</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6196362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896140</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>12789</v>
+        <v>24489</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6196576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121891372</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>16500</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6196705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146320260</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6197502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899196</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>20400</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6197696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121892116</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>0</v>
+        <v>15300</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6197971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121879265</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>17400</v>
+        <v>25800</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>46095</v>
       </c>
-      <c r="K464" s="3"/>
+      <c r="K464" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6198060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121438884</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>46086</v>
       </c>
-      <c r="K465" s="3"/>
+      <c r="K465" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6198158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126778154</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>4200</v>
+        <v>16200</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6198418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121073560</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>0</v>
+        <v>22800</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6198758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121890062</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6199151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895502</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>8622</v>
+        <v>17022</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6199634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896788</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>16989</v>
+        <v>24789</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K470" s="3"/>
+      <c r="K470" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6200707 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121894914</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6201822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121892731</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>4200</v>
+        <v>12300</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6201872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121517719</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>16989</v>
+        <v>24789</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K473" s="3"/>
+      <c r="K473" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6201978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124383092</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6202579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121893742</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>16989</v>
+        <v>24789</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K475" s="3"/>
+      <c r="K475" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6203159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064247</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>12789</v>
+        <v>24789</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6203541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121866642</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6203591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898628</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>16989</v>
+        <v>24789</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K478" s="3"/>
+      <c r="K478" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6203602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898791</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6204256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124234369</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6204680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064126</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6204966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121876736</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>14508</v>
+        <v>25308</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>46150</v>
       </c>
-      <c r="K482" s="3"/>
+      <c r="K482" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6205020 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121460656</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>8100</v>
+        <v>16200</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6205069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122581296</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>16500</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6205511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121073414</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6205697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895100</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6205883 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895797</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>4200</v>
+        <v>16200</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6206586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121058816</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>18300</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6206664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896160</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>0</v>
+        <v>20700</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6207054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121889969</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>1827</v>
+        <v>14127</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>46194</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6207131 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064119</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6207661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898015</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>18270</v>
+        <v>24270</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K492" s="3"/>
+      <c r="K492" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6208254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121068976</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>9681</v>
+        <v>19281</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6208613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121892719</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>16989</v>
+        <v>23289</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6208670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064230</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6208784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485771</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>8400</v>
+        <v>25800</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6208851 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121464171</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>1200</v>
+        <v>26400</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6208997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064204</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6209119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895394</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>4200</v>
+        <v>16200</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6209190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896635</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>16200</v>
+        <v>26400</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>46100</v>
       </c>
-      <c r="K500" s="3"/>
+      <c r="K500" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6209793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895945</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>4200</v>
+        <v>16200</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6209838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121058156</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>46086</v>
       </c>
-      <c r="K502" s="3"/>
+      <c r="K502" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6210217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896988</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>16989</v>
+        <v>24789</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K503" s="3"/>
+      <c r="K503" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6210601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899807</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>8100</v>
+        <v>16200</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6210664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121454121</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6211467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121517730</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>16989</v>
+        <v>23289</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6212015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898917</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6212209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069022</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>8100</v>
+        <v>18900</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6213345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146323394</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>18300</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6213530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485421</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>16989</v>
+        <v>24789</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K510" s="3"/>
+      <c r="K510" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6213810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069126</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>17400</v>
+        <v>25800</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>46086</v>
       </c>
-      <c r="K511" s="3"/>
+      <c r="K511" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6214535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121897655</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>18300</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6214712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121892073</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6214967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121068941</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6215572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895973</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>16200</v>
+        <v>24600</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>46086</v>
       </c>
-      <c r="K515" s="3"/>
+      <c r="K515" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6215726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895827</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>17400</v>
+        <v>26100</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>46100</v>
       </c>
-      <c r="K516" s="3"/>
+      <c r="K516" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6216350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895076</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6216361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121465495</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>0</v>
+        <v>18300</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6216702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126100410</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>15600</v>
+        <v>26400</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6216842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121461008</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>16200</v>
+        <v>26100</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6243624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121892916</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>0</v>
+        <v>8100</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6243625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896644</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>10200</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6243626 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896656</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>0</v>
+        <v>10200</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6243627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896745</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6243628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898076</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6243629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898182</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>3900</v>
+        <v>10200</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6243630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898193</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>3900</v>
+        <v>10200</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6243631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899484</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6243632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899519</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>16500</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6243660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121891426</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>4200</v>
+        <v>10500</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6243809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126198000</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>3900</v>
+        <v>10200</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6243838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069051</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6243932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485279</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>3900</v>
+        <v>10200</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6244381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146321602</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>3900</v>
+        <v>10200</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6244985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898597</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6244990 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121432954</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6245121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121890730</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1724007013/IF/IAY/6245333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121897794</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627047 — Construction of IAY House -IAY REG. NO. MP1063204</t>
+          <t>1724007013/IF/IAY/6258419 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121424007</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>15504</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>43005</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627563 — Construction of IAY House -IAY REG. NO. MP1162349</t>
+          <t>1724007013/IF/IAY/6258623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121517744</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>14934</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46100</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627586 — Construction of IAY House -IAY REG. NO. MP1169581</t>
+          <t>1724007013/IF/IAY/6258656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121876148</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>15410</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46151</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627622 — Construction of IAY House -IAY REG. NO. MP1175097</t>
+          <t>1724007013/IF/IAY/6258665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121892983</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>15336</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46196</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627623 — Construction of IAY House -IAY REG. NO. MP1175176</t>
+          <t>1724007013/IF/IAY/6258859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121464352</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46122</v>
+      </c>
+      <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627624 — Construction of IAY House -IAY REG. NO. MP1175207</t>
+          <t>1724007013/IF/IAY/6258862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121467543</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>42977</v>
-[...3 lines deleted...]
-      </c>
+        <v>46122</v>
+      </c>
+      <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627625 — Construction of IAY House -IAY REG. NO. MP1175210</t>
+          <t>1724007013/IF/IAY/6258868 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485785</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>15496</v>
+        <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>42977</v>
-[...3 lines deleted...]
-      </c>
+        <v>46191</v>
+      </c>
+      <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627638 — Construction of IAY House -IAY REG. NO. MP1176649</t>
+          <t>1724007013/IF/IAY/6259089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121893717</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>15380</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627639 — Construction of IAY House -IAY REG. NO. MP1176665</t>
+          <t>1724007013/IF/IAY/6259090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895127</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>15090</v>
+        <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>43005</v>
-[...3 lines deleted...]
-      </c>
+        <v>46170</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627640 — Construction of IAY House -IAY REG. NO. MP1176702</t>
+          <t>1724007013/IF/IAY/6259091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895151</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>42977</v>
-[...3 lines deleted...]
-      </c>
+        <v>46170</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627641 — Construction of IAY House -IAY REG. NO. MP1176787</t>
+          <t>1724007013/IF/IAY/6259093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895920</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>15270</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46191</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627651 — Construction of IAY House -IAY REG. NO. MP1178744</t>
+          <t>1724007013/IF/IAY/6259094 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895966</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>15492</v>
+        <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>42977</v>
-[...3 lines deleted...]
-      </c>
+        <v>46170</v>
+      </c>
+      <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627652 — Construction of IAY House -IAY REG. NO. MP1178755</t>
+          <t>1724007013/IF/IAY/6259095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896538</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>15348</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627653 — Construction of IAY House -IAY REG. NO. MP1178761</t>
+          <t>1724007013/IF/IAY/6259101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898054</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46191</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627654 — Construction of IAY House -IAY REG. NO. MP1178779</t>
+          <t>1724007013/IF/IAY/6259102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898114</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>15090</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>43159</v>
-[...3 lines deleted...]
-      </c>
+        <v>46122</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627657 — Construction of IAY House -IAY REG. NO. MP1179568</t>
+          <t>1724007013/IF/IAY/6259103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898131</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>14966</v>
+        <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>43005</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627658 — Construction of IAY House -IAY REG. NO. MP1179577</t>
+          <t>1724007013/IF/IAY/6259104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898148</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46122</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627659 — Construction of IAY House -IAY REG. NO. MP1179707</t>
+          <t>1724007013/IF/IAY/6259105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898167</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>42977</v>
-[...3 lines deleted...]
-      </c>
+        <v>46191</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627660 — Construction of IAY House -IAY REG. NO. MP1179728</t>
+          <t>1724007013/IF/IAY/6259106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899339</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>15592</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46196</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627661 — Construction of IAY House -IAY REG. NO. MP1179776</t>
+          <t>1724007013/IF/IAY/6259107 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899472</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>14940</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>43159</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627682 — Construction of IAY House -IAY REG. NO. MP1183560</t>
+          <t>1724007013/IF/IAY/6259109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899537</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>15872</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46180</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627684 — Construction of IAY House -IAY REG. NO. MP1183930</t>
+          <t>1724007013/IF/IAY/6259168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121433556</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>14888</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627686 — Construction of IAY House -IAY REG. NO. MP1184012</t>
+          <t>1724007013/IF/IAY/6259331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069015</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627687 — Construction of IAY House -IAY REG. NO. MP1184025</t>
+          <t>1724007013/IF/IAY/6259332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069060</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>15410</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627729 — Construction of IAY House -IAY REG. NO. MP1191482</t>
+          <t>1724007013/IF/IAY/6259333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069170</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>15172</v>
+        <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46191</v>
+      </c>
+      <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627730 — Construction of IAY House -IAY REG. NO. MP1191488</t>
+          <t>1724007013/IF/IAY/6259334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069191</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>15450</v>
+        <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>42816</v>
-[...3 lines deleted...]
-      </c>
+        <v>46122</v>
+      </c>
+      <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627738 — Construction of IAY House -IAY REG. NO. MP1192435</t>
+          <t>1724007013/IF/IAY/6259339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121073548</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>15380</v>
+        <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627762 — Construction of IAY House -IAY REG. NO. MP1196239</t>
+          <t>1724007013/IF/IAY/6259644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122647004</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>15492</v>
+        <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>43005</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627872 — Construction of IAY House -IAY REG. NO. MP1219570</t>
+          <t>1724007013/IF/IAY/6259645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122647011</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>43005</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627874 — Construction of IAY House -IAY REG. NO. MP1219663</t>
+          <t>1724007013/IF/IAY/6259646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122647014</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>15342</v>
+        <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46170</v>
+      </c>
+      <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627875 — Construction of IAY House -IAY REG. NO. MP1219671</t>
+          <t>1724007013/IF/IAY/6260001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121866871</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>15420</v>
+        <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>42816</v>
-[...3 lines deleted...]
-      </c>
+        <v>46095</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627882 — Construction of IAY House -IAY REG. NO. MP1220369</t>
+          <t>1724007013/IF/IAY/6260011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121891203</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>15492</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>43005</v>
-[...3 lines deleted...]
-      </c>
+        <v>46196</v>
+      </c>
+      <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627886 — Construction of IAY House -IAY REG. NO. MP1220761</t>
+          <t>1724007013/IF/IAY/6260012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121891395</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>14920</v>
+        <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627934 — Construction of IAY House -IAY REG. NO. MP1229817</t>
+          <t>1724007013/IF/IAY/6260013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121892138</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>15390</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>42816</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627935 — Construction of IAY House -IAY REG. NO. MP1229976</t>
+          <t>1724007013/IF/IAY/6260014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121892158</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>15420</v>
+        <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46191</v>
+      </c>
+      <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/627936 — Construction of IAY House -IAY REG. NO. MP1230022</t>
+          <t>1724007013/IF/IAY/6260015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121892186</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>17581</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46170</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/628215 — Construction of IAY House -IAY REG. NO. MP1348915</t>
+          <t>1724007013/IF/IAY/6260929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122977933</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>14900</v>
+        <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/628353 — Construction of IAY House -IAY REG. NO. MP1416753</t>
+          <t>1724007013/IF/IAY/6262176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124378883</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>15440</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/628382 — Construction of IAY House -IAY REG. NO. MP1436958</t>
+          <t>1724007013/IF/IAY/6263056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124388702</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>15504</v>
+        <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>43005</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/6344195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064183</t>
+          <t>1724007013/IF/IAY/6265003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126192725</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>46206</v>
+        <v>46122</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/642910 — Construction of IAY House -IAY REG. NO. MP1176687</t>
+          <t>1724007013/IF/IAY/6265192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126332757</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>15516</v>
+        <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>42977</v>
-[...3 lines deleted...]
-      </c>
+        <v>46196</v>
+      </c>
+      <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/644216 — Construction of IAY House -IAY REG. NO. MP1262206</t>
+          <t>1724007013/IF/IAY/6265394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126191714</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42991</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/645607 — Construction of IAY House -IAY REG. NO. MP1469197</t>
+          <t>1724007013/IF/IAY/6265829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126634830</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>15018</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>43089</v>
-[...3 lines deleted...]
-      </c>
+        <v>46170</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/645662 — Construction of IAY House -IAY REG. NO. MP1478831</t>
+          <t>1724007013/IF/IAY/627047 — Construction of IAY House -IAY REG. NO. MP1063204</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>14994</v>
+        <v>15504</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>43005</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>43252</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/647708 — Construction of IAY House -IAY REG. NO. MP2026583</t>
+          <t>1724007013/IF/IAY/6271570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131914560</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>15872</v>
+        <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46151</v>
+      </c>
+      <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/98723 — Construction of IAY House -IAY REG. NO. MP-24-007-013-001/123</t>
+          <t>1724007013/IF/IAY/6275126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146323318</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>42290</v>
+        <v>46170</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1724007013/IF/IAY/98724 — Construction of IAY House -IAY REG. NO. MP-24-007-013-001/171</t>
+          <t>1724007013/IF/IAY/6275127 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146323355</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>42290</v>
+        <v>46141</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1724007013/LD/22012034258525 — med bandhan</t>
+          <t>1724007013/IF/IAY/627563 — Construction of IAY House -IAY REG. NO. MP1162349</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>0</v>
+        <v>14934</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K586" s="3"/>
+        <v>42795</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>43224</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1724007013/LD/22012034258526 — MED BANDHAN</t>
+          <t>1724007013/IF/IAY/627586 — Construction of IAY House -IAY REG. NO. MP1169581</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>15410</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>42795</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>43191</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1724007013/LD/22012034258527 — MED BANDHAN</t>
+          <t>1724007013/IF/IAY/627622 — Construction of IAY House -IAY REG. NO. MP1175097</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>0</v>
+        <v>15336</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K588" s="3"/>
+        <v>42795</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>43153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1724007013/LD/22012034258528 — MED BANDHAN</t>
+          <t>1724007013/IF/IAY/627623 — Construction of IAY House -IAY REG. NO. MP1175176</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>0</v>
+        <v>15136</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K589" s="3"/>
+        <v>42872</v>
+      </c>
+      <c r="K589" s="3" t="n">
+        <v>43137</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1724007013/LD/22012034258530 — MED BANDHAN</t>
+          <t>1724007013/IF/IAY/627624 — Construction of IAY House -IAY REG. NO. MP1175207</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K590" s="3"/>
+        <v>42977</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>43151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1724007013/LD/22012034258531 — MED BANDHAN</t>
+          <t>1724007013/IF/IAY/627625 — Construction of IAY House -IAY REG. NO. MP1175210</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>0</v>
+        <v>15496</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K591" s="3"/>
+        <v>42977</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>43205</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1724007013/LD/22012034258913 — MED BANDHAN</t>
+          <t>1724007013/IF/IAY/627638 — Construction of IAY House -IAY REG. NO. MP1176649</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>0</v>
+        <v>15380</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K592" s="3"/>
+        <v>42795</v>
+      </c>
+      <c r="K592" s="3" t="n">
+        <v>43153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1724007013/LD/22012034258924 — MED BANDHAN</t>
+          <t>1724007013/IF/IAY/627639 — Construction of IAY House -IAY REG. NO. MP1176665</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>0</v>
+        <v>15090</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K593" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K593" s="3" t="n">
+        <v>43292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1724007013/LD/3799430238 — Med Bandhan Shrikrishan Rameshvar TS 520 Gogawa</t>
+          <t>1724007013/IF/IAY/627640 — Construction of IAY House -IAY REG. NO. MP1176702</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>14000</v>
+        <v>15030</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>6424</v>
+        <v>15480</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>41696</v>
+        <v>42977</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>41723</v>
+        <v>43151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1724007013/LD/3799430242 — Med Bandhan Laxman Gangaram TS 585 Gogawa</t>
+          <t>1724007013/IF/IAY/627641 — Construction of IAY House -IAY REG. NO. MP1176787</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>14000</v>
+        <v>15030</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>292</v>
+        <v>15270</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>41696</v>
+        <v>42795</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>42637</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1724007013/LD/3799430244 — Med Bandhan Suraj Bai Shivram TS 693 Gogawa</t>
+          <t>1724007013/IF/IAY/627651 — Construction of IAY House -IAY REG. NO. MP1178744</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>14000</v>
+        <v>15030</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>146</v>
+        <v>15492</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>41696</v>
+        <v>42977</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>42766</v>
+        <v>43205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1724007013/LD/3799430249 — Med Bandhan Rewa Bai Gajraj TS 586 Gogawa</t>
+          <t>1724007013/IF/IAY/627652 — Construction of IAY House -IAY REG. NO. MP1178755</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>14000</v>
+        <v>15030</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>7154</v>
+        <v>15348</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>41703</v>
+        <v>42795</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>41754</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1724007013/LD/3799430251 — Med Bandhan Sanjay Udaysingh TS 587</t>
+          <t>1724007013/IF/IAY/627653 — Construction of IAY House -IAY REG. NO. MP1178761</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>14000</v>
+        <v>15030</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>6278</v>
+        <v>15136</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>41703</v>
+        <v>42872</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>41754</v>
+        <v>43153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1724007013/PG/9425891835 — khel maidan nath bedi ts 394 gogawa</t>
+          <t>1724007013/IF/IAY/627654 — Construction of IAY House -IAY REG. NO. MP1178779</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>186000</v>
+        <v>15030</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>167</v>
+        <v>15090</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>42732</v>
+        <v>43159</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>42901</v>
+        <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/1 — मि‍टटी मुरूम मार्ग दुर्गा मंदीर से इंदीरा आवास कालोनी</t>
+          <t>1724007013/IF/IAY/627657 — Construction of IAY House -IAY REG. NO. MP1179568</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>356000</v>
+        <v>15030</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>11459</v>
+        <v>14966</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>38912</v>
+        <v>43005</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>45333</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/116 — खरंजा निर्माण कार्य कोटदड भाग 1 टीएस नं 599 गोगावां</t>
+          <t>1724007013/IF/IAY/627658 — Construction of IAY House -IAY REG. NO. MP1179577</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>67000</v>
+        <v>15030</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>76950</v>
+        <v>15136</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>39705</v>
+        <v>42872</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>40179</v>
+        <v>43160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/117 — खंरजा निर्माण कार्य कलाली मोगोगावॉ टीएस 103</t>
+          <t>1724007013/IF/IAY/627659 — Construction of IAY House -IAY REG. NO. MP1179707</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>134000</v>
+        <v>15030</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>51793</v>
+        <v>15480</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>40163</v>
+        <v>42977</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>40179</v>
+        <v>43153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/164 — सीमेन्‍ट कान्‍क्रीट पेविंग भारतसिंह से अमरसिंह के मकान तक पंचपरमेश्‍वर+ MGNREGS टीएस नं 1933 गोगावां</t>
+          <t>1724007013/IF/IAY/627660 — Construction of IAY House -IAY REG. NO. MP1179728</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>113000</v>
+        <v>15030</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>118744</v>
+        <v>15592</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>41047</v>
+        <v>42795</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>41258</v>
+        <v>43368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/165 — सीमेन्‍ट कान्‍क्रीट पेविंग सह नाली अस्‍पताल वाली ग</t>
+          <t>1724007013/IF/IAY/627661 — Construction of IAY House -IAY REG. NO. MP1179776</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>155000</v>
+        <v>15030</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>154822</v>
+        <v>14940</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>41019</v>
+        <v>43159</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>41761</v>
+        <v>43333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/2 — मि‍टटी मुरूम मार्ग मठ चौक से दयालपुरा रोड तक गोगावां</t>
+          <t>1724007013/IF/IAY/627682 — Construction of IAY House -IAY REG. NO. MP1183560</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>183000</v>
+        <v>15030</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>39387.78</v>
+        <v>15872</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>38977</v>
+        <v>43033</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>45333</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034169423 — CC Road Sah Nali Chayna Gali Ts.No.1143 Rs 0.72 Go</t>
+          <t>1724007013/IF/IAY/627684 — Construction of IAY House -IAY REG. NO. MP1183930</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>72000</v>
+        <v>15030</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>71820</v>
+        <v>14888</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>41424</v>
+        <v>43038</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>41476</v>
+        <v>43308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034202486 — CC Road Sah Nali Rajput Mohalla TS 1672 Gogawa</t>
+          <t>1724007013/IF/IAY/627686 — Construction of IAY House -IAY REG. NO. MP1184012</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>200000</v>
+        <v>15030</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>193422</v>
+        <v>15136</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>41675</v>
+        <v>42872</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>41800</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034208389 — CC Road Sah Nali Travani Chok Se Kalnka Mandir Tak</t>
+          <t>1724007013/IF/IAY/627687 — Construction of IAY House -IAY REG. NO. MP1184025</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>47000</v>
+        <v>15030</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>46594</v>
+        <v>15410</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>41696</v>
+        <v>42795</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>41874</v>
+        <v>43153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034208395 — CC Road Sah Nali Mata Ghat Se Govind Tak Rvsd TS 1208 14th Finance</t>
+          <t>1724007013/IF/IAY/627729 — Construction of IAY House -IAY REG. NO. MP1191482</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>89800</v>
+        <v>15030</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>72080</v>
+        <v>15172</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>41696</v>
+        <v>43038</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>42648</v>
+        <v>43243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034208399 — CC Road Sah Nali Hanuman Mandir Se Shivram Atode Rvsd TS no. 1207 14th Finance</t>
+          <t>1724007013/IF/IAY/627730 — Construction of IAY House -IAY REG. NO. MP1191488</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>40700</v>
+        <v>15030</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>8176</v>
+        <v>15450</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>41696</v>
+        <v>42816</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>42440</v>
+        <v>43137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034211700 — C.C. Road Dharmraj ke Bade se Dayalpura Road tak TS 330 Gogawa</t>
+          <t>1724007013/IF/IAY/627738 — Construction of IAY House -IAY REG. NO. MP1192435</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>0</v>
+        <v>15380</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K611" s="3"/>
+        <v>42795</v>
+      </c>
+      <c r="K611" s="3" t="n">
+        <v>43191</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034211705 — C.C. Road Dharmraj ke Bade se Dayalpura Road tak T</t>
+          <t>1724007013/IF/IAY/627762 — Construction of IAY House -IAY REG. NO. MP1196239</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>209000</v>
+        <v>15030</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>169365</v>
+        <v>15492</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>41703</v>
+        <v>43005</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>41758</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034211715 — C.C. Road Purane Vidhayak Nidhi Vale C.C. Road se</t>
+          <t>1724007013/IF/IAY/627872 — Construction of IAY House -IAY REG. NO. MP1219570</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>50300</v>
+        <v>15030</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>49190</v>
+        <v>15480</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>41703</v>
+        <v>43005</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>42517</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034211724 — C.C. Road Ramesh Agrwal ke makan se Sachin Karma k</t>
+          <t>1724007013/IF/IAY/627874 — Construction of IAY House -IAY REG. NO. MP1219663</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>69500</v>
+        <v>15030</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>56875</v>
+        <v>15342</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>41703</v>
+        <v>42795</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>42517</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034211734 — C.C. Road Hemant Gupta ke makan se Shershing ke ma</t>
+          <t>1724007013/IF/IAY/627875 — Construction of IAY House -IAY REG. NO. MP1219671</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>65000</v>
+        <v>15030</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>64886</v>
+        <v>15420</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>41703</v>
+        <v>42816</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>41765</v>
+        <v>43153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034211757 — C.C. Road Sanawad Road se Dulari ke makan tak TS 3</t>
+          <t>1724007013/IF/IAY/627882 — Construction of IAY House -IAY REG. NO. MP1220369</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>151100</v>
+        <v>15030</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>80408</v>
+        <v>15492</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>41703</v>
+        <v>43005</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>41751</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034211764 — Khet Sadak Kadva Pyarshing ke khet se Sumershing k</t>
+          <t>1724007013/IF/IAY/627886 — Construction of IAY House -IAY REG. NO. MP1220761</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>1465990</v>
+        <v>15030</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>595050.42</v>
+        <v>14920</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>41703</v>
+        <v>43038</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>42826</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034289599 — CC Road Sah Nali Damubhai Ke Bade Se Udaysingh Laxman Ke Ghar Tak Rajput Mohalla Gogawa</t>
+          <t>1724007013/IF/IAY/627934 — Construction of IAY House -IAY REG. NO. MP1229817</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>193000</v>
+        <v>15030</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>191944</v>
+        <v>15390</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>42333</v>
+        <v>42816</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>42410</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034289694 — C.C.ROAD UDAY SINGH KE MAKAN SE ARJUN KE BADE TAK TS 331 GOGAWA</t>
+          <t>1724007013/IF/IAY/627935 — Construction of IAY House -IAY REG. NO. MP1229976</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>16200</v>
+        <v>15030</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>15105</v>
+        <v>15420</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>42340</v>
+        <v>42795</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>42529</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034289980 — CC ROAD NAGRAJ HOTEL KE BAGAL VALI GALI ME TS 171 GOGAWA</t>
+          <t>1724007013/IF/IAY/627936 — Construction of IAY House -IAY REG. NO. MP1230022</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>8300</v>
+        <v>15030</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>8268</v>
+        <v>17581</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>42333</v>
+        <v>42795</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>42523</v>
+        <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034291894 — CC ROAD MS SCHOOL AJA MOHALLA SE DYALPURA ROAD TAK TS 330 GOGAWA</t>
+          <t>1724007013/IF/IAY/6281794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121890761</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>53600</v>
+        <v>27000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>53583</v>
+        <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>42347</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034291897 — CC ROAD MS SCHOOL AJA MOHALLA SE DYALPURA ROAD TAK TS 330 GOGAWA</t>
+          <t>1724007013/IF/IAY/628215 — Construction of IAY House -IAY REG. NO. MP1348915</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>19300000000</v>
+        <v>15030</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>0</v>
+        <v>14900</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>42347</v>
-[...1 lines deleted...]
-      <c r="K622" s="3"/>
+        <v>43038</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>43292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034348447 — CC RAOD SABJI BAJAR CHOWK PAR</t>
+          <t>1724007013/IF/IAY/628353 — Construction of IAY House -IAY REG. NO. MP1416753</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>0</v>
+        <v>15440</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K623" s="3"/>
+        <v>42795</v>
+      </c>
+      <c r="K623" s="3" t="n">
+        <v>43189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034348448 — CC RAOD SABJI BAJAR CHOWK PAR</t>
+          <t>1724007013/IF/IAY/628382 — Construction of IAY House -IAY REG. NO. MP1436958</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>0</v>
+        <v>15504</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K624" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>43214</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034462820 — C C Road Nirman Nitin Upadhyay ke Ghar ke Pass Gogawan 18-19</t>
+          <t>1724007013/IF/IAY/6285072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121891675</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>19200</v>
+        <v>27000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>19182</v>
+        <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>46191</v>
+      </c>
+      <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034462826 — Nali Nirman Dayalpura Road Gogawa</t>
+          <t>1724007013/IF/IAY/6285073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121891735</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>4700</v>
+        <v>27000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>4872</v>
+        <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>46191</v>
+      </c>
+      <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034555888 — C C Road Ranchod ke Ghar Se Dilip Ke Ghar Tak Gogawan</t>
+          <t>1724007013/IF/IAY/6285162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121465789</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>74000</v>
+        <v>27000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>72161</v>
+        <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>44265</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034555889 — C C Road Anganwadi se Ranchod ke Ghar Tak Gogawan</t>
+          <t>1724007013/IF/IAY/6285163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121465881</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>74000</v>
+        <v>27000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>69459</v>
+        <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>44265</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034555892 — Nali Nirman Sen Ke Ghar Se Vikram Tanwar Ke Ghar Tak Gogawan</t>
+          <t>1724007013/IF/IAY/6285939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895482</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>63000</v>
+        <v>27000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>59758</v>
+        <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44265</v>
-[...3 lines deleted...]
-      </c>
+        <v>46191</v>
+      </c>
+      <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034555893 — Nali Nirman Banwari Lohar Ke Ghar Se Arjun Varma Ke Ghar Tak Gogawan</t>
+          <t>1724007013/IF/IAY/6285940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895538</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>85000</v>
+        <v>27000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>35722</v>
+        <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44265</v>
-[...3 lines deleted...]
-      </c>
+        <v>46196</v>
+      </c>
+      <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034555894 — Nali Nirman Santosh Kushwah Ke Ghar Se Babu Rathod Ke Ghar Tak Gogawan</t>
+          <t>1724007013/IF/IAY/6285941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895562</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>116000</v>
+        <v>27000</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>105540</v>
+        <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44265</v>
-[...3 lines deleted...]
-      </c>
+        <v>46112</v>
+      </c>
+      <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Rpair &amp; maint of brick/stone Kharanja Roads - Comm / Repair and maintenance of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034584607 — Nali Nirman /WSP (LWM) work Gogawa 2021-22</t>
+          <t>1724007013/IF/IAY/6285942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895582</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>600000</v>
+        <v>27000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44513</v>
+        <v>46111</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034647653 — CC Road Pani ki Tanki ki Boundry Wall se Dr. latif ke Clinic tak Gogawa</t>
+          <t>1724007013/IF/IAY/6285943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895605</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>118000</v>
+        <v>27000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>114478</v>
+        <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>45189</v>
-[...3 lines deleted...]
-      </c>
+        <v>46122</v>
+      </c>
+      <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034677511 — CC ROAD</t>
+          <t>1724007013/IF/IAY/6285944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895764</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>45383</v>
+        <v>46122</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/22012034852199 — Cement Concrete Road Construction Gangour Mata Ghat Ke Pass Gogawa</t>
+          <t>1724007013/IF/IAY/6285946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895853</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>165000</v>
+        <v>27000</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>45748</v>
+        <v>46191</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RC/38 — खरंजा र्नि‍माण कार्य मालघाट गोगावॉ</t>
+          <t>1724007013/IF/IAY/6286956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121897724</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>134000</v>
+        <v>27000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>70102.1</v>
+        <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>39653</v>
-[...3 lines deleted...]
-      </c>
+        <v>46122</v>
+      </c>
+      <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/20102 — मर्यादा शौचालय निर्माण सुरेश भॅवरसिंह Rs. 0.044 Go</t>
+          <t>1724007013/IF/IAY/6286957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121897740</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>4374</v>
+        <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>41407</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034194314 — Maryada Sochalay Mangat Dagdu Gogawa</t>
+          <t>1724007013/IF/IAY/6286958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121897838</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>4278</v>
+        <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>41652</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034202236 — Maryada Sochalay Samuh No 01 Family 5 Gogawa</t>
+          <t>1724007013/IF/IAY/6287296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121073395</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>22000</v>
+        <v>27000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>21840</v>
+        <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>41675</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034206642 — Maryada Sochalay Samuh 02 Family 05 Gogawa</t>
+          <t>1724007013/IF/IAY/6287297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121073487</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>22000</v>
+        <v>27000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>21840</v>
+        <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>41689</v>
-[...3 lines deleted...]
-      </c>
+        <v>46112</v>
+      </c>
+      <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034252804 — Mariyada Sochalay samuh 01 TS.106 gogawa</t>
+          <t>1724007013/IF/IAY/6287299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121073517</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>22310</v>
+        <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>41843</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034254921 — Mariyada Sochalay Samuh No.02 TS 106/2 Gogawa</t>
+          <t>1724007013/IF/IAY/6287300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121073536</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>25450</v>
+        <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>41850</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034272998 — MARIYADA SHOCHALAY GROUP NO- 03 TS 106/3 GOGAWA</t>
+          <t>1724007013/IF/IAY/6294617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121467017</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>41913</v>
+        <v>46122</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034320679 — SHOCHALAY NIRMAN GANESH GHANCHYAM GOGAWA 2016-17</t>
+          <t>1724007013/IF/IAY/6294619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121467186</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>12138</v>
+        <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>42760</v>
-[...3 lines deleted...]
-      </c>
+        <v>46196</v>
+      </c>
+      <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034320695 — SHOCHALAY NIRMAN MAYARAM RAJARAM GOGAWA 2016-17</t>
+          <t>1724007013/IF/IAY/6296361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896334</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>12173</v>
+        <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>42760</v>
-[...3 lines deleted...]
-      </c>
+        <v>46100</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034323942 — sochalay nirman DHARMENDRA ANARSINGH TS 344/3 (16-17)GOGAWA</t>
+          <t>1724007013/IF/IAY/6296362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896378</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>12173</v>
+        <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>42774</v>
-[...3 lines deleted...]
-      </c>
+        <v>46112</v>
+      </c>
+      <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034323949 — sochalay nirman ANARSINGH GHISILAL TS 344/4 (16-17)GOGAWA</t>
+          <t>1724007013/IF/IAY/6296363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122647059</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>12173</v>
+        <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>42774</v>
-[...3 lines deleted...]
-      </c>
+        <v>46180</v>
+      </c>
+      <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034323952 — sochalay nirman GOVIND GAPPUSINGH TS 344/5 (16-17)GOGAWA</t>
+          <t>1724007013/IF/IAY/6296364 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121059625</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>12173</v>
+        <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>42774</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034323965 — sochalay nirman RAMESHCHANDRA KANAIYALAL TS 344/6 (16-17)GOGAWA</t>
+          <t>1724007013/IF/IAY/6296370 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121425007</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>12173</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>42774</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034332209 — sochalay nirman KALABAI GANGARAM TS 344/7 (16-17)GOGAWA</t>
+          <t>1724007013/IF/IAY/6296372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064191</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>12006</v>
+        <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>42809</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034332221 — sochalay nirman DEVISINGH PADAM TS 344/7 (16-17)GOGAWA</t>
+          <t>1724007013/IF/IAY/6296373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146319282</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>11529</v>
+        <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>42816</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034338471 — sochalay nirman AKLIM HASANALI TS 344/9 (16-17)GOGAWA</t>
+          <t>1724007013/IF/IAY/6297628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121455972</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>3096</v>
+        <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>42830</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034338484 — sochalay nirman KALU RUKHADIYA TS 344/10 (16-17)GOGAWA</t>
+          <t>1724007013/IF/IAY/6301801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121058652</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>12268</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>42830</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034338830 — SOCHALAY NIRMAN GROUP NO 01 TS 343 16-17 GOGAWA</t>
+          <t>1724007013/IF/IAY/6301802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121058841</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>120000</v>
+        <v>27000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>106649</v>
+        <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>42837</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034338831 — SOCHALAY NIRMAN GROUP NO 02 TS 653 GOGAWA</t>
+          <t>1724007013/IF/IAY/6303525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121894860</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>42826</v>
+        <v>46086</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034338834 — SOCHALAY NIRMAN GROUP NO 03 TS 653 GOGAWA</t>
+          <t>1724007013/IF/IAY/6305855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121462970</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>42826</v>
+        <v>46191</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034338835 — SOCHALAY NIRMAN GROUP NO 04 TS 655 GOGAWA</t>
+          <t>1724007013/IF/IAY/6305856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121463113</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>42826</v>
+        <v>46141</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034338837 — SOCHALAY NIRMAN GROUP NO 05 TS 655 GOGAWA</t>
+          <t>1724007013/IF/IAY/6305995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121892416</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>42826</v>
+        <v>46141</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034362750 — Shochaly Nirman Sabir yunus</t>
+          <t>1724007013/IF/IAY/6305996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121892437</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>12073</v>
+        <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>46112</v>
+      </c>
+      <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034362754 — SHOCHALY NIRMAN TULSIBAI KHEMNATH</t>
+          <t>1724007013/IF/IAY/6305997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121892701</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>11064</v>
+        <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034362798 — SHOCHALY NIRMAN SANTOSH MAGILAL</t>
+          <t>1724007013/IF/IAY/6307002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899776</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>12120</v>
+        <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>46122</v>
+      </c>
+      <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034362800 — SHOCHALY NIRMAN KUSUM BAI GULAB</t>
+          <t>1724007013/IF/IAY/6307008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485428</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>11064</v>
+        <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034362802 — SHOCHALY NIRMAN SONA BAI MANSHARAM</t>
+          <t>1724007013/IF/IAY/6307009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121485436</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>12073</v>
+        <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034362803 — SHOCHALY NIRMAN RADHU HARI</t>
+          <t>1724007013/IF/IAY/6307014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121897029</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>11064</v>
+        <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034362805 — SHOCHALYA NIRMAN NARSINGH RAMLAL</t>
+          <t>1724007013/IF/IAY/6307016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898764</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>11064</v>
+        <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034362806 — SHOCHALYA NIRMAN CHAGANNATH</t>
+          <t>1724007013/IF/IAY/6307017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898878</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>11064</v>
+        <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>46196</v>
+      </c>
+      <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034362807 — SHOCHALYA NIRMAN MOHANNATH</t>
+          <t>1724007013/IF/IAY/6307018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898899</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>11064</v>
+        <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034362808 — SHOCHALYA NIRMAN TEJRAM DIPCHHAND</t>
+          <t>1724007013/IF/IAY/6329406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896264</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>11064</v>
+        <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>46191</v>
+      </c>
+      <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034512048 — Toilet Nirman Segrigation shed ke pass Gogawan 2020-21</t>
+          <t>1724007013/IF/IAY/6343754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131914722</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44222</v>
+        <v>46203</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034606621 — SAMUDAYIK  MEJIK  PIT /HENDPUMP RECHARGE</t>
+          <t>1724007013/IF/IAY/6343770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895373</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>9300</v>
+        <v>27000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>1930</v>
+        <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>44511</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034606630 — COMMUNITY LEACH PIT GOGAWA NO.01</t>
+          <t>1724007013/IF/IAY/6343778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121457631</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>2500</v>
+        <v>27000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>7527</v>
+        <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>44511</v>
-[...3 lines deleted...]
-      </c>
+        <v>46202</v>
+      </c>
+      <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034606639 — COMMUNITY LEACH PIT GOGAWA NO.02</t>
+          <t>1724007013/IF/IAY/6343802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131914588</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>2500</v>
+        <v>27000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>2123</v>
+        <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>44515</v>
-[...3 lines deleted...]
-      </c>
+        <v>46191</v>
+      </c>
+      <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034606643 — COMMUNITY LEACH PIT GOGAWA NO.03</t>
+          <t>1724007013/IF/IAY/6343819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121879385</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>2500</v>
+        <v>27000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>1737</v>
+        <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>44515</v>
-[...3 lines deleted...]
-      </c>
+        <v>46202</v>
+      </c>
+      <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034606645 — COMMUNITY SOAK PIT GOGAWA NO.01</t>
+          <t>1724007013/IF/IAY/6343963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121897641</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>24000</v>
+        <v>27000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>22388</v>
+        <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>44511</v>
-[...3 lines deleted...]
-      </c>
+        <v>46202</v>
+      </c>
+      <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034606646 — COMMUNITY SOAK PIT GOGAWA NO.02</t>
+          <t>1724007013/IF/IAY/6343995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131914434</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>24000</v>
+        <v>27000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>23911</v>
+        <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>44511</v>
-[...3 lines deleted...]
-      </c>
+        <v>46191</v>
+      </c>
+      <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034606650 — COMMUNITY SOAK PIT GOGAWA NO.03</t>
+          <t>1724007013/IF/IAY/6344011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121876601</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>24000</v>
+        <v>27000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>23160</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>44511</v>
-[...3 lines deleted...]
-      </c>
+        <v>46202</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034606651 — COMMUNITY SOAK PIT GOGAWA NO.04</t>
+          <t>1724007013/IF/IAY/6344050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121893248</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>24000</v>
+        <v>27000</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>2123</v>
+        <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>44511</v>
-[...3 lines deleted...]
-      </c>
+        <v>46202</v>
+      </c>
+      <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034606652 — COMMUNITY SOAK  PIT GOGAWA NO.05</t>
+          <t>1724007013/IF/IAY/6344113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121058805</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>24000</v>
+        <v>27000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>2895</v>
+        <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>44515</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034613262 — SBM Individual Leach Pit 1 Unit 5 Gogawan 2021-22</t>
+          <t>1724007013/IF/IAY/6344195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064183</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>28565.07</v>
+        <v>27000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>44515</v>
-[...3 lines deleted...]
-      </c>
+        <v>46206</v>
+      </c>
+      <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034613267 — SBM Individual Leach Pit 2 Unit 5 Gogawan 2021-22</t>
+          <t>1724007013/IF/IAY/6344224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127480869</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>28565.07</v>
+        <v>27000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>44515</v>
-[...3 lines deleted...]
-      </c>
+        <v>46203</v>
+      </c>
+      <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034623470 — DOMESTIC COMPOSE PIT [UNIT5]GOGANWA</t>
+          <t>1724007013/IF/IAY/6344317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127480492</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>44509</v>
+        <v>46203</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012034625621 — SBM INDIVIDUAL LEACH PIT 3UNIT 5 GOGANWA</t>
+          <t>1724007013/IF/IAY/6364128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122647051</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>44509</v>
+        <v>46086</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012035134377 — Nali Nirman Kary Mahmmadpur Road gogawa</t>
+          <t>1724007013/IF/IAY/6378192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121867157</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>45611</v>
+        <v>46122</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012035134379 — Nali Nirman Kary Mahmmadpur Road gogawa</t>
+          <t>1724007013/IF/IAY/6378653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121891359</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>44500</v>
+        <v>27000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>35721</v>
+        <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>45652</v>
-[...3 lines deleted...]
-      </c>
+        <v>46245</v>
+      </c>
+      <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012035136211 — Balika Swachata parisar girls school  gogawa</t>
+          <t>1724007013/IF/IAY/6378751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899160</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>45453</v>
+        <v>46141</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/22012035136212 — Balika Swachata parisar girls school  gogawa</t>
+          <t>1724007013/IF/IAY/6379349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122580127</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>46000</v>
+        <v>27000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>40716</v>
+        <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>45770</v>
-[...3 lines deleted...]
-      </c>
+        <v>46245</v>
+      </c>
+      <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/54445 — Maryada Sochalay Badal Dagdu Sen Rs.0.044 Gogawa</t>
+          <t>1724007013/IF/IAY/6379672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895420</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>41491</v>
-[...3 lines deleted...]
-      </c>
+        <v>46259</v>
+      </c>
+      <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/54462 — Maryada Sochalay Jagdish Chittar Rs.0.044 Gogawa</t>
+          <t>1724007013/IF/IAY/6379730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069071</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>41491</v>
-[...3 lines deleted...]
-      </c>
+        <v>46259</v>
+      </c>
+      <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/54470 — Maryada Sochalay Prabhu Chittu Rs.0.044 Gogawa</t>
+          <t>1724007013/IF/IAY/6392455 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121891240</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>41505</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/54489 — Maryada Sochalay Bhagirath Jalam Rs.0.044 Gogawa</t>
+          <t>1724007013/IF/IAY/6392469 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121466647</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>41491</v>
-[...3 lines deleted...]
-      </c>
+        <v>46099</v>
+      </c>
+      <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/54500 — Maryada Sochalay Sumer Ramlal Rs.0.044 Gogawa</t>
+          <t>1724007013/IF/IAY/6392484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121454416</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>41491</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/54510 — Maryada Sochalay Navalsingh Ganpat Rs.0.044 Gogawa</t>
+          <t>1724007013/IF/IAY/6392516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121468211</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>41491</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/54514 — Maryada Sochalay Sumer Dhansingh Rs.0.044 Gogawa</t>
+          <t>1724007013/IF/IAY/6392530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121891655</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>41491</v>
-[...3 lines deleted...]
-      </c>
+        <v>46095</v>
+      </c>
+      <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/54518 — Maryada Sochalay Bhuribai Motiram Rs.0.044  Gogawa</t>
+          <t>1724007013/IF/IAY/6392541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121363524</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>41491</v>
-[...3 lines deleted...]
-      </c>
+        <v>46100</v>
+      </c>
+      <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/58622 — Maryada Sochalay Santosh Balam Rs. 0.044 Gogawa</t>
+          <t>1724007013/IF/IAY/6392554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121464586</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>41505</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/58626 — Maryada Sochalay Kamlesh Yasvant Rs 0.044 Gogawa</t>
+          <t>1724007013/IF/IAY/6392557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121068989</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>41505</v>
-[...3 lines deleted...]
-      </c>
+        <v>46095</v>
+      </c>
+      <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/58630 — Maryada Sochalay Bureshing Sikdar 0.044 Gogawa</t>
+          <t>1724007013/IF/IAY/6392570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121058778</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>41505</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/58632 — Maryada Sochalay Gulabsingh Sobharam 0.044 Gogawa</t>
+          <t>1724007013/IF/IAY/6392577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121441040</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>41466</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/58637 — Maryada Sochalay Pandhari Hiralal 0.044 Gogawa</t>
+          <t>1724007013/IF/IAY/6392595 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121892398</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>41505</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1724007013/RS/58640 — Maryada Sochalay Sankarsingh Buresingh 0.044 Gogaw</t>
+          <t>1724007013/IF/IAY/6392609 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121466741</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>41505</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/ — बोरी बंधान कार्य कवडयाखाल नाला गोगावां</t>
+          <t>1724007013/IF/IAY/6392639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121897868</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>4000</v>
+        <v>27000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>3815</v>
+        <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>39022</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/1 — वाटर पौंड नीर्माण इंदीरा आवास क्र 1</t>
+          <t>1724007013/IF/IAY/6392664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121058656</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>99000</v>
+        <v>27000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>46810</v>
+        <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>38868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46099</v>
+      </c>
+      <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/10 — कुण्‍डी र्नि‍माण कार्य नाथ बेडी गोगावा</t>
+          <t>1724007013/IF/IAY/6392679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121073496</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>136000</v>
+        <v>27000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>600</v>
+        <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>39316</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/1112 — बोरी बंधान कार्य वेदा नदी भाग 01 टीएस नं 1788 गोगावॉ</t>
+          <t>1724007013/IF/IAY/6392691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124389832</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>20000</v>
+        <v>27000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>18144</v>
+        <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>40851</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/1113 — बोरी बंधान कार्य भाग 02 टीएस नं 1789 गोगावॉ</t>
+          <t>1724007013/IF/IAY/6392703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121460143</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>20000</v>
+        <v>27000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>19954</v>
+        <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>40851</v>
-[...3 lines deleted...]
-      </c>
+        <v>46100</v>
+      </c>
+      <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/1114 — बोरी बंधान कार्य भीलट बाबा गोगावॉ</t>
+          <t>1724007013/IF/IAY/6392732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121073461</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>3000</v>
+        <v>27000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>2946</v>
+        <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>40848</v>
-[...3 lines deleted...]
-      </c>
+        <v>46122</v>
+      </c>
+      <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/1115 — बोरी बंधान कार्य नर्सरी के पास टीएस 2028</t>
+          <t>1724007013/IF/IAY/6392743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069176</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>3000</v>
+        <v>27000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>2946</v>
+        <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>40851</v>
-[...3 lines deleted...]
-      </c>
+        <v>46100</v>
+      </c>
+      <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/2 — वाटर पौण्‍ड नीर्माण इंदीरा आवास बेडी क्र 2</t>
+          <t>1724007013/IF/IAY/6392750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121459952</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>64700</v>
+        <v>27000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>19535</v>
+        <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>38889</v>
-[...3 lines deleted...]
-      </c>
+        <v>46100</v>
+      </c>
+      <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/22012034393022 — water pound ambikapuri bedi 18-19</t>
+          <t>1724007013/IF/IAY/6392760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122568841</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>120000</v>
+        <v>27000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>7373</v>
+        <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>43531</v>
-[...3 lines deleted...]
-      </c>
+        <v>46122</v>
+      </c>
+      <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/22012034435537 — water pond</t>
+          <t>1724007013/IF/IAY/6392773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121893515</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>43569</v>
+        <v>46086</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/22012034710250 — Roof Top Water Harvesting NRLM Bhavan Gogawan</t>
+          <t>1724007013/IF/IAY/6392783 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121891221</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>49220.74</v>
+        <v>27000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>44464</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/22012034710268 — Roof Top Water Harvesting Structure Janpad Panchayat  Bhavan Gogawan</t>
+          <t>1724007013/IF/IAY/6392820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121073351</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>50455.35</v>
+        <v>27000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>44464</v>
-[...3 lines deleted...]
-      </c>
+        <v>46099</v>
+      </c>
+      <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/22012035210272 — vriksharopan kary dolya baba mandir ke pas gogawa</t>
+          <t>1724007013/IF/IAY/6392839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069109</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>45451</v>
+        <v>46086</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/22012035210273 — vriksharopan kary dolya baba mandir ke pas gogawa</t>
+          <t>1724007013/IF/IAY/6392852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121058925</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>45451</v>
+        <v>46086</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/22012035210275 — vriksharopan kary dolya baba mandir ke pas gogawa</t>
+          <t>1724007013/IF/IAY/6392860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121073430</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>443566.18</v>
+        <v>27000</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>45451</v>
+        <v>46086</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/22012035210282 — vriksharopan kary Bel bazar me gogawa</t>
+          <t>1724007013/IF/IAY/6392885 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121069155</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>45451</v>
+        <v>46122</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/22012035271416 — JGSA Recharg sturture Sarwjanik peyjal kup gogawa</t>
+          <t>1724007013/IF/IAY/6392929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124382929</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>25899.46</v>
+        <v>27000</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>19621</v>
+        <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>45771</v>
-[...3 lines deleted...]
-      </c>
+        <v>46095</v>
+      </c>
+      <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/22012035283490 — JGSA Recharg sturture Sarwjanik peyjal kup 02 gogawa</t>
+          <t>1724007013/IF/IAY/6392945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121893569</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>25899.46</v>
+        <v>27000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>21131</v>
+        <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>45776</v>
-[...3 lines deleted...]
-      </c>
+        <v>46095</v>
+      </c>
+      <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/294 — बोरी बंधान कार्य कवडयाखाल गोगावॉ</t>
+          <t>1724007013/IF/IAY/6392982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896734</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>10000</v>
+        <v>27000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>4725</v>
+        <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>40136</v>
+        <v>46086</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/295 — रिचार्ज पीठ जनपद पंचायत भवन</t>
+          <t>1724007013/IF/IAY/6392992 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121890820</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>28000</v>
+        <v>27000</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>6600</v>
+        <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>40092</v>
+        <v>46086</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/3 — बोरी बंधान कार्य वेदा नदी मोटयाखाल्‍या पास गोगावा</t>
+          <t>1724007013/IF/IAY/6393003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064055</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>56900</v>
+        <v>27000</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>46673</v>
+        <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>39015</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/4 — बोरी बंधान कार्य वेदा नदी मोटा खाला 2 नग</t>
+          <t>1724007013/IF/IAY/6393018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896813</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>75600</v>
+        <v>27000</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>21240</v>
+        <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>39385</v>
-[...3 lines deleted...]
-      </c>
+        <v>46100</v>
+      </c>
+      <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/5 — स्‍टाप डेम कार्य कुरकरीया घाट WRD गोगावां</t>
+          <t>1724007013/IF/IAY/6393020 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898227</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>4972900</v>
+        <v>27000</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>396713.53</v>
+        <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>38862</v>
-[...3 lines deleted...]
-      </c>
+        <v>46095</v>
+      </c>
+      <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/59 — कपि‍ल धारा कूप लोकेन्‍द्र अमरसि‍ग के खेत में गोगावॉ</t>
+          <t>1724007013/IF/IAY/6393059 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121898240</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>100000</v>
+        <v>27000</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>8840</v>
+        <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>39608</v>
-[...3 lines deleted...]
-      </c>
+        <v>46099</v>
+      </c>
+      <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/60 — कपि‍ल धारा कूप बलि‍राम के सबल के खेत में गोगावॉ</t>
+          <t>1724007013/IF/IAY/6393099 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121899501</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>100000</v>
+        <v>27000</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>79901.61</v>
+        <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>39557</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/899 — बोरी बधान कार्य वेदा नदी भाग 1 टीएस न 1489 गोगावां</t>
+          <t>1724007013/IF/IAY/6393145 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121466453</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>15000</v>
+        <v>27000</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>16830</v>
+        <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>40530</v>
-[...3 lines deleted...]
-      </c>
+        <v>46100</v>
+      </c>
+      <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1724007013/WC/900 — बोरी बधान कार्य वेदा नदी भाग 2 टीएस न 1490 गोगावां</t>
+          <t>1724007013/IF/IAY/6393186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121466548</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>15000</v>
+        <v>27000</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>40537</v>
-[...3 lines deleted...]
-      </c>
+        <v>46099</v>
+      </c>
+      <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1724007/IF/22012034586615 — Horticulture plantation OMPRAKASH RAMESWAR Goganwa</t>
+          <t>1724007013/IF/IAY/6393192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064149</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>282000</v>
+        <v>27000</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>108733</v>
+        <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>44081</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1724007/IF/22012034586663 — Horticulture plantation MUKESH RAMESWAR Gongawa</t>
+          <t>1724007013/IF/IAY/6393233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064217</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>282000</v>
+        <v>27000</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>102892</v>
+        <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>44081</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1724007/IF/22012034586673 — Horticulture plantation JIVANBAI SHERSINGH Gongawa</t>
+          <t>1724007013/IF/IAY/6393234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121462722</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>282000</v>
+        <v>27000</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>244468</v>
+        <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>44081</v>
-[...3 lines deleted...]
-      </c>
+        <v>46099</v>
+      </c>
+      <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1724007/IF/22012034586722 — H0rticulture plantation RAJESINGH KADAW GongawaA</t>
+          <t>1724007013/IF/IAY/6393278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124389409</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>355000</v>
+        <v>27000</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>88782</v>
+        <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>44267</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1724007/IF/22012034587040 — Horticulture plantation DHARMENDRA SHERSINGH GOGANWA</t>
+          <t>1724007013/IF/IAY/6393350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121460334</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>198000</v>
+        <v>27000</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>171261</v>
+        <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>44081</v>
-[...3 lines deleted...]
-      </c>
+        <v>46095</v>
+      </c>
+      <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1724007/IF/22012034587074 — Horticulture plantation DIPAK RAJENDRA GOGANWA</t>
+          <t>1724007013/IF/IAY/6393367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121466937</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>178000</v>
+        <v>27000</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>109494</v>
+        <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>44081</v>
-[...3 lines deleted...]
-      </c>
+        <v>46100</v>
+      </c>
+      <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1724007/IF/22012034587488 — Horticulture plantation LILA BAI OMKAR</t>
+          <t>1724007013/IF/IAY/6393382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121897538</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>451000</v>
+        <v>27000</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>114272</v>
+        <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>44081</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1724007/IF/22012034596794 — Horticulture plantation LAXMAN GANGARAM GOGANWA</t>
+          <t>1724007013/IF/IAY/6393403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121064321</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>367000</v>
+        <v>27000</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>41812</v>
+        <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>44085</v>
-[...3 lines deleted...]
-      </c>
+        <v>46100</v>
+      </c>
+      <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1724007/IF/22012035246389 — Horticultur Plantation by Gambhir rao Goganwa</t>
+          <t>1724007013/IF/IAY/6399209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122647037</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>212000</v>
+        <v>27000</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>45453</v>
+        <v>46122</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1724007/IF/22012035246398 — Horticultur Plantation by Gambhir rao Goganwa</t>
+          <t>1724007013/IF/IAY/6400729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896514</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>45453</v>
+        <v>46294</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1724007/IF/22012035253409 — Horticulture plantation by Gambhir Ramdash Goganwa</t>
+          <t>1724007013/IF/IAY/6401162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146323329</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
+        <v>46294</v>
+      </c>
+      <c r="K738" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
+      <c r="A739" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B739" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C739" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D739" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E739" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F739" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/IF/IAY/6401779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121455722</t>
+        </is>
+      </c>
+      <c r="G739" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H739" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I739" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J739" s="3" t="n">
+        <v>46294</v>
+      </c>
+      <c r="K739" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
+      <c r="A740" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B740" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C740" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D740" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E740" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F740" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/IF/IAY/642910 — Construction of IAY House -IAY REG. NO. MP1176687</t>
+        </is>
+      </c>
+      <c r="G740" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H740" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I740" s="2" t="n">
+        <v>15516</v>
+      </c>
+      <c r="J740" s="3" t="n">
+        <v>42977</v>
+      </c>
+      <c r="K740" s="3" t="n">
+        <v>43214</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
+      <c r="A741" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B741" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C741" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D741" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E741" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F741" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/IF/IAY/644216 — Construction of IAY House -IAY REG. NO. MP1262206</t>
+        </is>
+      </c>
+      <c r="G741" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H741" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I741" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="J741" s="3" t="n">
+        <v>42991</v>
+      </c>
+      <c r="K741" s="3" t="n">
+        <v>43189</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
+      <c r="A742" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B742" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C742" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D742" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E742" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F742" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/IF/IAY/645607 — Construction of IAY House -IAY REG. NO. MP1469197</t>
+        </is>
+      </c>
+      <c r="G742" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H742" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I742" s="2" t="n">
+        <v>15018</v>
+      </c>
+      <c r="J742" s="3" t="n">
+        <v>43089</v>
+      </c>
+      <c r="K742" s="3" t="n">
+        <v>43259</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
+      <c r="A743" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B743" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C743" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D743" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E743" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F743" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/IF/IAY/645662 — Construction of IAY House -IAY REG. NO. MP1478831</t>
+        </is>
+      </c>
+      <c r="G743" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H743" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I743" s="2" t="n">
+        <v>14994</v>
+      </c>
+      <c r="J743" s="3" t="n">
+        <v>43005</v>
+      </c>
+      <c r="K743" s="3" t="n">
+        <v>43252</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
+      <c r="A744" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B744" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C744" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D744" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E744" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F744" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/IF/IAY/647708 — Construction of IAY House -IAY REG. NO. MP2026583</t>
+        </is>
+      </c>
+      <c r="G744" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H744" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I744" s="2" t="n">
+        <v>15872</v>
+      </c>
+      <c r="J744" s="3" t="n">
+        <v>43038</v>
+      </c>
+      <c r="K744" s="3" t="n">
+        <v>43214</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
+      <c r="A745" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B745" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C745" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D745" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E745" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F745" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/IF/IAY/98723 — Construction of IAY House -IAY REG. NO. MP-24-007-013-001/123</t>
+        </is>
+      </c>
+      <c r="G745" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H745" s="2" t="n">
+        <v>14310</v>
+      </c>
+      <c r="I745" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J745" s="3" t="n">
+        <v>42290</v>
+      </c>
+      <c r="K745" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
+      <c r="A746" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B746" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C746" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D746" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E746" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F746" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/IF/IAY/98724 — Construction of IAY House -IAY REG. NO. MP-24-007-013-001/171</t>
+        </is>
+      </c>
+      <c r="G746" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H746" s="2" t="n">
+        <v>14310</v>
+      </c>
+      <c r="I746" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J746" s="3" t="n">
+        <v>42290</v>
+      </c>
+      <c r="K746" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
+      <c r="A747" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B747" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C747" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D747" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E747" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F747" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/LD/22012034258525 — med bandhan</t>
+        </is>
+      </c>
+      <c r="G747" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H747" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I747" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J747" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K747" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
+      <c r="A748" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B748" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C748" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D748" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E748" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F748" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/LD/22012034258526 — MED BANDHAN</t>
+        </is>
+      </c>
+      <c r="G748" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H748" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I748" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J748" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K748" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
+      <c r="A749" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B749" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C749" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D749" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E749" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F749" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/LD/22012034258527 — MED BANDHAN</t>
+        </is>
+      </c>
+      <c r="G749" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H749" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I749" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J749" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K749" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
+      <c r="A750" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B750" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C750" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D750" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E750" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F750" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/LD/22012034258528 — MED BANDHAN</t>
+        </is>
+      </c>
+      <c r="G750" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H750" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I750" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J750" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K750" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
+      <c r="A751" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B751" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C751" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D751" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E751" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F751" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/LD/22012034258530 — MED BANDHAN</t>
+        </is>
+      </c>
+      <c r="G751" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H751" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I751" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J751" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K751" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
+      <c r="A752" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B752" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C752" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D752" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E752" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F752" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/LD/22012034258531 — MED BANDHAN</t>
+        </is>
+      </c>
+      <c r="G752" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H752" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I752" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J752" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K752" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
+      <c r="A753" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B753" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C753" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D753" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E753" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F753" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/LD/22012034258913 — MED BANDHAN</t>
+        </is>
+      </c>
+      <c r="G753" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H753" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I753" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J753" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K753" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
+      <c r="A754" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B754" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C754" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D754" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E754" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F754" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/LD/22012034258924 — MED BANDHAN</t>
+        </is>
+      </c>
+      <c r="G754" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H754" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I754" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J754" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K754" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
+      <c r="A755" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B755" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C755" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D755" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E755" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F755" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/LD/3799430238 — Med Bandhan Shrikrishan Rameshvar TS 520 Gogawa</t>
+        </is>
+      </c>
+      <c r="G755" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H755" s="2" t="n">
+        <v>14000</v>
+      </c>
+      <c r="I755" s="2" t="n">
+        <v>6424</v>
+      </c>
+      <c r="J755" s="3" t="n">
+        <v>41696</v>
+      </c>
+      <c r="K755" s="3" t="n">
+        <v>41723</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
+      <c r="A756" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B756" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C756" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D756" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E756" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F756" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/LD/3799430242 — Med Bandhan Laxman Gangaram TS 585 Gogawa</t>
+        </is>
+      </c>
+      <c r="G756" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H756" s="2" t="n">
+        <v>14000</v>
+      </c>
+      <c r="I756" s="2" t="n">
+        <v>292</v>
+      </c>
+      <c r="J756" s="3" t="n">
+        <v>41696</v>
+      </c>
+      <c r="K756" s="3" t="n">
+        <v>42637</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
+      <c r="A757" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B757" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C757" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D757" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E757" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F757" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/LD/3799430244 — Med Bandhan Suraj Bai Shivram TS 693 Gogawa</t>
+        </is>
+      </c>
+      <c r="G757" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H757" s="2" t="n">
+        <v>14000</v>
+      </c>
+      <c r="I757" s="2" t="n">
+        <v>146</v>
+      </c>
+      <c r="J757" s="3" t="n">
+        <v>41696</v>
+      </c>
+      <c r="K757" s="3" t="n">
+        <v>42766</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
+      <c r="A758" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B758" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C758" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D758" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E758" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F758" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/LD/3799430249 — Med Bandhan Rewa Bai Gajraj TS 586 Gogawa</t>
+        </is>
+      </c>
+      <c r="G758" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H758" s="2" t="n">
+        <v>14000</v>
+      </c>
+      <c r="I758" s="2" t="n">
+        <v>7154</v>
+      </c>
+      <c r="J758" s="3" t="n">
+        <v>41703</v>
+      </c>
+      <c r="K758" s="3" t="n">
+        <v>41754</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
+      <c r="A759" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B759" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C759" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D759" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E759" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F759" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/LD/3799430251 — Med Bandhan Sanjay Udaysingh TS 587</t>
+        </is>
+      </c>
+      <c r="G759" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H759" s="2" t="n">
+        <v>14000</v>
+      </c>
+      <c r="I759" s="2" t="n">
+        <v>6278</v>
+      </c>
+      <c r="J759" s="3" t="n">
+        <v>41703</v>
+      </c>
+      <c r="K759" s="3" t="n">
+        <v>41754</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
+      <c r="A760" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B760" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C760" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+        </is>
+      </c>
+      <c r="D760" s="1" t="inlineStr">
+        <is>
+          <t>Play Ground / Construction of Play field for Community</t>
+        </is>
+      </c>
+      <c r="E760" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Play field</t>
+        </is>
+      </c>
+      <c r="F760" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/PG/9425891835 — khel maidan nath bedi ts 394 gogawa</t>
+        </is>
+      </c>
+      <c r="G760" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H760" s="2" t="n">
+        <v>186000</v>
+      </c>
+      <c r="I760" s="2" t="n">
+        <v>167</v>
+      </c>
+      <c r="J760" s="3" t="n">
+        <v>42732</v>
+      </c>
+      <c r="K760" s="3" t="n">
+        <v>42901</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
+      <c r="A761" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B761" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C761" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D761" s="1" t="inlineStr">
+        <is>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E761" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F761" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/1 — मि‍टटी मुरूम मार्ग दुर्गा मंदीर से इंदीरा आवास कालोनी</t>
+        </is>
+      </c>
+      <c r="G761" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H761" s="2" t="n">
+        <v>356000</v>
+      </c>
+      <c r="I761" s="2" t="n">
+        <v>11459</v>
+      </c>
+      <c r="J761" s="3" t="n">
+        <v>38912</v>
+      </c>
+      <c r="K761" s="3" t="n">
+        <v>45333</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
+      <c r="A762" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B762" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C762" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D762" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E762" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F762" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/116 — खरंजा निर्माण कार्य कोटदड भाग 1 टीएस नं 599 गोगावां</t>
+        </is>
+      </c>
+      <c r="G762" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H762" s="2" t="n">
+        <v>67000</v>
+      </c>
+      <c r="I762" s="2" t="n">
+        <v>76950</v>
+      </c>
+      <c r="J762" s="3" t="n">
+        <v>39705</v>
+      </c>
+      <c r="K762" s="3" t="n">
+        <v>40179</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
+      <c r="A763" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B763" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C763" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D763" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E763" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F763" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/117 — खंरजा निर्माण कार्य कलाली मोगोगावॉ टीएस 103</t>
+        </is>
+      </c>
+      <c r="G763" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H763" s="2" t="n">
+        <v>134000</v>
+      </c>
+      <c r="I763" s="2" t="n">
+        <v>51793</v>
+      </c>
+      <c r="J763" s="3" t="n">
+        <v>40163</v>
+      </c>
+      <c r="K763" s="3" t="n">
+        <v>40179</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
+      <c r="A764" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B764" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C764" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D764" s="1" t="inlineStr">
+        <is>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E764" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F764" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/164 — सीमेन्‍ट कान्‍क्रीट पेविंग भारतसिंह से अमरसिंह के मकान तक पंचपरमेश्‍वर+ MGNREGS टीएस नं 1933 गोगावां</t>
+        </is>
+      </c>
+      <c r="G764" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H764" s="2" t="n">
+        <v>113000</v>
+      </c>
+      <c r="I764" s="2" t="n">
+        <v>118744</v>
+      </c>
+      <c r="J764" s="3" t="n">
+        <v>41047</v>
+      </c>
+      <c r="K764" s="3" t="n">
+        <v>41258</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
+      <c r="A765" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B765" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C765" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D765" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E765" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F765" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/165 — सीमेन्‍ट कान्‍क्रीट पेविंग सह नाली अस्‍पताल वाली ग</t>
+        </is>
+      </c>
+      <c r="G765" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H765" s="2" t="n">
+        <v>155000</v>
+      </c>
+      <c r="I765" s="2" t="n">
+        <v>154822</v>
+      </c>
+      <c r="J765" s="3" t="n">
+        <v>41019</v>
+      </c>
+      <c r="K765" s="3" t="n">
+        <v>41761</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
+      <c r="A766" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B766" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C766" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D766" s="1" t="inlineStr">
+        <is>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E766" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F766" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/2 — मि‍टटी मुरूम मार्ग मठ चौक से दयालपुरा रोड तक गोगावां</t>
+        </is>
+      </c>
+      <c r="G766" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H766" s="2" t="n">
+        <v>183000</v>
+      </c>
+      <c r="I766" s="2" t="n">
+        <v>39387.78</v>
+      </c>
+      <c r="J766" s="3" t="n">
+        <v>38977</v>
+      </c>
+      <c r="K766" s="3" t="n">
+        <v>45333</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
+      <c r="A767" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B767" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C767" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D767" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E767" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F767" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034169423 — CC Road Sah Nali Chayna Gali Ts.No.1143 Rs 0.72 Go</t>
+        </is>
+      </c>
+      <c r="G767" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H767" s="2" t="n">
+        <v>72000</v>
+      </c>
+      <c r="I767" s="2" t="n">
+        <v>71820</v>
+      </c>
+      <c r="J767" s="3" t="n">
+        <v>41424</v>
+      </c>
+      <c r="K767" s="3" t="n">
+        <v>41476</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
+      <c r="A768" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B768" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C768" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D768" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E768" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F768" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034202486 — CC Road Sah Nali Rajput Mohalla TS 1672 Gogawa</t>
+        </is>
+      </c>
+      <c r="G768" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H768" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="I768" s="2" t="n">
+        <v>193422</v>
+      </c>
+      <c r="J768" s="3" t="n">
+        <v>41675</v>
+      </c>
+      <c r="K768" s="3" t="n">
+        <v>41800</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
+      <c r="A769" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B769" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C769" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D769" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E769" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F769" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034208389 — CC Road Sah Nali Travani Chok Se Kalnka Mandir Tak</t>
+        </is>
+      </c>
+      <c r="G769" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H769" s="2" t="n">
+        <v>47000</v>
+      </c>
+      <c r="I769" s="2" t="n">
+        <v>46594</v>
+      </c>
+      <c r="J769" s="3" t="n">
+        <v>41696</v>
+      </c>
+      <c r="K769" s="3" t="n">
+        <v>41874</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
+      <c r="A770" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B770" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C770" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D770" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E770" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F770" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034208395 — CC Road Sah Nali Mata Ghat Se Govind Tak Rvsd TS 1208 14th Finance</t>
+        </is>
+      </c>
+      <c r="G770" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H770" s="2" t="n">
+        <v>89800</v>
+      </c>
+      <c r="I770" s="2" t="n">
+        <v>72080</v>
+      </c>
+      <c r="J770" s="3" t="n">
+        <v>41696</v>
+      </c>
+      <c r="K770" s="3" t="n">
+        <v>42648</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
+      <c r="A771" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B771" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C771" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D771" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E771" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F771" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034208399 — CC Road Sah Nali Hanuman Mandir Se Shivram Atode Rvsd TS no. 1207 14th Finance</t>
+        </is>
+      </c>
+      <c r="G771" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H771" s="2" t="n">
+        <v>40700</v>
+      </c>
+      <c r="I771" s="2" t="n">
+        <v>8176</v>
+      </c>
+      <c r="J771" s="3" t="n">
+        <v>41696</v>
+      </c>
+      <c r="K771" s="3" t="n">
+        <v>42440</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
+      <c r="A772" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B772" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C772" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D772" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E772" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F772" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034211700 — C.C. Road Dharmraj ke Bade se Dayalpura Road tak TS 330 Gogawa</t>
+        </is>
+      </c>
+      <c r="G772" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H772" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I772" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J772" s="3" t="n">
+        <v>41501</v>
+      </c>
+      <c r="K772" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
+      <c r="A773" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B773" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C773" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D773" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E773" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F773" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034211705 — C.C. Road Dharmraj ke Bade se Dayalpura Road tak T</t>
+        </is>
+      </c>
+      <c r="G773" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H773" s="2" t="n">
+        <v>209000</v>
+      </c>
+      <c r="I773" s="2" t="n">
+        <v>169365</v>
+      </c>
+      <c r="J773" s="3" t="n">
+        <v>41703</v>
+      </c>
+      <c r="K773" s="3" t="n">
+        <v>41758</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
+      <c r="A774" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B774" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C774" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D774" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E774" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F774" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034211715 — C.C. Road Purane Vidhayak Nidhi Vale C.C. Road se</t>
+        </is>
+      </c>
+      <c r="G774" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H774" s="2" t="n">
+        <v>50300</v>
+      </c>
+      <c r="I774" s="2" t="n">
+        <v>49190</v>
+      </c>
+      <c r="J774" s="3" t="n">
+        <v>41703</v>
+      </c>
+      <c r="K774" s="3" t="n">
+        <v>42517</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
+      <c r="A775" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B775" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C775" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D775" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E775" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F775" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034211724 — C.C. Road Ramesh Agrwal ke makan se Sachin Karma k</t>
+        </is>
+      </c>
+      <c r="G775" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H775" s="2" t="n">
+        <v>69500</v>
+      </c>
+      <c r="I775" s="2" t="n">
+        <v>56875</v>
+      </c>
+      <c r="J775" s="3" t="n">
+        <v>41703</v>
+      </c>
+      <c r="K775" s="3" t="n">
+        <v>42517</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
+      <c r="A776" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B776" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C776" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D776" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E776" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F776" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034211734 — C.C. Road Hemant Gupta ke makan se Shershing ke ma</t>
+        </is>
+      </c>
+      <c r="G776" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H776" s="2" t="n">
+        <v>65000</v>
+      </c>
+      <c r="I776" s="2" t="n">
+        <v>64886</v>
+      </c>
+      <c r="J776" s="3" t="n">
+        <v>41703</v>
+      </c>
+      <c r="K776" s="3" t="n">
+        <v>41765</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
+      <c r="A777" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B777" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C777" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D777" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E777" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F777" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034211757 — C.C. Road Sanawad Road se Dulari ke makan tak TS 3</t>
+        </is>
+      </c>
+      <c r="G777" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H777" s="2" t="n">
+        <v>151100</v>
+      </c>
+      <c r="I777" s="2" t="n">
+        <v>80408</v>
+      </c>
+      <c r="J777" s="3" t="n">
+        <v>41703</v>
+      </c>
+      <c r="K777" s="3" t="n">
+        <v>41751</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
+      <c r="A778" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B778" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C778" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D778" s="1" t="inlineStr">
+        <is>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E778" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F778" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034211764 — Khet Sadak Kadva Pyarshing ke khet se Sumershing k</t>
+        </is>
+      </c>
+      <c r="G778" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H778" s="2" t="n">
+        <v>1465990</v>
+      </c>
+      <c r="I778" s="2" t="n">
+        <v>595050.42</v>
+      </c>
+      <c r="J778" s="3" t="n">
+        <v>41703</v>
+      </c>
+      <c r="K778" s="3" t="n">
+        <v>42826</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
+      <c r="A779" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B779" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C779" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D779" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E779" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F779" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034289599 — CC Road Sah Nali Damubhai Ke Bade Se Udaysingh Laxman Ke Ghar Tak Rajput Mohalla Gogawa</t>
+        </is>
+      </c>
+      <c r="G779" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H779" s="2" t="n">
+        <v>193000</v>
+      </c>
+      <c r="I779" s="2" t="n">
+        <v>191944</v>
+      </c>
+      <c r="J779" s="3" t="n">
+        <v>42333</v>
+      </c>
+      <c r="K779" s="3" t="n">
+        <v>42410</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
+      <c r="A780" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B780" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C780" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D780" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E780" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F780" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034289694 — C.C.ROAD UDAY SINGH KE MAKAN SE ARJUN KE BADE TAK TS 331 GOGAWA</t>
+        </is>
+      </c>
+      <c r="G780" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H780" s="2" t="n">
+        <v>16200</v>
+      </c>
+      <c r="I780" s="2" t="n">
+        <v>15105</v>
+      </c>
+      <c r="J780" s="3" t="n">
+        <v>42340</v>
+      </c>
+      <c r="K780" s="3" t="n">
+        <v>42529</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
+      <c r="A781" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B781" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C781" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D781" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E781" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F781" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034289980 — CC ROAD NAGRAJ HOTEL KE BAGAL VALI GALI ME TS 171 GOGAWA</t>
+        </is>
+      </c>
+      <c r="G781" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H781" s="2" t="n">
+        <v>8300</v>
+      </c>
+      <c r="I781" s="2" t="n">
+        <v>8268</v>
+      </c>
+      <c r="J781" s="3" t="n">
+        <v>42333</v>
+      </c>
+      <c r="K781" s="3" t="n">
+        <v>42523</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
+      <c r="A782" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B782" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C782" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D782" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E782" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F782" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034291894 — CC ROAD MS SCHOOL AJA MOHALLA SE DYALPURA ROAD TAK TS 330 GOGAWA</t>
+        </is>
+      </c>
+      <c r="G782" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H782" s="2" t="n">
+        <v>53600</v>
+      </c>
+      <c r="I782" s="2" t="n">
+        <v>53583</v>
+      </c>
+      <c r="J782" s="3" t="n">
+        <v>42347</v>
+      </c>
+      <c r="K782" s="3" t="n">
+        <v>42523</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
+      <c r="A783" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B783" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C783" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D783" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E783" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F783" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034291897 — CC ROAD MS SCHOOL AJA MOHALLA SE DYALPURA ROAD TAK TS 330 GOGAWA</t>
+        </is>
+      </c>
+      <c r="G783" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H783" s="2" t="n">
+        <v>19300000000</v>
+      </c>
+      <c r="I783" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J783" s="3" t="n">
+        <v>42347</v>
+      </c>
+      <c r="K783" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
+      <c r="A784" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B784" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C784" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D784" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E784" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F784" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034348447 — CC RAOD SABJI BAJAR CHOWK PAR</t>
+        </is>
+      </c>
+      <c r="G784" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H784" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I784" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J784" s="3" t="n">
+        <v>42839</v>
+      </c>
+      <c r="K784" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
+      <c r="A785" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B785" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C785" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D785" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E785" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F785" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034348448 — CC RAOD SABJI BAJAR CHOWK PAR</t>
+        </is>
+      </c>
+      <c r="G785" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H785" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I785" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J785" s="3" t="n">
+        <v>42839</v>
+      </c>
+      <c r="K785" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
+      <c r="A786" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B786" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C786" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D786" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E786" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F786" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034462820 — C C Road Nirman Nitin Upadhyay ke Ghar ke Pass Gogawan 18-19</t>
+        </is>
+      </c>
+      <c r="G786" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H786" s="2" t="n">
+        <v>19200</v>
+      </c>
+      <c r="I786" s="2" t="n">
+        <v>19182</v>
+      </c>
+      <c r="J786" s="3" t="n">
+        <v>43533</v>
+      </c>
+      <c r="K786" s="3" t="n">
+        <v>43817</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
+      <c r="A787" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B787" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C787" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D787" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E787" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F787" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034462826 — Nali Nirman Dayalpura Road Gogawa</t>
+        </is>
+      </c>
+      <c r="G787" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H787" s="2" t="n">
+        <v>4700</v>
+      </c>
+      <c r="I787" s="2" t="n">
+        <v>4872</v>
+      </c>
+      <c r="J787" s="3" t="n">
+        <v>43533</v>
+      </c>
+      <c r="K787" s="3" t="n">
+        <v>43697</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
+      <c r="A788" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B788" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C788" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D788" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E788" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F788" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034555888 — C C Road Ranchod ke Ghar Se Dilip Ke Ghar Tak Gogawan</t>
+        </is>
+      </c>
+      <c r="G788" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H788" s="2" t="n">
+        <v>74000</v>
+      </c>
+      <c r="I788" s="2" t="n">
+        <v>72161</v>
+      </c>
+      <c r="J788" s="3" t="n">
+        <v>44265</v>
+      </c>
+      <c r="K788" s="3" t="n">
+        <v>44464</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
+      <c r="A789" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B789" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C789" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D789" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E789" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F789" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034555889 — C C Road Anganwadi se Ranchod ke Ghar Tak Gogawan</t>
+        </is>
+      </c>
+      <c r="G789" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H789" s="2" t="n">
+        <v>74000</v>
+      </c>
+      <c r="I789" s="2" t="n">
+        <v>69459</v>
+      </c>
+      <c r="J789" s="3" t="n">
+        <v>44265</v>
+      </c>
+      <c r="K789" s="3" t="n">
+        <v>44475</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
+      <c r="A790" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B790" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C790" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D790" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E790" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F790" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034555892 — Nali Nirman Sen Ke Ghar Se Vikram Tanwar Ke Ghar Tak Gogawan</t>
+        </is>
+      </c>
+      <c r="G790" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H790" s="2" t="n">
+        <v>63000</v>
+      </c>
+      <c r="I790" s="2" t="n">
+        <v>59758</v>
+      </c>
+      <c r="J790" s="3" t="n">
+        <v>44265</v>
+      </c>
+      <c r="K790" s="3" t="n">
+        <v>45728</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
+      <c r="A791" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B791" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C791" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D791" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E791" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F791" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034555893 — Nali Nirman Banwari Lohar Ke Ghar Se Arjun Varma Ke Ghar Tak Gogawan</t>
+        </is>
+      </c>
+      <c r="G791" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H791" s="2" t="n">
+        <v>85000</v>
+      </c>
+      <c r="I791" s="2" t="n">
+        <v>35722</v>
+      </c>
+      <c r="J791" s="3" t="n">
+        <v>44265</v>
+      </c>
+      <c r="K791" s="3" t="n">
+        <v>46008</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
+      <c r="A792" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B792" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C792" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D792" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E792" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F792" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034555894 — Nali Nirman Santosh Kushwah Ke Ghar Se Babu Rathod Ke Ghar Tak Gogawan</t>
+        </is>
+      </c>
+      <c r="G792" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H792" s="2" t="n">
+        <v>116000</v>
+      </c>
+      <c r="I792" s="2" t="n">
+        <v>105540</v>
+      </c>
+      <c r="J792" s="3" t="n">
+        <v>44265</v>
+      </c>
+      <c r="K792" s="3" t="n">
+        <v>44772</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
+      <c r="A793" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B793" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C793" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D793" s="1" t="inlineStr">
+        <is>
+          <t>Rpair &amp; maint of brick/stone Kharanja Roads - Comm / Repair and maintenance of Kharanja (brick/stone) Roads for Community</t>
+        </is>
+      </c>
+      <c r="E793" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Road</t>
+        </is>
+      </c>
+      <c r="F793" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034584607 — Nali Nirman /WSP (LWM) work Gogawa 2021-22</t>
+        </is>
+      </c>
+      <c r="G793" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H793" s="2" t="n">
+        <v>600000</v>
+      </c>
+      <c r="I793" s="2" t="n">
+        <v>193</v>
+      </c>
+      <c r="J793" s="3" t="n">
+        <v>44513</v>
+      </c>
+      <c r="K793" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
+      <c r="A794" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B794" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C794" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D794" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E794" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F794" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034647653 — CC Road Pani ki Tanki ki Boundry Wall se Dr. latif ke Clinic tak Gogawa</t>
+        </is>
+      </c>
+      <c r="G794" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H794" s="2" t="n">
+        <v>118000</v>
+      </c>
+      <c r="I794" s="2" t="n">
+        <v>114478</v>
+      </c>
+      <c r="J794" s="3" t="n">
+        <v>45189</v>
+      </c>
+      <c r="K794" s="3" t="n">
+        <v>45756</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
+      <c r="A795" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B795" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C795" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D795" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E795" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F795" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034677511 — CC ROAD</t>
+        </is>
+      </c>
+      <c r="G795" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H795" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I795" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J795" s="3" t="n">
+        <v>45383</v>
+      </c>
+      <c r="K795" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
+      <c r="A796" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B796" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C796" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D796" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E796" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F796" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/22012034852199 — Cement Concrete Road Construction Gangour Mata Ghat Ke Pass Gogawa</t>
+        </is>
+      </c>
+      <c r="G796" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H796" s="2" t="n">
+        <v>165000</v>
+      </c>
+      <c r="I796" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J796" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K796" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
+      <c r="A797" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B797" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C797" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D797" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E797" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F797" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RC/38 — खरंजा र्नि‍माण कार्य मालघाट गोगावॉ</t>
+        </is>
+      </c>
+      <c r="G797" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H797" s="2" t="n">
+        <v>134000</v>
+      </c>
+      <c r="I797" s="2" t="n">
+        <v>70102.1</v>
+      </c>
+      <c r="J797" s="3" t="n">
+        <v>39653</v>
+      </c>
+      <c r="K797" s="3" t="n">
+        <v>40179</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
+      <c r="A798" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B798" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C798" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D798" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E798" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F798" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/20102 — मर्यादा शौचालय निर्माण सुरेश भॅवरसिंह Rs. 0.044 Go</t>
+        </is>
+      </c>
+      <c r="G798" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H798" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I798" s="2" t="n">
+        <v>4374</v>
+      </c>
+      <c r="J798" s="3" t="n">
+        <v>41407</v>
+      </c>
+      <c r="K798" s="3" t="n">
+        <v>41511</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
+      <c r="A799" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B799" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C799" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D799" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E799" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F799" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034194314 — Maryada Sochalay Mangat Dagdu Gogawa</t>
+        </is>
+      </c>
+      <c r="G799" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H799" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I799" s="2" t="n">
+        <v>4278</v>
+      </c>
+      <c r="J799" s="3" t="n">
+        <v>41652</v>
+      </c>
+      <c r="K799" s="3" t="n">
+        <v>41761</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
+      <c r="A800" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B800" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C800" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D800" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E800" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F800" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034202236 — Maryada Sochalay Samuh No 01 Family 5 Gogawa</t>
+        </is>
+      </c>
+      <c r="G800" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H800" s="2" t="n">
+        <v>22000</v>
+      </c>
+      <c r="I800" s="2" t="n">
+        <v>21840</v>
+      </c>
+      <c r="J800" s="3" t="n">
+        <v>41675</v>
+      </c>
+      <c r="K800" s="3" t="n">
+        <v>41761</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
+      <c r="A801" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B801" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C801" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D801" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E801" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F801" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034206642 — Maryada Sochalay Samuh 02 Family 05 Gogawa</t>
+        </is>
+      </c>
+      <c r="G801" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H801" s="2" t="n">
+        <v>22000</v>
+      </c>
+      <c r="I801" s="2" t="n">
+        <v>21840</v>
+      </c>
+      <c r="J801" s="3" t="n">
+        <v>41689</v>
+      </c>
+      <c r="K801" s="3" t="n">
+        <v>41761</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
+      <c r="A802" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B802" s="1" t="inlineStr">
+        <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C802" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D802" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E802" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F802" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034252804 — Mariyada Sochalay samuh 01 TS.106 gogawa</t>
+        </is>
+      </c>
+      <c r="G802" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H802" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I802" s="2" t="n">
+        <v>22310</v>
+      </c>
+      <c r="J802" s="3" t="n">
+        <v>41843</v>
+      </c>
+      <c r="K802" s="3" t="n">
+        <v>41856</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
+      <c r="A803" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B803" s="1" t="inlineStr">
+        <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C803" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D803" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E803" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F803" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034254921 — Mariyada Sochalay Samuh No.02 TS 106/2 Gogawa</t>
+        </is>
+      </c>
+      <c r="G803" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H803" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I803" s="2" t="n">
+        <v>25450</v>
+      </c>
+      <c r="J803" s="3" t="n">
+        <v>41850</v>
+      </c>
+      <c r="K803" s="3" t="n">
+        <v>41884</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
+      <c r="A804" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B804" s="1" t="inlineStr">
+        <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C804" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D804" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E804" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F804" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034272998 — MARIYADA SHOCHALAY GROUP NO- 03 TS 106/3 GOGAWA</t>
+        </is>
+      </c>
+      <c r="G804" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H804" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I804" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J804" s="3" t="n">
+        <v>41913</v>
+      </c>
+      <c r="K804" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
+      <c r="A805" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B805" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C805" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D805" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E805" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F805" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034320679 — SHOCHALAY NIRMAN GANESH GHANCHYAM GOGAWA 2016-17</t>
+        </is>
+      </c>
+      <c r="G805" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H805" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I805" s="2" t="n">
+        <v>12138</v>
+      </c>
+      <c r="J805" s="3" t="n">
+        <v>42760</v>
+      </c>
+      <c r="K805" s="3" t="n">
+        <v>43368</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
+      <c r="A806" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B806" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C806" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D806" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E806" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F806" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034320695 — SHOCHALAY NIRMAN MAYARAM RAJARAM GOGAWA 2016-17</t>
+        </is>
+      </c>
+      <c r="G806" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H806" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I806" s="2" t="n">
+        <v>12173</v>
+      </c>
+      <c r="J806" s="3" t="n">
+        <v>42760</v>
+      </c>
+      <c r="K806" s="3" t="n">
+        <v>43079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
+      <c r="A807" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B807" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C807" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D807" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E807" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F807" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034323942 — sochalay nirman DHARMENDRA ANARSINGH TS 344/3 (16-17)GOGAWA</t>
+        </is>
+      </c>
+      <c r="G807" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H807" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I807" s="2" t="n">
+        <v>12173</v>
+      </c>
+      <c r="J807" s="3" t="n">
+        <v>42774</v>
+      </c>
+      <c r="K807" s="3" t="n">
+        <v>43079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
+      <c r="A808" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B808" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C808" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D808" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E808" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F808" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034323949 — sochalay nirman ANARSINGH GHISILAL TS 344/4 (16-17)GOGAWA</t>
+        </is>
+      </c>
+      <c r="G808" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H808" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I808" s="2" t="n">
+        <v>12173</v>
+      </c>
+      <c r="J808" s="3" t="n">
+        <v>42774</v>
+      </c>
+      <c r="K808" s="3" t="n">
+        <v>43079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
+      <c r="A809" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B809" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C809" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D809" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E809" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F809" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034323952 — sochalay nirman GOVIND GAPPUSINGH TS 344/5 (16-17)GOGAWA</t>
+        </is>
+      </c>
+      <c r="G809" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H809" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I809" s="2" t="n">
+        <v>12173</v>
+      </c>
+      <c r="J809" s="3" t="n">
+        <v>42774</v>
+      </c>
+      <c r="K809" s="3" t="n">
+        <v>43079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
+      <c r="A810" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B810" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C810" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D810" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E810" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F810" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034323965 — sochalay nirman RAMESHCHANDRA KANAIYALAL TS 344/6 (16-17)GOGAWA</t>
+        </is>
+      </c>
+      <c r="G810" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H810" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I810" s="2" t="n">
+        <v>12173</v>
+      </c>
+      <c r="J810" s="3" t="n">
+        <v>42774</v>
+      </c>
+      <c r="K810" s="3" t="n">
+        <v>43079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
+      <c r="A811" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B811" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C811" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D811" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E811" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F811" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034332209 — sochalay nirman KALABAI GANGARAM TS 344/7 (16-17)GOGAWA</t>
+        </is>
+      </c>
+      <c r="G811" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H811" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I811" s="2" t="n">
+        <v>12006</v>
+      </c>
+      <c r="J811" s="3" t="n">
+        <v>42809</v>
+      </c>
+      <c r="K811" s="3" t="n">
+        <v>43079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
+      <c r="A812" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B812" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C812" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D812" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E812" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F812" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034332221 — sochalay nirman DEVISINGH PADAM TS 344/7 (16-17)GOGAWA</t>
+        </is>
+      </c>
+      <c r="G812" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H812" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I812" s="2" t="n">
+        <v>11529</v>
+      </c>
+      <c r="J812" s="3" t="n">
+        <v>42816</v>
+      </c>
+      <c r="K812" s="3" t="n">
+        <v>43251</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
+      <c r="A813" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B813" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C813" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D813" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E813" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F813" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034338471 — sochalay nirman AKLIM HASANALI TS 344/9 (16-17)GOGAWA</t>
+        </is>
+      </c>
+      <c r="G813" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H813" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I813" s="2" t="n">
+        <v>3096</v>
+      </c>
+      <c r="J813" s="3" t="n">
+        <v>42830</v>
+      </c>
+      <c r="K813" s="3" t="n">
+        <v>43642</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
+      <c r="A814" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B814" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C814" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D814" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E814" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F814" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034338484 — sochalay nirman KALU RUKHADIYA TS 344/10 (16-17)GOGAWA</t>
+        </is>
+      </c>
+      <c r="G814" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H814" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I814" s="2" t="n">
+        <v>12268</v>
+      </c>
+      <c r="J814" s="3" t="n">
+        <v>42830</v>
+      </c>
+      <c r="K814" s="3" t="n">
+        <v>43079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
+      <c r="A815" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B815" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C815" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D815" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E815" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F815" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034338830 — SOCHALAY NIRMAN GROUP NO 01 TS 343 16-17 GOGAWA</t>
+        </is>
+      </c>
+      <c r="G815" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H815" s="2" t="n">
+        <v>120000</v>
+      </c>
+      <c r="I815" s="2" t="n">
+        <v>106649</v>
+      </c>
+      <c r="J815" s="3" t="n">
+        <v>42837</v>
+      </c>
+      <c r="K815" s="3" t="n">
+        <v>43642</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
+      <c r="A816" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B816" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C816" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D816" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E816" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F816" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034338831 — SOCHALAY NIRMAN GROUP NO 02 TS 653 GOGAWA</t>
+        </is>
+      </c>
+      <c r="G816" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H816" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I816" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J816" s="3" t="n">
+        <v>42826</v>
+      </c>
+      <c r="K816" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
+      <c r="A817" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B817" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C817" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D817" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E817" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F817" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034338834 — SOCHALAY NIRMAN GROUP NO 03 TS 653 GOGAWA</t>
+        </is>
+      </c>
+      <c r="G817" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H817" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I817" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J817" s="3" t="n">
+        <v>42826</v>
+      </c>
+      <c r="K817" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
+      <c r="A818" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B818" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C818" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D818" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E818" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F818" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034338835 — SOCHALAY NIRMAN GROUP NO 04 TS 655 GOGAWA</t>
+        </is>
+      </c>
+      <c r="G818" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H818" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I818" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J818" s="3" t="n">
+        <v>42826</v>
+      </c>
+      <c r="K818" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
+      <c r="A819" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B819" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C819" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D819" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E819" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F819" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034338837 — SOCHALAY NIRMAN GROUP NO 05 TS 655 GOGAWA</t>
+        </is>
+      </c>
+      <c r="G819" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H819" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I819" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J819" s="3" t="n">
+        <v>42826</v>
+      </c>
+      <c r="K819" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
+      <c r="A820" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B820" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C820" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D820" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E820" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F820" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034362750 — Shochaly Nirman Sabir yunus</t>
+        </is>
+      </c>
+      <c r="G820" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H820" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I820" s="2" t="n">
+        <v>12073</v>
+      </c>
+      <c r="J820" s="3" t="n">
+        <v>42949</v>
+      </c>
+      <c r="K820" s="3" t="n">
+        <v>43434</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
+      <c r="A821" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B821" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C821" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D821" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E821" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F821" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034362754 — SHOCHALY NIRMAN TULSIBAI KHEMNATH</t>
+        </is>
+      </c>
+      <c r="G821" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H821" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I821" s="2" t="n">
+        <v>11064</v>
+      </c>
+      <c r="J821" s="3" t="n">
+        <v>42949</v>
+      </c>
+      <c r="K821" s="3" t="n">
+        <v>43079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
+      <c r="A822" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B822" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C822" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D822" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E822" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F822" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034362798 — SHOCHALY NIRMAN SANTOSH MAGILAL</t>
+        </is>
+      </c>
+      <c r="G822" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H822" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I822" s="2" t="n">
+        <v>12120</v>
+      </c>
+      <c r="J822" s="3" t="n">
+        <v>42949</v>
+      </c>
+      <c r="K822" s="3" t="n">
+        <v>43422</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
+      <c r="A823" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B823" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C823" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D823" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E823" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F823" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034362800 — SHOCHALY NIRMAN KUSUM BAI GULAB</t>
+        </is>
+      </c>
+      <c r="G823" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H823" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I823" s="2" t="n">
+        <v>11064</v>
+      </c>
+      <c r="J823" s="3" t="n">
+        <v>42949</v>
+      </c>
+      <c r="K823" s="3" t="n">
+        <v>43079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
+      <c r="A824" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B824" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C824" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D824" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E824" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F824" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034362802 — SHOCHALY NIRMAN SONA BAI MANSHARAM</t>
+        </is>
+      </c>
+      <c r="G824" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H824" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I824" s="2" t="n">
+        <v>12073</v>
+      </c>
+      <c r="J824" s="3" t="n">
+        <v>42949</v>
+      </c>
+      <c r="K824" s="3" t="n">
+        <v>43416</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
+      <c r="A825" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B825" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C825" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D825" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E825" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F825" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034362803 — SHOCHALY NIRMAN RADHU HARI</t>
+        </is>
+      </c>
+      <c r="G825" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H825" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I825" s="2" t="n">
+        <v>11064</v>
+      </c>
+      <c r="J825" s="3" t="n">
+        <v>42949</v>
+      </c>
+      <c r="K825" s="3" t="n">
+        <v>43251</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
+      <c r="A826" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B826" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C826" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D826" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E826" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F826" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034362805 — SHOCHALYA NIRMAN NARSINGH RAMLAL</t>
+        </is>
+      </c>
+      <c r="G826" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H826" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I826" s="2" t="n">
+        <v>11064</v>
+      </c>
+      <c r="J826" s="3" t="n">
+        <v>42949</v>
+      </c>
+      <c r="K826" s="3" t="n">
+        <v>43079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
+      <c r="A827" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B827" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C827" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D827" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E827" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F827" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034362806 — SHOCHALYA NIRMAN CHAGANNATH</t>
+        </is>
+      </c>
+      <c r="G827" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H827" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I827" s="2" t="n">
+        <v>11064</v>
+      </c>
+      <c r="J827" s="3" t="n">
+        <v>42949</v>
+      </c>
+      <c r="K827" s="3" t="n">
+        <v>43251</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
+      <c r="A828" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B828" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C828" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D828" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E828" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F828" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034362807 — SHOCHALYA NIRMAN MOHANNATH</t>
+        </is>
+      </c>
+      <c r="G828" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H828" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I828" s="2" t="n">
+        <v>11064</v>
+      </c>
+      <c r="J828" s="3" t="n">
+        <v>42949</v>
+      </c>
+      <c r="K828" s="3" t="n">
+        <v>43251</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
+      <c r="A829" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B829" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C829" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D829" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E829" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F829" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034362808 — SHOCHALYA NIRMAN TEJRAM DIPCHHAND</t>
+        </is>
+      </c>
+      <c r="G829" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H829" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I829" s="2" t="n">
+        <v>11064</v>
+      </c>
+      <c r="J829" s="3" t="n">
+        <v>42949</v>
+      </c>
+      <c r="K829" s="3" t="n">
+        <v>43251</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
+      <c r="A830" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B830" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C830" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D830" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="E830" s="1" t="inlineStr">
+        <is>
+          <t>Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="F830" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034512048 — Toilet Nirman Segrigation shed ke pass Gogawan 2020-21</t>
+        </is>
+      </c>
+      <c r="G830" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H830" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I830" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J830" s="3" t="n">
+        <v>44222</v>
+      </c>
+      <c r="K830" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
+      <c r="A831" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B831" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C831" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D831" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E831" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F831" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034606621 — SAMUDAYIK  MEJIK  PIT /HENDPUMP RECHARGE</t>
+        </is>
+      </c>
+      <c r="G831" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H831" s="2" t="n">
+        <v>9300</v>
+      </c>
+      <c r="I831" s="2" t="n">
+        <v>1930</v>
+      </c>
+      <c r="J831" s="3" t="n">
+        <v>44511</v>
+      </c>
+      <c r="K831" s="3" t="n">
+        <v>45605</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
+      <c r="A832" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B832" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C832" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D832" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+        </is>
+      </c>
+      <c r="E832" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F832" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034606630 — COMMUNITY LEACH PIT GOGAWA NO.01</t>
+        </is>
+      </c>
+      <c r="G832" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H832" s="2" t="n">
+        <v>2500</v>
+      </c>
+      <c r="I832" s="2" t="n">
+        <v>7527</v>
+      </c>
+      <c r="J832" s="3" t="n">
+        <v>44511</v>
+      </c>
+      <c r="K832" s="3" t="n">
+        <v>44704</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
+      <c r="A833" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B833" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C833" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D833" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+        </is>
+      </c>
+      <c r="E833" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F833" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034606639 — COMMUNITY LEACH PIT GOGAWA NO.02</t>
+        </is>
+      </c>
+      <c r="G833" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H833" s="2" t="n">
+        <v>2500</v>
+      </c>
+      <c r="I833" s="2" t="n">
+        <v>2123</v>
+      </c>
+      <c r="J833" s="3" t="n">
+        <v>44515</v>
+      </c>
+      <c r="K833" s="3" t="n">
+        <v>44772</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
+      <c r="A834" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B834" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C834" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D834" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+        </is>
+      </c>
+      <c r="E834" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F834" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034606643 — COMMUNITY LEACH PIT GOGAWA NO.03</t>
+        </is>
+      </c>
+      <c r="G834" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H834" s="2" t="n">
+        <v>2500</v>
+      </c>
+      <c r="I834" s="2" t="n">
+        <v>1737</v>
+      </c>
+      <c r="J834" s="3" t="n">
+        <v>44515</v>
+      </c>
+      <c r="K834" s="3" t="n">
+        <v>44969</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
+      <c r="A835" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B835" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C835" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D835" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+        </is>
+      </c>
+      <c r="E835" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F835" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034606645 — COMMUNITY SOAK PIT GOGAWA NO.01</t>
+        </is>
+      </c>
+      <c r="G835" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H835" s="2" t="n">
+        <v>24000</v>
+      </c>
+      <c r="I835" s="2" t="n">
+        <v>22388</v>
+      </c>
+      <c r="J835" s="3" t="n">
+        <v>44511</v>
+      </c>
+      <c r="K835" s="3" t="n">
+        <v>44772</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
+      <c r="A836" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B836" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C836" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D836" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+        </is>
+      </c>
+      <c r="E836" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F836" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034606646 — COMMUNITY SOAK PIT GOGAWA NO.02</t>
+        </is>
+      </c>
+      <c r="G836" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H836" s="2" t="n">
+        <v>24000</v>
+      </c>
+      <c r="I836" s="2" t="n">
+        <v>23911</v>
+      </c>
+      <c r="J836" s="3" t="n">
+        <v>44511</v>
+      </c>
+      <c r="K836" s="3" t="n">
+        <v>44704</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
+      <c r="A837" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B837" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C837" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D837" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+        </is>
+      </c>
+      <c r="E837" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F837" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034606650 — COMMUNITY SOAK PIT GOGAWA NO.03</t>
+        </is>
+      </c>
+      <c r="G837" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H837" s="2" t="n">
+        <v>24000</v>
+      </c>
+      <c r="I837" s="2" t="n">
+        <v>23160</v>
+      </c>
+      <c r="J837" s="3" t="n">
+        <v>44511</v>
+      </c>
+      <c r="K837" s="3" t="n">
+        <v>44704</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
+      <c r="A838" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B838" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C838" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D838" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+        </is>
+      </c>
+      <c r="E838" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F838" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034606651 — COMMUNITY SOAK PIT GOGAWA NO.04</t>
+        </is>
+      </c>
+      <c r="G838" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H838" s="2" t="n">
+        <v>24000</v>
+      </c>
+      <c r="I838" s="2" t="n">
+        <v>2123</v>
+      </c>
+      <c r="J838" s="3" t="n">
+        <v>44511</v>
+      </c>
+      <c r="K838" s="3" t="n">
+        <v>45605</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
+      <c r="A839" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B839" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C839" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D839" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+        </is>
+      </c>
+      <c r="E839" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F839" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034606652 — COMMUNITY SOAK  PIT GOGAWA NO.05</t>
+        </is>
+      </c>
+      <c r="G839" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H839" s="2" t="n">
+        <v>24000</v>
+      </c>
+      <c r="I839" s="2" t="n">
+        <v>2895</v>
+      </c>
+      <c r="J839" s="3" t="n">
+        <v>44515</v>
+      </c>
+      <c r="K839" s="3" t="n">
+        <v>45605</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
+      <c r="A840" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B840" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C840" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D840" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E840" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F840" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034613262 — SBM Individual Leach Pit 1 Unit 5 Gogawan 2021-22</t>
+        </is>
+      </c>
+      <c r="G840" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H840" s="2" t="n">
+        <v>28565.07</v>
+      </c>
+      <c r="I840" s="2" t="n">
+        <v>193</v>
+      </c>
+      <c r="J840" s="3" t="n">
+        <v>44515</v>
+      </c>
+      <c r="K840" s="3" t="n">
+        <v>44858</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
+      <c r="A841" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B841" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C841" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D841" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E841" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F841" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034613267 — SBM Individual Leach Pit 2 Unit 5 Gogawan 2021-22</t>
+        </is>
+      </c>
+      <c r="G841" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H841" s="2" t="n">
+        <v>28565.07</v>
+      </c>
+      <c r="I841" s="2" t="n">
+        <v>193</v>
+      </c>
+      <c r="J841" s="3" t="n">
+        <v>44515</v>
+      </c>
+      <c r="K841" s="3" t="n">
+        <v>44858</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
+      <c r="A842" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B842" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C842" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D842" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+        </is>
+      </c>
+      <c r="E842" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F842" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034623470 — DOMESTIC COMPOSE PIT [UNIT5]GOGANWA</t>
+        </is>
+      </c>
+      <c r="G842" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H842" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I842" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J842" s="3" t="n">
+        <v>44509</v>
+      </c>
+      <c r="K842" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
+      <c r="A843" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B843" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C843" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D843" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E843" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F843" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012034625621 — SBM INDIVIDUAL LEACH PIT 3UNIT 5 GOGANWA</t>
+        </is>
+      </c>
+      <c r="G843" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H843" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I843" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J843" s="3" t="n">
+        <v>44509</v>
+      </c>
+      <c r="K843" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
+      <c r="A844" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B844" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C844" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D844" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E844" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F844" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012035134377 — Nali Nirman Kary Mahmmadpur Road gogawa</t>
+        </is>
+      </c>
+      <c r="G844" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H844" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I844" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J844" s="3" t="n">
+        <v>45611</v>
+      </c>
+      <c r="K844" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
+      <c r="A845" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B845" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C845" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D845" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E845" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F845" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012035134379 — Nali Nirman Kary Mahmmadpur Road gogawa</t>
+        </is>
+      </c>
+      <c r="G845" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H845" s="2" t="n">
+        <v>44500</v>
+      </c>
+      <c r="I845" s="2" t="n">
+        <v>35721</v>
+      </c>
+      <c r="J845" s="3" t="n">
+        <v>45652</v>
+      </c>
+      <c r="K845" s="3" t="n">
+        <v>46084</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
+      <c r="A846" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B846" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C846" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D846" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Multi Unit Toilets for School / Construction of Toilet for Government School for Community</t>
+        </is>
+      </c>
+      <c r="E846" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F846" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012035136211 — Balika Swachata parisar girls school  gogawa</t>
+        </is>
+      </c>
+      <c r="G846" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H846" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I846" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J846" s="3" t="n">
+        <v>45453</v>
+      </c>
+      <c r="K846" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
+      <c r="A847" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B847" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C847" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D847" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+        </is>
+      </c>
+      <c r="E847" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F847" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/22012035136212 — Balika Swachata parisar girls school  gogawa</t>
+        </is>
+      </c>
+      <c r="G847" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H847" s="2" t="n">
+        <v>46000</v>
+      </c>
+      <c r="I847" s="2" t="n">
+        <v>40716</v>
+      </c>
+      <c r="J847" s="3" t="n">
+        <v>45770</v>
+      </c>
+      <c r="K847" s="3" t="n">
+        <v>46027</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
+      <c r="A848" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B848" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C848" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D848" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E848" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F848" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/54445 — Maryada Sochalay Badal Dagdu Sen Rs.0.044 Gogawa</t>
+        </is>
+      </c>
+      <c r="G848" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H848" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I848" s="2" t="n">
+        <v>4368</v>
+      </c>
+      <c r="J848" s="3" t="n">
+        <v>41491</v>
+      </c>
+      <c r="K848" s="3" t="n">
+        <v>41511</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
+      <c r="A849" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B849" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C849" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D849" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E849" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F849" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/54462 — Maryada Sochalay Jagdish Chittar Rs.0.044 Gogawa</t>
+        </is>
+      </c>
+      <c r="G849" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H849" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I849" s="2" t="n">
+        <v>4368</v>
+      </c>
+      <c r="J849" s="3" t="n">
+        <v>41491</v>
+      </c>
+      <c r="K849" s="3" t="n">
+        <v>41511</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
+      <c r="A850" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B850" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C850" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D850" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E850" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F850" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/54470 — Maryada Sochalay Prabhu Chittu Rs.0.044 Gogawa</t>
+        </is>
+      </c>
+      <c r="G850" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H850" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I850" s="2" t="n">
+        <v>4368</v>
+      </c>
+      <c r="J850" s="3" t="n">
+        <v>41505</v>
+      </c>
+      <c r="K850" s="3" t="n">
+        <v>41603</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
+      <c r="A851" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B851" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C851" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D851" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E851" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F851" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/54489 — Maryada Sochalay Bhagirath Jalam Rs.0.044 Gogawa</t>
+        </is>
+      </c>
+      <c r="G851" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H851" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I851" s="2" t="n">
+        <v>4368</v>
+      </c>
+      <c r="J851" s="3" t="n">
+        <v>41491</v>
+      </c>
+      <c r="K851" s="3" t="n">
+        <v>41511</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
+      <c r="A852" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B852" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C852" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D852" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E852" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F852" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/54500 — Maryada Sochalay Sumer Ramlal Rs.0.044 Gogawa</t>
+        </is>
+      </c>
+      <c r="G852" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H852" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I852" s="2" t="n">
+        <v>4368</v>
+      </c>
+      <c r="J852" s="3" t="n">
+        <v>41491</v>
+      </c>
+      <c r="K852" s="3" t="n">
+        <v>41511</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
+      <c r="A853" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B853" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C853" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D853" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E853" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F853" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/54510 — Maryada Sochalay Navalsingh Ganpat Rs.0.044 Gogawa</t>
+        </is>
+      </c>
+      <c r="G853" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H853" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I853" s="2" t="n">
+        <v>4368</v>
+      </c>
+      <c r="J853" s="3" t="n">
+        <v>41491</v>
+      </c>
+      <c r="K853" s="3" t="n">
+        <v>41511</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
+      <c r="A854" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B854" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C854" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D854" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E854" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F854" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/54514 — Maryada Sochalay Sumer Dhansingh Rs.0.044 Gogawa</t>
+        </is>
+      </c>
+      <c r="G854" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H854" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I854" s="2" t="n">
+        <v>4368</v>
+      </c>
+      <c r="J854" s="3" t="n">
+        <v>41491</v>
+      </c>
+      <c r="K854" s="3" t="n">
+        <v>41511</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
+      <c r="A855" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B855" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C855" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D855" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E855" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F855" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/54518 — Maryada Sochalay Bhuribai Motiram Rs.0.044  Gogawa</t>
+        </is>
+      </c>
+      <c r="G855" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H855" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I855" s="2" t="n">
+        <v>4368</v>
+      </c>
+      <c r="J855" s="3" t="n">
+        <v>41491</v>
+      </c>
+      <c r="K855" s="3" t="n">
+        <v>41511</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
+      <c r="A856" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B856" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C856" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D856" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E856" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F856" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/58622 — Maryada Sochalay Santosh Balam Rs. 0.044 Gogawa</t>
+        </is>
+      </c>
+      <c r="G856" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H856" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I856" s="2" t="n">
+        <v>4368</v>
+      </c>
+      <c r="J856" s="3" t="n">
+        <v>41505</v>
+      </c>
+      <c r="K856" s="3" t="n">
+        <v>41603</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
+      <c r="A857" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B857" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C857" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D857" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E857" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F857" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/58626 — Maryada Sochalay Kamlesh Yasvant Rs 0.044 Gogawa</t>
+        </is>
+      </c>
+      <c r="G857" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H857" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I857" s="2" t="n">
+        <v>4368</v>
+      </c>
+      <c r="J857" s="3" t="n">
+        <v>41505</v>
+      </c>
+      <c r="K857" s="3" t="n">
+        <v>41603</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
+      <c r="A858" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B858" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C858" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D858" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E858" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F858" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/58630 — Maryada Sochalay Bureshing Sikdar 0.044 Gogawa</t>
+        </is>
+      </c>
+      <c r="G858" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H858" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I858" s="2" t="n">
+        <v>4368</v>
+      </c>
+      <c r="J858" s="3" t="n">
+        <v>41505</v>
+      </c>
+      <c r="K858" s="3" t="n">
+        <v>41603</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
+      <c r="A859" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B859" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C859" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D859" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E859" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F859" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/58632 — Maryada Sochalay Gulabsingh Sobharam 0.044 Gogawa</t>
+        </is>
+      </c>
+      <c r="G859" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H859" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I859" s="2" t="n">
+        <v>4368</v>
+      </c>
+      <c r="J859" s="3" t="n">
+        <v>41466</v>
+      </c>
+      <c r="K859" s="3" t="n">
+        <v>41603</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
+      <c r="A860" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B860" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C860" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D860" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E860" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F860" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/58637 — Maryada Sochalay Pandhari Hiralal 0.044 Gogawa</t>
+        </is>
+      </c>
+      <c r="G860" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H860" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I860" s="2" t="n">
+        <v>4368</v>
+      </c>
+      <c r="J860" s="3" t="n">
+        <v>41505</v>
+      </c>
+      <c r="K860" s="3" t="n">
+        <v>41603</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
+      <c r="A861" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B861" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C861" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D861" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E861" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F861" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/RS/58640 — Maryada Sochalay Sankarsingh Buresingh 0.044 Gogaw</t>
+        </is>
+      </c>
+      <c r="G861" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H861" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I861" s="2" t="n">
+        <v>4368</v>
+      </c>
+      <c r="J861" s="3" t="n">
+        <v>41505</v>
+      </c>
+      <c r="K861" s="3" t="n">
+        <v>41603</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
+      <c r="A862" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B862" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C862" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D862" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E862" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F862" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/ — बोरी बंधान कार्य कवडयाखाल नाला गोगावां</t>
+        </is>
+      </c>
+      <c r="G862" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H862" s="2" t="n">
+        <v>4000</v>
+      </c>
+      <c r="I862" s="2" t="n">
+        <v>3815</v>
+      </c>
+      <c r="J862" s="3" t="n">
+        <v>39022</v>
+      </c>
+      <c r="K862" s="3" t="n">
+        <v>39078</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
+      <c r="A863" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B863" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C863" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D863" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E863" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F863" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/1 — वाटर पौंड नीर्माण इंदीरा आवास क्र 1</t>
+        </is>
+      </c>
+      <c r="G863" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H863" s="2" t="n">
+        <v>99000</v>
+      </c>
+      <c r="I863" s="2" t="n">
+        <v>46810</v>
+      </c>
+      <c r="J863" s="3" t="n">
+        <v>38868</v>
+      </c>
+      <c r="K863" s="3" t="n">
+        <v>38897</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
+      <c r="A864" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B864" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C864" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D864" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E864" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F864" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/10 — कुण्‍डी र्नि‍माण कार्य नाथ बेडी गोगावा</t>
+        </is>
+      </c>
+      <c r="G864" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H864" s="2" t="n">
+        <v>136000</v>
+      </c>
+      <c r="I864" s="2" t="n">
+        <v>600</v>
+      </c>
+      <c r="J864" s="3" t="n">
+        <v>39316</v>
+      </c>
+      <c r="K864" s="3" t="n">
+        <v>39316</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
+      <c r="A865" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B865" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C865" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D865" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E865" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F865" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/1112 — बोरी बंधान कार्य वेदा नदी भाग 01 टीएस नं 1788 गोगावॉ</t>
+        </is>
+      </c>
+      <c r="G865" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H865" s="2" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I865" s="2" t="n">
+        <v>18144</v>
+      </c>
+      <c r="J865" s="3" t="n">
+        <v>40851</v>
+      </c>
+      <c r="K865" s="3" t="n">
+        <v>41041</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
+      <c r="A866" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B866" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C866" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D866" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E866" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F866" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/1113 — बोरी बंधान कार्य भाग 02 टीएस नं 1789 गोगावॉ</t>
+        </is>
+      </c>
+      <c r="G866" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H866" s="2" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I866" s="2" t="n">
+        <v>19954</v>
+      </c>
+      <c r="J866" s="3" t="n">
+        <v>40851</v>
+      </c>
+      <c r="K866" s="3" t="n">
+        <v>41049</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
+      <c r="A867" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B867" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C867" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D867" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E867" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F867" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/1114 — बोरी बंधान कार्य भीलट बाबा गोगावॉ</t>
+        </is>
+      </c>
+      <c r="G867" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H867" s="2" t="n">
+        <v>3000</v>
+      </c>
+      <c r="I867" s="2" t="n">
+        <v>2946</v>
+      </c>
+      <c r="J867" s="3" t="n">
+        <v>40848</v>
+      </c>
+      <c r="K867" s="3" t="n">
+        <v>40862</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
+      <c r="A868" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B868" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C868" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D868" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E868" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F868" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/1115 — बोरी बंधान कार्य नर्सरी के पास टीएस 2028</t>
+        </is>
+      </c>
+      <c r="G868" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H868" s="2" t="n">
+        <v>3000</v>
+      </c>
+      <c r="I868" s="2" t="n">
+        <v>2946</v>
+      </c>
+      <c r="J868" s="3" t="n">
+        <v>40851</v>
+      </c>
+      <c r="K868" s="3" t="n">
+        <v>40855</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
+      <c r="A869" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B869" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C869" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D869" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E869" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F869" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/2 — वाटर पौण्‍ड नीर्माण इंदीरा आवास बेडी क्र 2</t>
+        </is>
+      </c>
+      <c r="G869" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H869" s="2" t="n">
+        <v>64700</v>
+      </c>
+      <c r="I869" s="2" t="n">
+        <v>19535</v>
+      </c>
+      <c r="J869" s="3" t="n">
+        <v>38889</v>
+      </c>
+      <c r="K869" s="3" t="n">
+        <v>39413</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
+      <c r="A870" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B870" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C870" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D870" s="1" t="inlineStr">
+        <is>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E870" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F870" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/22012034393022 — water pound ambikapuri bedi 18-19</t>
+        </is>
+      </c>
+      <c r="G870" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H870" s="2" t="n">
+        <v>120000</v>
+      </c>
+      <c r="I870" s="2" t="n">
+        <v>7373</v>
+      </c>
+      <c r="J870" s="3" t="n">
+        <v>43531</v>
+      </c>
+      <c r="K870" s="3" t="n">
+        <v>44434</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
+      <c r="A871" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B871" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C871" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D871" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E871" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F871" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/22012034435537 — water pond</t>
+        </is>
+      </c>
+      <c r="G871" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H871" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I871" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J871" s="3" t="n">
+        <v>43569</v>
+      </c>
+      <c r="K871" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
+      <c r="A872" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B872" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C872" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D872" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E872" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F872" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/22012034710250 — Roof Top Water Harvesting NRLM Bhavan Gogawan</t>
+        </is>
+      </c>
+      <c r="G872" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H872" s="2" t="n">
+        <v>49220.74</v>
+      </c>
+      <c r="I872" s="2" t="n">
+        <v>193</v>
+      </c>
+      <c r="J872" s="3" t="n">
+        <v>44464</v>
+      </c>
+      <c r="K872" s="3" t="n">
+        <v>45017</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
+      <c r="A873" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B873" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C873" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D873" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E873" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F873" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/22012034710268 — Roof Top Water Harvesting Structure Janpad Panchayat  Bhavan Gogawan</t>
+        </is>
+      </c>
+      <c r="G873" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H873" s="2" t="n">
+        <v>50455.35</v>
+      </c>
+      <c r="I873" s="2" t="n">
+        <v>193</v>
+      </c>
+      <c r="J873" s="3" t="n">
+        <v>44464</v>
+      </c>
+      <c r="K873" s="3" t="n">
+        <v>45017</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
+      <c r="A874" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B874" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C874" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D874" s="1" t="inlineStr">
+        <is>
+          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E874" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F874" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/22012035210272 — vriksharopan kary dolya baba mandir ke pas gogawa</t>
+        </is>
+      </c>
+      <c r="G874" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H874" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I874" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J874" s="3" t="n">
         <v>45451</v>
       </c>
-      <c r="K738" s="3"/>
+      <c r="K874" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
+      <c r="A875" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B875" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C875" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D875" s="1" t="inlineStr">
+        <is>
+          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E875" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F875" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/22012035210273 — vriksharopan kary dolya baba mandir ke pas gogawa</t>
+        </is>
+      </c>
+      <c r="G875" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H875" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I875" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J875" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K875" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
+      <c r="A876" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B876" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C876" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D876" s="1" t="inlineStr">
+        <is>
+          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E876" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F876" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/22012035210275 — vriksharopan kary dolya baba mandir ke pas gogawa</t>
+        </is>
+      </c>
+      <c r="G876" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H876" s="2" t="n">
+        <v>443566.18</v>
+      </c>
+      <c r="I876" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J876" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K876" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
+      <c r="A877" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B877" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C877" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D877" s="1" t="inlineStr">
+        <is>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Shelterbelt Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E877" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F877" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/22012035210282 — vriksharopan kary Bel bazar me gogawa</t>
+        </is>
+      </c>
+      <c r="G877" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H877" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I877" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J877" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K877" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
+      <c r="A878" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B878" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C878" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D878" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E878" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F878" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/22012035271416 — JGSA Recharg sturture Sarwjanik peyjal kup gogawa</t>
+        </is>
+      </c>
+      <c r="G878" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H878" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I878" s="2" t="n">
+        <v>19621</v>
+      </c>
+      <c r="J878" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K878" s="3" t="n">
+        <v>46115</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
+      <c r="A879" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B879" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C879" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D879" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E879" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F879" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/22012035283490 — JGSA Recharg sturture Sarwjanik peyjal kup 02 gogawa</t>
+        </is>
+      </c>
+      <c r="G879" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H879" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I879" s="2" t="n">
+        <v>21131</v>
+      </c>
+      <c r="J879" s="3" t="n">
+        <v>45776</v>
+      </c>
+      <c r="K879" s="3" t="n">
+        <v>46115</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
+      <c r="A880" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B880" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C880" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D880" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E880" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F880" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/294 — बोरी बंधान कार्य कवडयाखाल गोगावॉ</t>
+        </is>
+      </c>
+      <c r="G880" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H880" s="2" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I880" s="2" t="n">
+        <v>4725</v>
+      </c>
+      <c r="J880" s="3" t="n">
+        <v>40136</v>
+      </c>
+      <c r="K880" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
+      <c r="A881" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B881" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C881" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D881" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E881" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F881" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/295 — रिचार्ज पीठ जनपद पंचायत भवन</t>
+        </is>
+      </c>
+      <c r="G881" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H881" s="2" t="n">
+        <v>28000</v>
+      </c>
+      <c r="I881" s="2" t="n">
+        <v>6600</v>
+      </c>
+      <c r="J881" s="3" t="n">
+        <v>40092</v>
+      </c>
+      <c r="K881" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
+      <c r="A882" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B882" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C882" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D882" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E882" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F882" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/3 — बोरी बंधान कार्य वेदा नदी मोटयाखाल्‍या पास गोगावा</t>
+        </is>
+      </c>
+      <c r="G882" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H882" s="2" t="n">
+        <v>56900</v>
+      </c>
+      <c r="I882" s="2" t="n">
+        <v>46673</v>
+      </c>
+      <c r="J882" s="3" t="n">
+        <v>39015</v>
+      </c>
+      <c r="K882" s="3" t="n">
+        <v>39078</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
+      <c r="A883" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B883" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C883" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D883" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E883" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F883" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/4 — बोरी बंधान कार्य वेदा नदी मोटा खाला 2 नग</t>
+        </is>
+      </c>
+      <c r="G883" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H883" s="2" t="n">
+        <v>75600</v>
+      </c>
+      <c r="I883" s="2" t="n">
+        <v>21240</v>
+      </c>
+      <c r="J883" s="3" t="n">
+        <v>39385</v>
+      </c>
+      <c r="K883" s="3" t="n">
+        <v>39386</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
+      <c r="A884" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B884" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C884" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D884" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E884" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F884" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/5 — स्‍टाप डेम कार्य कुरकरीया घाट WRD गोगावां</t>
+        </is>
+      </c>
+      <c r="G884" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H884" s="2" t="n">
+        <v>4972900</v>
+      </c>
+      <c r="I884" s="2" t="n">
+        <v>396713.53</v>
+      </c>
+      <c r="J884" s="3" t="n">
+        <v>38862</v>
+      </c>
+      <c r="K884" s="3" t="n">
+        <v>39572</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
+      <c r="A885" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B885" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C885" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D885" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E885" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F885" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/59 — कपि‍ल धारा कूप लोकेन्‍द्र अमरसि‍ग के खेत में गोगावॉ</t>
+        </is>
+      </c>
+      <c r="G885" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H885" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I885" s="2" t="n">
+        <v>8840</v>
+      </c>
+      <c r="J885" s="3" t="n">
+        <v>39608</v>
+      </c>
+      <c r="K885" s="3" t="n">
+        <v>39608</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
+      <c r="A886" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B886" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C886" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D886" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E886" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F886" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/60 — कपि‍ल धारा कूप बलि‍राम के सबल के खेत में गोगावॉ</t>
+        </is>
+      </c>
+      <c r="G886" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H886" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I886" s="2" t="n">
+        <v>79901.61</v>
+      </c>
+      <c r="J886" s="3" t="n">
+        <v>39557</v>
+      </c>
+      <c r="K886" s="3" t="n">
+        <v>41102</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
+      <c r="A887" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B887" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C887" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D887" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E887" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F887" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/899 — बोरी बधान कार्य वेदा नदी भाग 1 टीएस न 1489 गोगावां</t>
+        </is>
+      </c>
+      <c r="G887" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H887" s="2" t="n">
+        <v>15000</v>
+      </c>
+      <c r="I887" s="2" t="n">
+        <v>16830</v>
+      </c>
+      <c r="J887" s="3" t="n">
+        <v>40530</v>
+      </c>
+      <c r="K887" s="3" t="n">
+        <v>40852</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
+      <c r="A888" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B888" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C888" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D888" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E888" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F888" s="1" t="inlineStr">
+        <is>
+          <t>1724007013/WC/900 — बोरी बधान कार्य वेदा नदी भाग 2 टीएस न 1490 गोगावां</t>
+        </is>
+      </c>
+      <c r="G888" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H888" s="2" t="n">
+        <v>15000</v>
+      </c>
+      <c r="I888" s="2" t="n">
+        <v>15000</v>
+      </c>
+      <c r="J888" s="3" t="n">
+        <v>40537</v>
+      </c>
+      <c r="K888" s="3" t="n">
+        <v>40594</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
+      <c r="A889" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B889" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C889" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D889" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E889" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F889" s="1" t="inlineStr">
+        <is>
+          <t>1724007/IF/22012034586615 — Horticulture plantation OMPRAKASH RAMESWAR Goganwa</t>
+        </is>
+      </c>
+      <c r="G889" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H889" s="2" t="n">
+        <v>282000</v>
+      </c>
+      <c r="I889" s="2" t="n">
+        <v>108733</v>
+      </c>
+      <c r="J889" s="3" t="n">
+        <v>44081</v>
+      </c>
+      <c r="K889" s="3" t="n">
+        <v>45821</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
+      <c r="A890" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B890" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C890" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D890" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E890" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F890" s="1" t="inlineStr">
+        <is>
+          <t>1724007/IF/22012034586663 — Horticulture plantation MUKESH RAMESWAR Gongawa</t>
+        </is>
+      </c>
+      <c r="G890" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H890" s="2" t="n">
+        <v>282000</v>
+      </c>
+      <c r="I890" s="2" t="n">
+        <v>102892</v>
+      </c>
+      <c r="J890" s="3" t="n">
+        <v>44081</v>
+      </c>
+      <c r="K890" s="3" t="n">
+        <v>45821</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
+      <c r="A891" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B891" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C891" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D891" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E891" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F891" s="1" t="inlineStr">
+        <is>
+          <t>1724007/IF/22012034586673 — Horticulture plantation JIVANBAI SHERSINGH Gongawa</t>
+        </is>
+      </c>
+      <c r="G891" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H891" s="2" t="n">
+        <v>282000</v>
+      </c>
+      <c r="I891" s="2" t="n">
+        <v>244468</v>
+      </c>
+      <c r="J891" s="3" t="n">
+        <v>44081</v>
+      </c>
+      <c r="K891" s="3" t="n">
+        <v>45826</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
+      <c r="A892" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B892" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C892" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D892" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E892" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F892" s="1" t="inlineStr">
+        <is>
+          <t>1724007/IF/22012034586722 — H0rticulture plantation RAJESINGH KADAW GongawaA</t>
+        </is>
+      </c>
+      <c r="G892" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H892" s="2" t="n">
+        <v>355000</v>
+      </c>
+      <c r="I892" s="2" t="n">
+        <v>88782</v>
+      </c>
+      <c r="J892" s="3" t="n">
+        <v>44267</v>
+      </c>
+      <c r="K892" s="3" t="n">
+        <v>45841</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
+      <c r="A893" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B893" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C893" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D893" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E893" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F893" s="1" t="inlineStr">
+        <is>
+          <t>1724007/IF/22012034587040 — Horticulture plantation DHARMENDRA SHERSINGH GOGANWA</t>
+        </is>
+      </c>
+      <c r="G893" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H893" s="2" t="n">
+        <v>198000</v>
+      </c>
+      <c r="I893" s="2" t="n">
+        <v>171261</v>
+      </c>
+      <c r="J893" s="3" t="n">
+        <v>44081</v>
+      </c>
+      <c r="K893" s="3" t="n">
+        <v>45821</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
+      <c r="A894" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B894" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C894" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D894" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E894" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F894" s="1" t="inlineStr">
+        <is>
+          <t>1724007/IF/22012034587074 — Horticulture plantation DIPAK RAJENDRA GOGANWA</t>
+        </is>
+      </c>
+      <c r="G894" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H894" s="2" t="n">
+        <v>178000</v>
+      </c>
+      <c r="I894" s="2" t="n">
+        <v>109494</v>
+      </c>
+      <c r="J894" s="3" t="n">
+        <v>44081</v>
+      </c>
+      <c r="K894" s="3" t="n">
+        <v>45821</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
+      <c r="A895" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B895" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C895" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D895" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E895" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F895" s="1" t="inlineStr">
+        <is>
+          <t>1724007/IF/22012034587488 — Horticulture plantation LILA BAI OMKAR</t>
+        </is>
+      </c>
+      <c r="G895" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H895" s="2" t="n">
+        <v>451000</v>
+      </c>
+      <c r="I895" s="2" t="n">
+        <v>114272</v>
+      </c>
+      <c r="J895" s="3" t="n">
+        <v>44081</v>
+      </c>
+      <c r="K895" s="3" t="n">
+        <v>45831</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
+      <c r="A896" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B896" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C896" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D896" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E896" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F896" s="1" t="inlineStr">
+        <is>
+          <t>1724007/IF/22012034596794 — Horticulture plantation LAXMAN GANGARAM GOGANWA</t>
+        </is>
+      </c>
+      <c r="G896" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H896" s="2" t="n">
+        <v>367000</v>
+      </c>
+      <c r="I896" s="2" t="n">
+        <v>41812</v>
+      </c>
+      <c r="J896" s="3" t="n">
+        <v>44085</v>
+      </c>
+      <c r="K896" s="3" t="n">
+        <v>46203</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
+      <c r="A897" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B897" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C897" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D897" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E897" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F897" s="1" t="inlineStr">
+        <is>
+          <t>1724007/IF/22012035246389 — Horticultur Plantation by Gambhir rao Goganwa</t>
+        </is>
+      </c>
+      <c r="G897" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H897" s="2" t="n">
+        <v>212000</v>
+      </c>
+      <c r="I897" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J897" s="3" t="n">
+        <v>45453</v>
+      </c>
+      <c r="K897" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
+      <c r="A898" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B898" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C898" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D898" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E898" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F898" s="1" t="inlineStr">
+        <is>
+          <t>1724007/IF/22012035246398 — Horticultur Plantation by Gambhir rao Goganwa</t>
+        </is>
+      </c>
+      <c r="G898" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H898" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I898" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J898" s="3" t="n">
+        <v>45453</v>
+      </c>
+      <c r="K898" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
+      <c r="A899" s="1" t="inlineStr">
+        <is>
+          <t>GOGANWA</t>
+        </is>
+      </c>
+      <c r="B899" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C899" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D899" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E899" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F899" s="1" t="inlineStr">
+        <is>
+          <t>1724007/IF/22012035253409 — Horticulture plantation by Gambhir Ramdash Goganwa</t>
+        </is>
+      </c>
+      <c r="G899" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H899" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I899" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J899" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K899" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>