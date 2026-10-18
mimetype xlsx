--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K566"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 11:54:54</t>
+          <t>Exported on: 2026-10-18 21:08:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KHARGONE</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,73 +320,73 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1724007015/AV/22012034666510 — PANCHAYAT BHAWAN NIRMAN GOWADI</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>939896.99</v>
+        <v>992096.99</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45855</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -710,145 +710,145 @@
       <c r="J20" s="3" t="n">
         <v>45148</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>45544</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1724007015/DP/22012034620163 — Vraksha Ropan Pejal Krup ke pass Gowadi</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>551457.04</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>450827.7</v>
+        <v>470627.7</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1724007015/DP/22012034628805 — Vraksha Ropan Mata Ghat Bavadi Gowadi</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>468414.56</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>335830.5</v>
+        <v>357430.5</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1724007015/DP/22012034628862 — samudayk varksha ropan mata ghat gowad</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45632</v>
@@ -6845,51 +6845,51 @@
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035346807 — Khet Talab Girjabai Dinesh Gowadi</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45761</v>
@@ -6988,145 +6988,145 @@
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035364278 — Kapil Dhara Krup Pramila Bharat Gowadi</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035364392 — Kapil Dhara Krup Ramai Bai Chunnilal Gowadi</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035364480 — Kapil Dhara Krup Shantilal Gopal Gowadi</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45761</v>
@@ -7178,51 +7178,51 @@
       <c r="J154" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>46115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035368877 — JGSA 2025 Recharge Structure Kapildhara Krup Parsaram Ganpat</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45761</v>
@@ -7274,51 +7274,51 @@
       <c r="J156" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>46115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035368994 — Kapil Dhara Krup Mohan Puran Ke Khet Me Gowadi</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45761</v>
@@ -7515,51 +7515,51 @@
       <c r="J161" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>46115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035425056 — JGSA Nirmal Nir Krup Gowadi Puran Nana 1724007015/DP/22012034439885</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45761</v>
@@ -7609,239 +7609,239 @@
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035516532 — Kapil Dhara Krup Shantilal Gopal Ke Khet Me Gowadi</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035516557 — Kapil Dhara Krup Pramila Bharat Ke Khet Me Gowadi</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035517837 — Kapil Dhara Krup Pramila Bharat Ke Khet Me Gowadi</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035517862 — Kapil Dhara Krup Shantilal Gopal Ke Khet Me</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035518050 — JGSA 2025 Recharge structure kapil dhara Dulichand Ranchod gowadi</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45771</v>
@@ -7893,239 +7893,239 @@
       <c r="J169" s="3" t="n">
         <v>45834</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035532332 — Kapil Dhara Krup Puran Nana Ke Khet Me Gowadi</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035532350 — Kapil Dhara Krup Ramai Bai Chunnilal  Ke Khet Me Gowadi</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035532459 — Kapil Dhara Krup Mohan Puran Ke Khet Me Gowadi</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035536448 — Kapil Dhara Krup Mohan Puran Ke Khet Gowadi</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035539467 — Khet Talab Kashiram Kadwa Gowadi</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45761</v>
@@ -8177,51 +8177,51 @@
       <c r="J175" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>46191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035539948 — Khet Talab Harish Kamal Gowadi</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45761</v>
@@ -8273,192 +8273,192 @@
       <c r="J177" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>46005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035540717 — Khet Talab Harish Kamal Gowadi</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035556658 — Khet Talab Pramila Bharat Gowadi</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035561780 — Khet Talab Shantabai Mangilal Gowadi</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035567233 — Khet Talab Gangaram  Kalyan  Gowadi</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45761</v>
@@ -8483,91 +8483,91 @@
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035615187 — Ek Bagiya Ma Ke Name Ranjana MP170021266744</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>270510.03</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>134302</v>
+        <v>143902</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46030</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035615330 — EK bagiya ma ke naam KADVI BAI MP-24-007-015-002/197</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>270510.03</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
@@ -8577,51 +8577,51 @@
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/22012035615333 — EK bagiya maa ke naam BHARTI YADAV MP-24-007-015-002/210</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>270510.03</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>43938</v>
+        <v>53838</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>46030</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -13516,51 +13516,51 @@
       <c r="J286" s="3" t="n">
         <v>42999</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>43153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/IAY/1105642 — Construction of IAY House -IAY REG. NO. MP1393837</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>42871</v>
@@ -13661,51 +13661,51 @@
       <c r="J289" s="3" t="n">
         <v>42999</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/IAY/1124862 — Construction of IAY House -IAY REG. NO. MP2059986</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>42871</v>
@@ -16597,51 +16597,51 @@
       <c r="J349" s="3" t="n">
         <v>44826</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>45002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/IAY/4374406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115354674</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>44834</v>
@@ -16938,78 +16938,80 @@
       <c r="J356" s="3" t="n">
         <v>42782</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>43153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1724007015/IF/IAY/4854312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119854921</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>23301</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45870</v>
       </c>
-      <c r="K357" s="3"/>
+      <c r="K357" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18245,51 +18247,51 @@
       <c r="J383" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>43279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1724007015/LD/22012034955238 — Vraksh Ropan Graid Godan Bhavan Bhag 02 Gowadi</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45761</v>
@@ -20983,98 +20985,98 @@
       <c r="J439" s="3" t="n">
         <v>45274</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>45405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1724007015/RC/22012034677515 — CC ROAD</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1724007015/RC/22012034821040 — ciment kakit sah nali nirman purani bavdi ke pass gowadi</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45451</v>
@@ -21175,51 +21177,51 @@
       <c r="J443" s="3" t="n">
         <v>45847</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>45868</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1724007015/RC/22012034838361 — C C Road Sah Ghat Nirman Gowadi</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45567</v>
@@ -25488,51 +25490,51 @@
       <c r="J532" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>46116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1724007015/WC/22012035213099 — Water pond champalal ke khet ke pass</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45469</v>
@@ -25582,98 +25584,98 @@
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1724007015/WC/22012035244792 — Percolation tank Gowadi Mengaw</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>GOGANWA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1724007015/WC/22012035290274 — JGSA 2025 Recharge Structure Nirmal Nir Krup Gowadi 1724007015/DP/22012034439885</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>45761</v>