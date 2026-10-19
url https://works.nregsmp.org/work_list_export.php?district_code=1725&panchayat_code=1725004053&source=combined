--- v0 (2026-09-01)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K651"/>
+  <dimension ref="A1:K690"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 23:42:32</t>
+          <t>Exported on: 2026-10-19 22:47:25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KHANDWA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -418,51 +418,51 @@
       <c r="J14" s="3" t="n">
         <v>43467</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>45867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1725004053/AV/22012034663733 — ANGANWADI BHAWAN NIRMAN MORGHADI  2</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45383</v>
@@ -6103,51 +6103,51 @@
       <c r="J131" s="3" t="n">
         <v>44764</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>45121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4201103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131041185</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>9708</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>44775</v>
@@ -6297,51 +6297,51 @@
       <c r="J135" s="3" t="n">
         <v>44775</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>45263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4202901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131100903</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>5433</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>44775</v>
@@ -9431,51 +9431,51 @@
       <c r="J199" s="3" t="n">
         <v>45344</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>45440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4404825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127037344</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45703</v>
@@ -9527,98 +9527,98 @@
       <c r="J201" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K201" s="3" t="n">
         <v>45622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4406611 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130913134</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>44804</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4406987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131036655</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45703</v>
@@ -9668,98 +9668,98 @@
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4410784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130379589</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>44754</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/441870 — Construction of IAY House -IAY REG. NO. MP1481138</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>42732</v>
@@ -9811,294 +9811,294 @@
       <c r="J207" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4612151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125602899</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>21753</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4613267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125725771</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>11178</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45610</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4613851 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125665417</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4614675 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125752641</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>21042</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K211" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4636877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131021170</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>20655</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K212" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4636947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131056418</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>21285</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45686</v>
@@ -10152,51 +10152,51 @@
       <c r="J214" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>45754</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4652173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146325373</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45613</v>
@@ -10250,100 +10250,100 @@
       <c r="J216" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4707654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124662997</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>20655</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K217" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4708658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124993960</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>21150</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45686</v>
@@ -10397,100 +10397,100 @@
       <c r="J219" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>46047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4711841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126764089</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4712282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127045748</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>21042</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45695</v>
@@ -10544,51 +10544,51 @@
       <c r="J222" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>45729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4713113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126625475</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45626</v>
@@ -10642,51 +10642,51 @@
       <c r="J224" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4716582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130379300</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>22248</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45613</v>
@@ -10740,100 +10740,100 @@
       <c r="J226" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K226" s="3" t="n">
         <v>45729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4717611 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130872321</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>21285</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4717682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930570</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>20781</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45686</v>
@@ -10983,147 +10983,147 @@
       <c r="J231" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>46024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4865542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125733724</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>17388</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4866051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125731693</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>21042</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4866144 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127189770</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>21042</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45695</v>
@@ -11324,341 +11324,341 @@
       <c r="J238" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4882724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124668583</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>21618</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45696</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4882749 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130373239</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>19458</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4882750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130373969</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>21168</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4883079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126690543</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>21546</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4883227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124993277</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>9720</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4883573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130914124</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>21024</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/4883577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131013647</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>19827</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45696</v>
@@ -11808,435 +11808,437 @@
       <c r="J248" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5249793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125703156</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>7308</v>
+        <v>11508</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45758</v>
       </c>
-      <c r="K249" s="3"/>
+      <c r="K249" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5251794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125759306</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5254823 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130377108</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5257158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126451989</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>46208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5257532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125701905</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5257802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127168514</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5259026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127922962</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5259879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123295607</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5262575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130930106</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>9408</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45758</v>
@@ -12288,100 +12290,100 @@
       <c r="J258" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5265972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125745712</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5269124 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124787174</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45758</v>
@@ -12435,196 +12437,196 @@
       <c r="J261" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5270089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126639671</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5273114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131036550</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5274824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130374647</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5278075 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131040034</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45758</v>
@@ -12725,98 +12727,100 @@
       <c r="J267" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5285571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125710492</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>20097</v>
+        <v>22197</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45758</v>
       </c>
-      <c r="K268" s="3"/>
+      <c r="K268" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5285964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125747141</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45772</v>
@@ -12868,51 +12872,51 @@
       <c r="J270" s="3" t="n">
         <v>45953</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>46006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5289562 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101330</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45758</v>
@@ -12966,194 +12970,194 @@
       <c r="J272" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K272" s="3" t="n">
         <v>46048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5295457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130375871</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5295858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126997874</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5299176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129010182</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5303859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131022577</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45708</v>
@@ -13254,51 +13258,51 @@
       <c r="J278" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5316957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131100814</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45758</v>
@@ -13352,51 +13356,51 @@
       <c r="J280" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5321368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101134</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45758</v>
@@ -13499,243 +13503,243 @@
       <c r="J283" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>46047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5323698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124999379</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5330642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101245</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5332223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130915796</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5332982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101118</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5335802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125739062</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45758</v>
@@ -13836,51 +13840,51 @@
       <c r="J290" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5339966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123297590</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45758</v>
@@ -14130,51 +14134,51 @@
       <c r="J296" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5370854 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124996470</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45749</v>
@@ -14226,194 +14230,194 @@
       <c r="J298" s="3" t="n">
         <v>46084</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5375436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131036029</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5375579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101181</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5376449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125726428</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5379871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130535570</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45749</v>
@@ -14465,51 +14469,51 @@
       <c r="J303" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5505442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130379809</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45755</v>
@@ -14561,192 +14565,194 @@
       <c r="J305" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5511705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127910655</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5512158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126641959</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K307" s="3"/>
+      <c r="K307" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5519107 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130876378</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5519437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123295358</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45752</v>
@@ -14798,288 +14804,288 @@
       <c r="J310" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5522519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130916760</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5524598 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125682691</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5526914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127930859</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5527425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124934567</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5527460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124797292</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5530436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127271644</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45755</v>
@@ -15180,145 +15186,145 @@
       <c r="J318" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5622716 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125762352</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45834</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5622717 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125764662</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5623009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125908558</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45783</v>
@@ -15370,51 +15376,51 @@
       <c r="J322" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5623682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124838216</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45863</v>
@@ -15517,98 +15523,98 @@
       <c r="J325" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5623791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131100941</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5623793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101536</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45783</v>
@@ -15660,78 +15666,80 @@
       <c r="J328" s="3" t="n">
         <v>45886</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>46045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5623795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101828</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>16254</v>
+        <v>24654</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46193</v>
       </c>
-      <c r="K329" s="3"/>
+      <c r="K329" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16001,145 +16009,145 @@
       <c r="J335" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5624368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127292835</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5624520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131456183</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5624521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131456367</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45783</v>
@@ -16289,125 +16297,127 @@
       <c r="J341" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5674577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125704333</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5674637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125907462</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46165</v>
       </c>
-      <c r="K343" s="3"/>
+      <c r="K343" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16432,98 +16442,98 @@
       <c r="J344" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5677467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127674113</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5707199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130374505</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45833</v>
@@ -16575,73 +16585,73 @@
       <c r="J347" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5723512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125716327</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16671,382 +16681,388 @@
       <c r="J349" s="3" t="n">
         <v>46084</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5724913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101864</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5724914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101917</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5724915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131102235</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45861</v>
       </c>
-      <c r="K352" s="3"/>
+      <c r="K352" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5726557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130974238</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45833</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5726770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127142927</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>46193</v>
       </c>
-      <c r="K354" s="3"/>
+      <c r="K354" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5733602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131038961</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>3561</v>
+        <v>9561</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45959</v>
       </c>
-      <c r="K355" s="3"/>
+      <c r="K355" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5733609 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131037456</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>10962</v>
+        <v>19362</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46138</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5733708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130506005</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45878</v>
@@ -17098,120 +17114,120 @@
       <c r="J358" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5733811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130379735</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45878</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5733839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125704079</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45878</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17290,51 +17306,51 @@
       <c r="J362" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5850731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124497952</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45959</v>
@@ -17435,51 +17451,51 @@
       <c r="J365" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5850843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130374741</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45959</v>
@@ -17521,108 +17537,108 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5851055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126493808</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5851072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130875899</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46052</v>
@@ -17772,145 +17788,145 @@
       <c r="J372" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5851337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125239554</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5851349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130875309</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45552</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5851357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131036179</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45959</v>
@@ -17962,51 +17978,51 @@
       <c r="J376" s="3" t="n">
         <v>45972</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5851412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131102078</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45959</v>
@@ -18058,13128 +18074,14981 @@
       <c r="J378" s="3" t="n">
         <v>46138</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5872849 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126491171</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5872875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126488898</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/5874060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125730490</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127147563</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>4200</v>
+        <v>14700</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130859391</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127041600</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>7308</v>
+        <v>11508</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127126443</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127344443</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124997963</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126130210</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>6300</v>
+        <v>18600</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111284 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131014934</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125755177</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111369 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126055845</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130872361</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>8400</v>
+        <v>20400</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46088</v>
       </c>
-      <c r="K392" s="3"/>
+      <c r="K392" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130374266</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>3900</v>
+        <v>12300</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46088</v>
       </c>
-      <c r="K393" s="3"/>
+      <c r="K393" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101196</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>8400</v>
+        <v>25200</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126640310</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101936</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127141417</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130377574</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>6300</v>
+        <v>12600</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46088</v>
       </c>
-      <c r="K398" s="3"/>
+      <c r="K398" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111681 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125973295</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131100680</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101309</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>23100</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46088</v>
       </c>
-      <c r="K401" s="3"/>
+      <c r="K401" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101347</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101475</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101604</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101714</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6111700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125604317</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6123546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126136063</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>6300</v>
+        <v>12600</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46090</v>
       </c>
-      <c r="K407" s="3"/>
+      <c r="K407" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6126420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127174082</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6129771 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126818661</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>11400</v>
+        <v>23400</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46090</v>
       </c>
-      <c r="K409" s="3"/>
+      <c r="K409" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6130495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127133391</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6134024 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125612195</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6136181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130379877</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>9900</v>
+        <v>21900</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46088</v>
       </c>
-      <c r="K412" s="3"/>
+      <c r="K412" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6140426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126538112</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6141178 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129009468</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6141182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127128068</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6144230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125767408</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6144885 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130375498</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6144886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130376393</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6144887 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130377786</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6146470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131100630</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>12600</v>
+        <v>25200</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46168</v>
       </c>
-      <c r="K420" s="3"/>
+      <c r="K420" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6146471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131100655</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6146472 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131100697</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6146473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101427</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>46096</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6146474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101555</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>4200</v>
+        <v>18600</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6146475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101624</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6146476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101640</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>12600</v>
+        <v>25200</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>46168</v>
       </c>
-      <c r="K426" s="3"/>
+      <c r="K426" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6146478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101695</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46096</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6146480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101809</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>8400</v>
+        <v>25200</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6149074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124936741</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>9954</v>
+        <v>18354</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46165</v>
       </c>
-      <c r="K429" s="3"/>
+      <c r="K429" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6151687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124935917</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6155738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131103547</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6158423 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125243253</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6165802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131014424</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6169784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131103730</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6169785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131103772</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6171974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101031</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6171975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101050</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6172970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123943825</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6174249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101953</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6174251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131102254</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6174252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131102341</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6174253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131102392</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>46096</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1725004053/IF/IAY/6174254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131102488</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>46096</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/6372987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126056562</t>
+          <t>1725004053/IF/IAY/6267702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127132082</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>46244</v>
+        <v>45825</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/68069 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/177</t>
+          <t>1725004053/IF/IAY/6270860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131103596</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>13861</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42773</v>
-[...3 lines deleted...]
-      </c>
+        <v>46090</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/68251 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/193</t>
+          <t>1725004053/IF/IAY/6271611 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130934356</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42369</v>
+        <v>45783</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/866028 — Construction of IAY House -IAY REG. NO. MP1681621</t>
+          <t>1725004053/IF/IAY/6284035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131102211</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42900</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/866050 — Construction of IAY House -IAY REG. NO. MP1681903</t>
+          <t>1725004053/IF/IAY/6292474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126518517</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42869</v>
-[...3 lines deleted...]
-      </c>
+        <v>46090</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/866319 — Construction of IAY House -IAY REG. NO. MP1685692</t>
+          <t>1725004053/IF/IAY/6297408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125198171</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>14792</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/866329 — Construction of IAY House -IAY REG. NO. MP1685873</t>
+          <t>1725004053/IF/IAY/6336281 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130376705</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42869</v>
-[...3 lines deleted...]
-      </c>
+        <v>45740</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/914845 — Construction of IAY House -IAY REG. NO. MP2345298</t>
+          <t>1725004053/IF/IAY/6336317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130376139</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>46089</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/918627 — Construction of IAY House -IAY REG. NO. MP2400446</t>
+          <t>1725004053/IF/IAY/6336327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130376865</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42869</v>
-[...3 lines deleted...]
-      </c>
+        <v>45740</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/918655 — Construction of IAY House -IAY REG. NO. MP2401024</t>
+          <t>1725004053/IF/IAY/6336353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131456093</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42900</v>
-[...3 lines deleted...]
-      </c>
+        <v>46090</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/918903 — Construction of IAY House -IAY REG. NO. MP2404694</t>
+          <t>1725004053/IF/IAY/6336426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130939854</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>42837</v>
+        <v>45878</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/918911 — Construction of IAY House -IAY REG. NO. MP2404801</t>
+          <t>1725004053/IF/IAY/6336566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131020879</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>46089</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/918914 — Construction of IAY House -IAY REG. NO. MP2404850</t>
+          <t>1725004053/IF/IAY/6336617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125729365</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>45708</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/918915 — Construction of IAY House -IAY REG. NO. MP2404863</t>
+          <t>1725004053/IF/IAY/6336667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131015927</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>42869</v>
-[...3 lines deleted...]
-      </c>
+        <v>45922</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/918925 — Construction of IAY House -IAY REG. NO. MP2404993</t>
+          <t>1725004053/IF/IAY/6336800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125743098</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42869</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/919132 — Construction of IAY House -IAY REG. NO. MP2408306</t>
+          <t>1725004053/IF/IAY/6336809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130535759</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>14276</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42869</v>
-[...3 lines deleted...]
-      </c>
+        <v>45774</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/919137 — Construction of IAY House -IAY REG. NO. MP2408383</t>
+          <t>1725004053/IF/IAY/6336822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131103346</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>42869</v>
-[...3 lines deleted...]
-      </c>
+        <v>46090</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/919337 — Construction of IAY House -IAY REG. NO. MP2411183</t>
+          <t>1725004053/IF/IAY/6336911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131103290</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>42869</v>
-[...3 lines deleted...]
-      </c>
+        <v>46090</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/921670 — Construction of IAY House -IAY REG. NO. MP2446206</t>
+          <t>1725004053/IF/IAY/6336929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130974812</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>42991</v>
-[...3 lines deleted...]
-      </c>
+        <v>45833</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/955994 — Construction of IAY House -IAY REG. NO. MP3196918</t>
+          <t>1725004053/IF/IAY/6336987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125661651</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>14792</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>42869</v>
-[...3 lines deleted...]
-      </c>
+        <v>46090</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/99972 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/125</t>
+          <t>1725004053/IF/IAY/6336992 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131102066</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>13861</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>42501</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/99973 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/131</t>
+          <t>1725004053/IF/IAY/6336993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130938911</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>42289</v>
+        <v>46090</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/99974 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/175</t>
+          <t>1725004053/IF/IAY/6337013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101011</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>11052</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43005</v>
-[...3 lines deleted...]
-      </c>
+        <v>46090</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/99975 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/180</t>
+          <t>1725004053/IF/IAY/6337075 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126426396</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>13861</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>42501</v>
-[...3 lines deleted...]
-      </c>
+        <v>45740</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/99976 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/225</t>
+          <t>1725004053/IF/IAY/6337131 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125722690</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>13861</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>42501</v>
-[...3 lines deleted...]
-      </c>
+        <v>46090</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/99977 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/229</t>
+          <t>1725004053/IF/IAY/6337137 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101657</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>13861</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>42501</v>
-[...3 lines deleted...]
-      </c>
+        <v>46090</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/99978 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/237</t>
+          <t>1725004053/IF/IAY/6337263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131102056</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>42289</v>
+        <v>46090</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/99979 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/241</t>
+          <t>1725004053/IF/IAY/6337287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101374</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>13861</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42501</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1725004053/IF/IAY/99980 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/247</t>
+          <t>1725004053/IF/IAY/6337343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125749633</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>7224</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>43005</v>
-[...3 lines deleted...]
-      </c>
+        <v>46089</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1725004053/LD/01 — कंटुर ट्रेंच दगडई बैडी पर</t>
+          <t>1725004053/IF/IAY/6337448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130373819</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>150000</v>
+        <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>40720</v>
+        <v>45774</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1725004053/LD/02 — कंटुर ट्रेंच प्रजापत ढाबा</t>
+          <t>1725004053/IF/IAY/6337516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125248803</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>150000</v>
+        <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>40714</v>
+        <v>46090</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1725004053/LD/03 — पशु अवरोधक खंती साल्‍याबाबा टावर के पास</t>
+          <t>1725004053/IF/IAY/6347037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125738731</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>100000</v>
+        <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>40734</v>
+        <v>46089</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1725004053/LD/04 — क्रिण्‍डागन ईजीएस केन्‍द्र मोरघडी</t>
+          <t>1725004053/IF/IAY/6347651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130875745</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>207000</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>40837</v>
-[...3 lines deleted...]
-      </c>
+        <v>46314</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1725004053/LD/05 — क्रिण्‍डागन प्रा0शा0रेल्‍वे गेट</t>
+          <t>1725004053/IF/IAY/6372987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126056562</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>450000</v>
+        <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>244056</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>40882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46244</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1725004053/LD/11 — सोख्‍ता गढढा</t>
+          <t>1725004053/IF/IAY/6389453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125766224</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>7000</v>
+        <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>5280</v>
+        <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>41091</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1725004053/LD/12 — सोख्‍ता गढढा</t>
+          <t>1725004053/IF/IAY/6389476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130941466</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>7000</v>
+        <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>5280</v>
+        <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>41085</v>
-[...3 lines deleted...]
-      </c>
+        <v>45833</v>
+      </c>
+      <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1725004053/LD/13 — सोख्‍ता गढढा</t>
+          <t>1725004053/IF/IAY/6389530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131103160</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>7000</v>
+        <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>5280</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>41091</v>
-[...3 lines deleted...]
-      </c>
+        <v>46090</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1725004053/LD/14 — सोख्‍ता गढढा</t>
+          <t>1725004053/IF/IAY/6389597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125727875</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>7000</v>
+        <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>5280</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>41085</v>
-[...3 lines deleted...]
-      </c>
+        <v>45552</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1725004053/LD/15 — सोख्‍ता गढढा</t>
+          <t>1725004053/IF/IAY/6389706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131101148</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>7000</v>
+        <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>5280</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>41078</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1725004053/LD/16 — सोख्‍ता गढढा</t>
+          <t>1725004053/IF/IAY/6389919 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125752369</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>7000</v>
+        <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>5280</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>41078</v>
-[...3 lines deleted...]
-      </c>
+        <v>46090</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1725004053/LD/17 — सोख्‍ता गढढा</t>
+          <t>1725004053/IF/IAY/68069 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/177</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>7000</v>
+        <v>14310</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>5280</v>
+        <v>13861</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>41078</v>
+        <v>42773</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>41083</v>
+        <v>43079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1725004053/LD/22012034584487 — भूमि सुधर कार्य शनि मंदिर के पास</t>
+          <t>1725004053/IF/IAY/68251 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/193</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44788</v>
+        <v>42369</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1725004053/LD/22012034586457 — भूमि सुधार कार्य मोरघड़ी</t>
+          <t>1725004053/IF/IAY/866028 — Construction of IAY House -IAY REG. NO. MP1681621</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>0</v>
+        <v>14620</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K486" s="3"/>
+        <v>42900</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>43128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/01 — ग्रेवल रोड मोरघडी</t>
+          <t>1725004053/IF/IAY/866050 — Construction of IAY House -IAY REG. NO. MP1681903</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>496000</v>
+        <v>15480</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>39248</v>
-[...1 lines deleted...]
-      <c r="K487" s="3"/>
+        <v>42869</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>43079</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/02 — ग्रेवल मार्ग</t>
+          <t>1725004053/IF/IAY/866319 — Construction of IAY House -IAY REG. NO. MP1685692</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>483000</v>
+        <v>15480</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>439215</v>
+        <v>14792</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>39632</v>
+        <v>42879</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>40159</v>
+        <v>43128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/03 — सीमेन्‍ट कांक्रीट रोड मोरघडी</t>
+          <t>1725004053/IF/IAY/866329 — Construction of IAY House -IAY REG. NO. MP1685873</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>445000</v>
+        <v>15480</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>283590</v>
+        <v>15480</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>38923</v>
-[...1 lines deleted...]
-      <c r="K489" s="3"/>
+        <v>42869</v>
+      </c>
+      <c r="K489" s="3" t="n">
+        <v>43049</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/04 — C.C.Road Mordadi</t>
+          <t>1725004053/IF/IAY/914845 — Construction of IAY House -IAY REG. NO. MP2345298</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>378000</v>
+        <v>15480</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>38750</v>
-[...1 lines deleted...]
-      <c r="K490" s="3"/>
+        <v>42879</v>
+      </c>
+      <c r="K490" s="3" t="n">
+        <v>43049</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/05 — सीमेंट क्राकीट रोड जैन मंदिर पोदनपुरम</t>
+          <t>1725004053/IF/IAY/918627 — Construction of IAY House -IAY REG. NO. MP2400446</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>499000</v>
+        <v>15480</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>303602</v>
+        <v>15308</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>39892</v>
+        <v>42869</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>40872</v>
+        <v>43049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/06 — सीमेंट काक्रीट मार्ग</t>
+          <t>1725004053/IF/IAY/918655 — Construction of IAY House -IAY REG. NO. MP2401024</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>40096</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>42900</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>43128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/07 — सीमेंट कांक्रीट मार्ग</t>
+          <t>1725004053/IF/IAY/918903 — Construction of IAY House -IAY REG. NO. MP2404694</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>496000</v>
+        <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>135300</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>40094</v>
+        <v>42837</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/1 — Grawal Marg     (Mordadi)</t>
+          <t>1725004053/IF/IAY/918911 — Construction of IAY House -IAY REG. NO. MP2404801</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>488000</v>
+        <v>15480</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>0</v>
+        <v>14620</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>39203</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>42879</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>43128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/10 — ग्रेवल मार्ग मोरघडी स्‍कुल भवन से वक्षारोपण</t>
+          <t>1725004053/IF/IAY/918914 — Construction of IAY House -IAY REG. NO. MP2404850</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>326149.47</v>
+        <v>15308</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>40374</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>42879</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>43124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/11 — ग्रेवल रोड मोरदडी 1</t>
+          <t>1725004053/IF/IAY/918915 — Construction of IAY House -IAY REG. NO. MP2404863</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>496000</v>
+        <v>15480</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>376700</v>
+        <v>14448</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>39560</v>
+        <v>42869</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>40159</v>
+        <v>43128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/12 — सी सी रोड कॉलोनी मोरघडी</t>
+          <t>1725004053/IF/IAY/918925 — Construction of IAY House -IAY REG. NO. MP2404993</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>306000</v>
+        <v>15308</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>40406</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>42869</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>43142</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/13 — ग्रेवल रोड मोरदडी 1</t>
+          <t>1725004053/IF/IAY/919132 — Construction of IAY House -IAY REG. NO. MP2408306</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>444000</v>
+        <v>15480</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>300565</v>
+        <v>14276</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>39553</v>
+        <v>42869</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>40872</v>
+        <v>43128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/15 — ग्रेवल मार्ग</t>
+          <t>1725004053/IF/IAY/919137 — Construction of IAY House -IAY REG. NO. MP2408383</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>498000</v>
+        <v>15480</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>209000</v>
+        <v>14448</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>40933</v>
+        <v>42869</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>41810</v>
+        <v>43049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/19 — पंचपरमेश्‍वर सी सी रोड मोरघडी कालोनी</t>
+          <t>1725004053/IF/IAY/919337 — Construction of IAY House -IAY REG. NO. MP2411183</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>385000</v>
+        <v>15480</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>124808</v>
+        <v>15136</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>41162</v>
+        <v>42869</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>41576</v>
+        <v>43111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034181496 — panch parmeshwar cc road 316</t>
+          <t>1725004053/IF/IAY/921670 — Construction of IAY House -IAY REG. NO. MP2446206</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>160000</v>
+        <v>15480</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>109797.6</v>
+        <v>15136</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>41526</v>
+        <v>42991</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>41757</v>
+        <v>43183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034182588 — पंच परमेश्‍वर रोड 164</t>
+          <t>1725004053/IF/IAY/955994 — Construction of IAY House -IAY REG. NO. MP3196918</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>201000</v>
+        <v>15480</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>200865.9</v>
+        <v>14792</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>41531</v>
+        <v>42869</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>41757</v>
+        <v>43079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034184794 — पच परमेश्‍वर रोड निर्माण 165</t>
+          <t>1725004053/IF/IAY/99972 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/125</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>226000</v>
+        <v>14310</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>223971.6</v>
+        <v>13861</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>41530</v>
+        <v>42501</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>41757</v>
+        <v>42738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034200220 — पंच परमेश्‍वर रोड तोताराम कोटवार के घर से पास से अ</t>
+          <t>1725004053/IF/IAY/99973 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/131</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>100000</v>
+        <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>99799.4</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>41661</v>
-[...3 lines deleted...]
-      </c>
+        <v>42289</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034200222 — पंच परमेश्‍वर रोड पंचायत भवन के सामने</t>
+          <t>1725004053/IF/IAY/99974 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/175</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>108000</v>
+        <v>14310</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>105186.6</v>
+        <v>11052</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>41661</v>
+        <v>43005</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>41802</v>
+        <v>44237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034204485 — आंतरिक मार्ग सह नाली निर्माण नदी से राठीया मोहला</t>
+          <t>1725004053/IF/IAY/99975 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/180</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>337000</v>
+        <v>14310</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>222779.82</v>
+        <v>13861</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>41682</v>
+        <v>42501</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>42154</v>
+        <v>42738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034213042 — खेत सडक सपंर्क रवि के खेत से मोरटकका ईट भटटे की ओर</t>
+          <t>1725004053/IF/IAY/99976 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/225</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>1172000</v>
+        <v>14310</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>1161014.07</v>
+        <v>13861</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>41703</v>
+        <v>42501</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>43142</v>
+        <v>42711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034264305 — cc road hari amarawati ke ghar se gendalal ke ghar tak</t>
+          <t>1725004053/IF/IAY/99977 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/229</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>14310</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>13861</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>41914</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>42501</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>42738</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034264306 — cc road kanhaiya bhagwan ke ghar se main road tak</t>
+          <t>1725004053/IF/IAY/99978 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/237</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>41914</v>
+        <v>42289</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034264308 — cc road dinanath bhavalya ke ghar se bihari nandiya ke khar tak</t>
+          <t>1725004053/IF/IAY/99979 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/241</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>14310</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>13861</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>41914</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>42501</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>42738</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034264309 — cc road dinesh sajansingh ke ghar se prakash tukaram ke ghar tak</t>
+          <t>1725004053/IF/IAY/99980 — Construction of IAY House -IAY REG. NO. MP-25-004-053-001/247</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>0</v>
+        <v>14310</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>7224</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>41914</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>45310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034264313 — nali nirman hiralal balya ke ghar se nale tak</t>
+          <t>1725004053/LD/01 — कंटुर ट्रेंच दगडई बैडी पर</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>0</v>
+        <v>150000</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>41914</v>
+        <v>40720</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034288642 — C.C.Road Main Road se Shukhla ke ghar tak</t>
+          <t>1725004053/LD/02 — कंटुर ट्रेंच प्रजापत ढाबा</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>136000</v>
+        <v>150000</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>42279</v>
+        <v>40714</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034294046 — Sudoor Sadak Motakka Main Road se Gitti Khadan Morghari</t>
+          <t>1725004053/LD/03 — पशु अवरोधक खंती साल्‍याबाबा टावर के पास</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>1206000</v>
+        <v>100000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>94605</v>
+        <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>42368</v>
-[...3 lines deleted...]
-      </c>
+        <v>40734</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034294052 — C.C.Road Ramesh ke ghar se Patvari ke ghar tak</t>
+          <t>1725004053/LD/04 — क्रिण्‍डागन ईजीएस केन्‍द्र मोरघडी</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>136000</v>
+        <v>500000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>134980</v>
+        <v>207000</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>42486</v>
+        <v>40837</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>43077</v>
+        <v>41757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034294057 — C.C.Road Morghari Colony Devram ke ghar se Prem ke ghar Tak</t>
+          <t>1725004053/LD/05 — क्रिण्‍डागन प्रा0शा0रेल्‍वे गेट</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>102000</v>
+        <v>450000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>102335</v>
+        <v>244056</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>42486</v>
+        <v>40882</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>43077</v>
+        <v>41757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034373629 — panch parmeshwar cc road</t>
+          <t>1725004053/LD/11 — सोख्‍ता गढढा</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>5280</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>41091</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>41096</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034375398 — Sudur Sampark Sadak</t>
+          <t>1725004053/LD/12 — सोख्‍ता गढढा</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>0</v>
+        <v>5280</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K518" s="3"/>
+        <v>41085</v>
+      </c>
+      <c r="K518" s="3" t="n">
+        <v>41090</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034542332 — c.c.road radheshyam ke ghar se shobharam  ke ghar  ki or morghadi</t>
+          <t>1725004053/LD/13 — सोख्‍ता गढढा</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>31648</v>
+        <v>7000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>30780</v>
+        <v>5280</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>44103</v>
+        <v>41091</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>44199</v>
+        <v>41096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034542354 — c.c.road nirman rakesh ke ghar se nandu ke ghar ki or morghadi</t>
+          <t>1725004053/LD/14 — सोख्‍ता गढढा</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>34572</v>
+        <v>7000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>31920</v>
+        <v>5280</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>44103</v>
+        <v>41085</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>44199</v>
+        <v>41090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034542367 — c.c.road nirman abdul ajij ke ghar se devram bhai ke ghar ki or morghadi colony</t>
+          <t>1725004053/LD/15 — सोख्‍ता गढढा</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>21402</v>
+        <v>7000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>20520</v>
+        <v>5280</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>44103</v>
+        <v>41078</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>44199</v>
+        <v>41083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034542376 — c.c.road nirman morghadi collony peyjal kup ke pass</t>
+          <t>1725004053/LD/16 — सोख्‍ता गढढा</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>5280</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>41078</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>41083</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034542384 — c.c.road nirman golu ke ghar se dipak ke ghar ki or morghadi</t>
+          <t>1725004053/LD/17 — सोख्‍ता गढढा</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>9460</v>
+        <v>7000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>12540</v>
+        <v>5280</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44103</v>
+        <v>41078</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>44517</v>
+        <v>41083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034543222 — c.c. road nirman durgaram dogaya ke ghar se gangaram sitole ke ghar ki or morghadi</t>
+          <t>1725004053/LD/22012034584487 — भूमि सुधर कार्य शनि मंदिर के पास</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>99072</v>
+        <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>8170</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44103</v>
+        <v>44788</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034564680 — सुदुर सड़क निर्माण ओम्कारेश्वर रोड से श्री रविशंकर आश्रम गोशाला की और</t>
+          <t>1725004053/LD/22012034586457 — भूमि सुधार कार्य मोरघड़ी</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44106</v>
+        <v>44836</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034569822 — sudhu sadak omkareshwar men road se shri ravishankar asharam goshala ki or morghadi</t>
+          <t>1725004053/RC/01 — ग्रेवल रोड मोरघडी</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>1622176.53</v>
+        <v>496000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>1470807.96</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44351</v>
-[...3 lines deleted...]
-      </c>
+        <v>39248</v>
+      </c>
+      <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034593048 — GHAT NIRMAN MORGADI BASAHAT</t>
+          <t>1725004053/RC/02 — ग्रेवल मार्ग</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>483000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>439215</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>39632</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>40159</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034593049 — GHAT NIRMAN MORGADI BASAHAT</t>
+          <t>1725004053/RC/03 — सीमेन्‍ट कांक्रीट रोड मोरघडी</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>1421816.82</v>
+        <v>445000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>905412</v>
+        <v>283590</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44511</v>
-[...3 lines deleted...]
-      </c>
+        <v>38923</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034600118 — GHAT NIRMAN HARIJAN MAHOLA MORGHADI</t>
+          <t>1725004053/RC/04 — C.C.Road Mordadi</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>0</v>
+        <v>378000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>44424</v>
+        <v>38750</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034601982 — GHAT NIRMAN DEVJHIRI ME MORGHADI</t>
+          <t>1725004053/RC/05 — सीमेंट क्राकीट रोड जैन मंदिर पोदनपुरम</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>0</v>
+        <v>303602</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44531</v>
-[...1 lines deleted...]
-      <c r="K530" s="3"/>
+        <v>39892</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>40872</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034621260 — सुधुर संपर्क रोड मोरघड़ी</t>
+          <t>1725004053/RC/06 — सीमेंट काक्रीट मार्ग</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44788</v>
+        <v>40096</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034621261 — सुधुर संपर्क रोड मोरघड़ी</t>
+          <t>1725004053/RC/07 — सीमेंट कांक्रीट मार्ग</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>0</v>
+        <v>496000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>135300</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44788</v>
+        <v>40094</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034668689 — C C RAOD SAH NALI NIRMAN PULIYA SE KARIM CHACHA KI OR</t>
+          <t>1725004053/RC/1 — Grawal Marg     (Mordadi)</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>151000</v>
+        <v>488000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>45030</v>
+        <v>39203</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034668704 — C c ORAD GANGARAM KE GHAR HARIJAN DHARMSALA KI OR</t>
+          <t>1725004053/RC/10 — ग्रेवल मार्ग मोरघडी स्‍कुल भवन से वक्षारोपण</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>126000</v>
+        <v>500000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>326149.47</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>45030</v>
+        <v>40374</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034668711 — NALI NIRMAN SHOBHRAM KE GHAR SE NALE KI OR</t>
+          <t>1725004053/RC/11 — ग्रेवल रोड मोरदडी 1</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>39000</v>
+        <v>496000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>376700</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>39560</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>40159</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/22012034668729 — NALI NIRMAN FAJJU KE GHR SE JHMRAL KE GHAR KI OR</t>
+          <t>1725004053/RC/12 — सी सी रोड कॉलोनी मोरघडी</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>31000</v>
+        <v>500000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>0</v>
+        <v>306000</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45030</v>
+        <v>40406</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/25 — graval marga ravishankar maharaj aashram</t>
+          <t>1725004053/RC/13 — ग्रेवल रोड मोरदडी 1</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>492000</v>
+        <v>444000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>487147.5</v>
+        <v>300565</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>41022</v>
+        <v>39553</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>42154</v>
+        <v>40872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RC/31 — ग्रेवल मार्ग रवीशंकर महाराज मोरघडी</t>
+          <t>1725004053/RC/15 — ग्रेवल मार्ग</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>299000</v>
+        <v>498000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>316568</v>
+        <v>209000</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>41061</v>
+        <v>40933</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>41512</v>
+        <v>41810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034255777 — nirmal bharat abhiyan omprakash tantu</t>
+          <t>1725004053/RC/19 — पंचपरमेश्‍वर सी सी रोड मोरघडी कालोनी</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>5400</v>
+        <v>385000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>5338</v>
+        <v>124808</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>41864</v>
+        <v>41162</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>42033</v>
+        <v>41576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034259860 — nirmal bharat abhiyan rewaram jiwan</t>
+          <t>1725004053/RC/22012034181496 — panch parmeshwar cc road 316</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>5400</v>
+        <v>160000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>5338</v>
+        <v>109797.6</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>41864</v>
+        <v>41526</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>42033</v>
+        <v>41757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034259863 — nirmal bharat abhiyan kadawa ganpat</t>
+          <t>1725004053/RC/22012034182588 — पंच परमेश्‍वर रोड 164</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>5400</v>
+        <v>201000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>5346</v>
+        <v>200865.9</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>41864</v>
+        <v>41531</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>42199</v>
+        <v>41757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034259868 — nirmal bharat abhiyan balmukund bondar</t>
+          <t>1725004053/RC/22012034184794 — पच परमेश्‍वर रोड निर्माण 165</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>5400</v>
+        <v>226000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>5338</v>
+        <v>223971.6</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>41864</v>
+        <v>41530</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>42033</v>
+        <v>41757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034259871 — nirmal bharat abhiyan bihari shivram</t>
+          <t>1725004053/RC/22012034200220 — पंच परमेश्‍वर रोड तोताराम कोटवार के घर से पास से अ</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>5400</v>
+        <v>100000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>5338</v>
+        <v>99799.4</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>41864</v>
+        <v>41661</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>42033</v>
+        <v>41802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034259877 — nirmal bharat abhiyan shivbhanu gopalsingh</t>
+          <t>1725004053/RC/22012034200222 — पंच परमेश्‍वर रोड पंचायत भवन के सामने</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>5400</v>
+        <v>108000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>5338</v>
+        <v>105186.6</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>41864</v>
+        <v>41661</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>42033</v>
+        <v>41802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034259879 — nirmal bharat abhiyan totaram mayaram</t>
+          <t>1725004053/RC/22012034204485 — आंतरिक मार्ग सह नाली निर्माण नदी से राठीया मोहला</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>5400</v>
+        <v>337000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>222779.82</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>41760</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>41682</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>42154</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034259881 — nirmal bharat abhiyan rameswar ganpat</t>
+          <t>1725004053/RC/22012034213042 — खेत सडक सपंर्क रवि के खेत से मोरटकका ईट भटटे की ओर</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>5400</v>
+        <v>1172000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>5338</v>
+        <v>1161014.07</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>41864</v>
+        <v>41703</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>42033</v>
+        <v>43142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034259882 — nirmal bharat abhiyan shivram balluji</t>
+          <t>1725004053/RC/22012034264305 — cc road hari amarawati ke ghar se gendalal ke ghar tak</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>41760</v>
+        <v>41914</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034261922 — nirmal bharat abhiyan dhanaji tularam</t>
+          <t>1725004053/RC/22012034264306 — cc road kanhaiya bhagwan ke ghar se main road tak</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>5338</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>41871</v>
-[...3 lines deleted...]
-      </c>
+        <v>41914</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034261923 — nirmal bharat abhiyan mahendra sitaram</t>
+          <t>1725004053/RC/22012034264308 — cc road dinanath bhavalya ke ghar se bihari nandiya ke khar tak</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>5338</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>41871</v>
-[...3 lines deleted...]
-      </c>
+        <v>41914</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034265800 — NIRMAL BHARAT ABHIYAN DEDESINGH PITA BALLU</t>
+          <t>1725004053/RC/22012034264309 — cc road dinesh sajansingh ke ghar se prakash tukaram ke ghar tak</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>5358</v>
+        <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>41885</v>
-[...3 lines deleted...]
-      </c>
+        <v>41914</v>
+      </c>
+      <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034265803 — NIRMAL BHARAT ABHIYAN BALLU BADHACHAND</t>
+          <t>1725004053/RC/22012034264313 — nali nirman hiralal balya ke ghar se nale tak</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>41885</v>
+        <v>41914</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034265805 — NIRMAL BHARAT ABHIYAN ANOKILAL ARJUN</t>
+          <t>1725004053/RC/22012034288642 — C.C.Road Main Road se Shukhla ke ghar tak</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>5400</v>
+        <v>136000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>5358</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>41885</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034265807 — nirmal bharat abhiyan DEVISINGH BAPUSINGH</t>
+          <t>1725004053/RC/22012034294046 — Sudoor Sadak Motakka Main Road se Gitti Khadan Morghari</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>5400</v>
+        <v>1206000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>5517</v>
+        <v>94605</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>41885</v>
+        <v>42368</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>42210</v>
+        <v>43142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034265809 — nirmal bharat abhiyan GULABCHAND RAJARAM</t>
+          <t>1725004053/RC/22012034294052 — C.C.Road Ramesh ke ghar se Patvari ke ghar tak</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>5400</v>
+        <v>136000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>5346</v>
+        <v>134980</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>41885</v>
+        <v>42486</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>42199</v>
+        <v>43077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034265811 — nirmal bharat abhiyan VIJAY KISHORSINGH</t>
+          <t>1725004053/RC/22012034294057 — C.C.Road Morghari Colony Devram ke ghar se Prem ke ghar Tak</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>5400</v>
+        <v>102000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>5358</v>
+        <v>102335</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>41885</v>
+        <v>42486</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>42199</v>
+        <v>43077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034267627 — nirmal bharat abhiyan radheyam pannalal</t>
+          <t>1725004053/RC/22012034373629 — panch parmeshwar cc road</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>5382</v>
+        <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>41892</v>
-[...3 lines deleted...]
-      </c>
+        <v>43126</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034267865 — nirmal bharat abhiyan bharatsingh ganapat</t>
+          <t>1725004053/RC/22012034375398 — Sudur Sampark Sadak</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>5338</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>41892</v>
-[...3 lines deleted...]
-      </c>
+        <v>43126</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034267866 — nirmal bharat abhiyan premchand tantu</t>
+          <t>1725004053/RC/22012034542332 — c.c.road radheshyam ke ghar se shobharam  ke ghar  ki or morghadi</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>5400</v>
+        <v>31648</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>5376</v>
+        <v>30780</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>41892</v>
+        <v>44103</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>42239</v>
+        <v>44199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034267867 — nirmal bharat abhiyan gangaram rajaram</t>
+          <t>1725004053/RC/22012034542354 — c.c.road nirman rakesh ke ghar se nandu ke ghar ki or morghadi</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>5400</v>
+        <v>34572</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>4710</v>
+        <v>31920</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>41892</v>
+        <v>44103</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>42033</v>
+        <v>44199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034267869 — nirmal bharat abhiyan khatijabi abdul</t>
+          <t>1725004053/RC/22012034542367 — c.c.road nirman abdul ajij ke ghar se devram bhai ke ghar ki or morghadi colony</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>5400</v>
+        <v>21402</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>5338</v>
+        <v>20520</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>41892</v>
+        <v>44103</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>42033</v>
+        <v>44199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034267871 — nirmal bharat abhiyan pankaj tulasiram</t>
+          <t>1725004053/RC/22012034542376 — c.c.road nirman morghadi collony peyjal kup ke pass</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>5048</v>
+        <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>41892</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034309039 — shouchalay nirman asharam mangilal</t>
+          <t>1725004053/RC/22012034542384 — c.c.road nirman golu ke ghar se dipak ke ghar ki or morghadi</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>10800</v>
+        <v>9460</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>2004</v>
+        <v>12540</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>42801</v>
+        <v>44103</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>43978</v>
+        <v>44517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034310768 — sochalaya nirman rewaram girdhar</t>
+          <t>1725004053/RC/22012034543222 — c.c. road nirman durgaram dogaya ke ghar se gangaram sitole ke ghar ki or morghadi</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>8800</v>
+        <v>99072</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>2004</v>
+        <v>8170</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>42801</v>
-[...3 lines deleted...]
-      </c>
+        <v>44103</v>
+      </c>
+      <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034326612 — sochalaya nirman lalchand nandu</t>
+          <t>1725004053/RC/22012034564680 — सुदुर सड़क निर्माण ओम्कारेश्वर रोड से श्री रविशंकर आश्रम गोशाला की और</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>8800</v>
+        <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>2004</v>
+        <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>42801</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034326616 — sochalaya nirman sanjay mansharam</t>
+          <t>1725004053/RC/22012034569822 — sudhu sadak omkareshwar men road se shri ravishankar asharam goshala ki or morghadi</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>8800</v>
+        <v>1622176.53</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>2064</v>
+        <v>1470807.96</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>43005</v>
+        <v>44351</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>43978</v>
+        <v>45507</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034339761 — sochalaya nirman bhuvaniram sohanlal</t>
+          <t>1725004053/RC/22012034593048 — GHAT NIRMAN MORGADI BASAHAT</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>8800</v>
+        <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>1032</v>
+        <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>43005</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1725004053/RS/22012034371418 — SOCHALAY NIRMAN REVARAM SAKHARAM</t>
+          <t>1725004053/RC/22012034593049 — GHAT NIRMAN MORGADI BASAHAT</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>0</v>
+        <v>1421816.82</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>0</v>
+        <v>905412</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>42845</v>
-[...1 lines deleted...]
-      <c r="K567" s="3"/>
+        <v>44511</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>45527</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/01 — Stop Dam Cum (cajve)</t>
+          <t>1725004053/RC/22012034600118 — GHAT NIRMAN HARIJAN MAHOLA MORGHADI</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>382000</v>
+        <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>38861</v>
+        <v>44424</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/01:  Agriculture — खेत तालाब निमार्ण मो‍रधडी पुनासा</t>
+          <t>1725004053/RC/22012034601982 — GHAT NIRMAN DEVJHIRI ME MORGHADI</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>24118.41</v>
+        <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>38869</v>
-[...3 lines deleted...]
-      </c>
+        <v>44531</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/02 — Stap dem Mordadi</t>
+          <t>1725004053/RC/22012034621260 — सुधुर संपर्क रोड मोरघड़ी</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>236000</v>
+        <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>40800</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>38953</v>
+        <v>44788</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/03 — निर्मल नीर प्रजापत ढाबा मोरघडी</t>
+          <t>1725004053/RC/22012034621261 — सुधुर संपर्क रोड मोरघड़ी</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>40113</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/04 — निर्मल नीर रेल्‍वे फाटक के पास मोरघडी</t>
+          <t>1725004053/RC/22012034668689 — C C RAOD SAH NALI NIRMAN PULIYA SE KARIM CHACHA KI OR</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>200000</v>
+        <v>151000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>33240</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>40121</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/05 — स्‍टापडेम काजवे मोरघडी 'आरईएस'</t>
+          <t>1725004053/RC/22012034668704 — C c ORAD GANGARAM KE GHAR HARIJAN DHARMSALA KI OR</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>604800</v>
+        <v>126000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>140664</v>
+        <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>39215</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/06 — नाला गहरीकरण</t>
+          <t>1725004053/RC/22012034668711 — NALI NIRMAN SHOBHRAM KE GHAR SE NALE KI OR</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>99000</v>
+        <v>39000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>44999.78</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>40316</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/07 — नाला गहरीकरण (गाद निकालना)</t>
+          <t>1725004053/RC/22012034668729 — NALI NIRMAN FAJJU KE GHR SE JHMRAL KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>99000</v>
+        <v>31000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>37000</v>
+        <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>40269</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/08 — नाला गहरीकरण</t>
+          <t>1725004053/RC/25 — graval marga ravishankar maharaj aashram</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>99000</v>
+        <v>492000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>45000</v>
+        <v>487147.5</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>40316</v>
+        <v>41022</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>40627</v>
+        <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/09 — बोरीबंधान कार्य डां0 के खेत पास मोरघडी</t>
+          <t>1725004053/RC/31 — ग्रेवल मार्ग रवीशंकर महाराज मोरघडी</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>15000</v>
+        <v>299000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>0</v>
+        <v>316568</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>40476</v>
+        <v>41061</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>40524</v>
+        <v>41512</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/10 — बोरीबंधान कार्य देवराम के खेत पास देवझीरी</t>
+          <t>1725004053/RS/22012034255777 — nirmal bharat abhiyan omprakash tantu</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>15000</v>
+        <v>5400</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>0</v>
+        <v>5338</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>40455</v>
+        <v>41864</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>40524</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/11 — बोरी बंधान कार्य अजा कुओ के पास</t>
+          <t>1725004053/RS/22012034259860 — nirmal bharat abhiyan rewaram jiwan</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>36000</v>
+        <v>5400</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>0</v>
+        <v>5338</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>40515</v>
+        <v>41864</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>40524</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/12 — बोरी बंधान कार्य मोहन के खेत पास</t>
+          <t>1725004053/RS/22012034259863 — nirmal bharat abhiyan kadawa ganpat</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>36000</v>
+        <v>5400</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>0</v>
+        <v>5346</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>40515</v>
+        <v>41864</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>40524</v>
+        <v>42199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/13 — निर्मल नीर दगडई बेडी</t>
+          <t>1725004053/RS/22012034259868 — nirmal bharat abhiyan balmukund bondar</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>200000</v>
+        <v>5400</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>93000</v>
+        <v>5338</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>40520</v>
+        <v>41864</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>40901</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/14 — पुलिया निर्माण पोलिटेकनिक कालेज के पिछे मोरघडी कालोनी</t>
+          <t>1725004053/RS/22012034259871 — nirmal bharat abhiyan bihari shivram</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>500000</v>
+        <v>5400</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>332899.95</v>
+        <v>5338</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>40582</v>
+        <v>41864</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>40842</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/15 — बोरीबंधान कार्य पुलिया के उपर</t>
+          <t>1725004053/RS/22012034259877 — nirmal bharat abhiyan shivbhanu gopalsingh</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>20000</v>
+        <v>5400</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>0</v>
+        <v>5338</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>40864</v>
+        <v>41864</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>40878</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/16 — बोरीबंधान कार्य तलाई के पास</t>
+          <t>1725004053/RS/22012034259879 — nirmal bharat abhiyan totaram mayaram</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>20000</v>
+        <v>5400</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>40858</v>
-[...3 lines deleted...]
-      </c>
+        <v>41760</v>
+      </c>
+      <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/17 — बोरीबंधान कार्य व़क्षारोपण के नीचे</t>
+          <t>1725004053/RS/22012034259881 — nirmal bharat abhiyan rameswar ganpat</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>20000</v>
+        <v>5400</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>0</v>
+        <v>5338</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>40858</v>
+        <v>41864</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>40876</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/18 — बोरीबंधान कार्य केनाल रोड के पास</t>
+          <t>1725004053/RS/22012034259882 — nirmal bharat abhiyan shivram balluji</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>40864</v>
-[...3 lines deleted...]
-      </c>
+        <v>41760</v>
+      </c>
+      <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/19 — बोरीबंधान कार्य तलाई के पास नीचे कि साईड</t>
+          <t>1725004053/RS/22012034261922 — nirmal bharat abhiyan dhanaji tularam</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>22000</v>
+        <v>5400</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>5338</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>40852</v>
+        <v>41871</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>40879</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/20 — बोरीबंधान कार्य गांव के पास</t>
+          <t>1725004053/RS/22012034261923 — nirmal bharat abhiyan mahendra sitaram</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>22000</v>
+        <v>5400</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>0</v>
+        <v>5338</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>40852</v>
+        <v>41871</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>40879</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/21 — हौज निर्माण मोरघडी</t>
+          <t>1725004053/RS/22012034265800 — NIRMAL BHARAT ABHIYAN DEDESINGH PITA BALLU</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>200000</v>
+        <v>5400</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>51796</v>
+        <v>5358</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>40941</v>
+        <v>41885</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>41810</v>
+        <v>42199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034320551 — shail parn PARJAPTI DHABE KE PICHE MORGHADI</t>
+          <t>1725004053/RS/22012034265803 — NIRMAL BHARAT ABHIYAN BALLU BADHACHAND</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>492000</v>
+        <v>5400</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>515782</v>
+        <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>42801</v>
-[...3 lines deleted...]
-      </c>
+        <v>41885</v>
+      </c>
+      <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034327934 — pokhar nirman prajapat dabe ke piche /1</t>
+          <t>1725004053/RS/22012034265805 — NIRMAL BHARAT ABHIYAN ANOKILAL ARJUN</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>184000</v>
+        <v>5400</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>173376</v>
+        <v>5358</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>42886</v>
+        <v>41885</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>43244</v>
+        <v>42210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034327941 — pokhar nirman prajapat dabe ke pichhe/2</t>
+          <t>1725004053/RS/22012034265807 — nirmal bharat abhiyan DEVISINGH BAPUSINGH</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>170000</v>
+        <v>5400</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>0</v>
+        <v>5517</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>42886</v>
-[...1 lines deleted...]
-      <c r="K592" s="3"/>
+        <v>41885</v>
+      </c>
+      <c r="K592" s="3" t="n">
+        <v>42210</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034327945 — POKHAR NIRMAN PANCHAYAT KE PICHE</t>
+          <t>1725004053/RS/22012034265809 — nirmal bharat abhiyan GULABCHAND RAJARAM</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>158000</v>
+        <v>5400</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>155144</v>
+        <v>5346</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>42886</v>
+        <v>41885</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>44451</v>
+        <v>42199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034355953 — bori badhan tarachand dogaya ke khet ke pass nale par morghadi</t>
+          <t>1725004053/RS/22012034265811 — nirmal bharat abhiyan VIJAY KISHORSINGH</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>64500</v>
+        <v>5400</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>516</v>
+        <v>5358</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>43005</v>
+        <v>41885</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>43201</v>
+        <v>42199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034355972 — bori badhan gulabchand nanakram ke khet ke pass morghadi</t>
+          <t>1725004053/RS/22012034267627 — nirmal bharat abhiyan radheyam pannalal</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>64500</v>
+        <v>5400</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>516</v>
+        <v>5382</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>43005</v>
+        <v>41892</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>43201</v>
+        <v>42239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034355985 — bori badhan saliya baba ke pass morghadi</t>
+          <t>1725004053/RS/22012034267865 — nirmal bharat abhiyan bharatsingh ganapat</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>64500</v>
+        <v>5400</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>1548</v>
+        <v>5338</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>43005</v>
+        <v>41892</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>43201</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034355989 — bori badhan jankshan ke niche morghadi</t>
+          <t>1725004053/RS/22012034267866 — nirmal bharat abhiyan premchand tantu</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>64500</v>
+        <v>5400</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>4816</v>
+        <v>5376</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>43005</v>
+        <v>41892</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>43207</v>
+        <v>42239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034381650 — talab nirman kary Morghadi</t>
+          <t>1725004053/RS/22012034267867 — nirmal bharat abhiyan gangaram rajaram</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>0</v>
+        <v>4710</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K598" s="3"/>
+        <v>41892</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>42033</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034430338 — cantur trench prajapt dhaba ke picche</t>
+          <t>1725004053/RS/22012034267869 — nirmal bharat abhiyan khatijabi abdul</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>500000</v>
+        <v>5400</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>391297</v>
+        <v>5338</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>43543</v>
+        <v>41892</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>44452</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034443287 — Pokhar Nirman morghadi 1</t>
+          <t>1725004053/RS/22012034267871 — nirmal bharat abhiyan pankaj tulasiram</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>0</v>
+        <v>5048</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K600" s="3"/>
+        <v>41892</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>42210</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034446184 — contoor trench sanawad naher ke pass morghadi</t>
+          <t>1725004053/RS/22012034309039 — shouchalay nirman asharam mangilal</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>320000</v>
+        <v>10800</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>295332</v>
+        <v>2004</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>43535</v>
+        <v>42801</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>44452</v>
+        <v>43978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034446210 — contoor trench panchayat bhawan k pichhe bede per</t>
+          <t>1725004053/RS/22012034310768 — sochalaya nirman rewaram girdhar</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>400000</v>
+        <v>8800</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>0</v>
+        <v>2004</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>44906</v>
-[...1 lines deleted...]
-      <c r="K602" s="3"/>
+        <v>42801</v>
+      </c>
+      <c r="K602" s="3" t="n">
+        <v>43416</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034446265 — boulder check naher ke pass morghadi</t>
+          <t>1725004053/RS/22012034326612 — sochalaya nirman lalchand nandu</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>20000</v>
+        <v>8800</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>12672</v>
+        <v>2004</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>43587</v>
+        <v>42801</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>43601</v>
+        <v>43238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034446278 — BOULDER CHECK PRAJAPAT DHABE KE PEECHHE MORGHADI</t>
+          <t>1725004053/RS/22012034326616 — sochalaya nirman sanjay mansharam</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>20000</v>
+        <v>8800</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>9856</v>
+        <v>2064</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>43543</v>
+        <v>43005</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>43776</v>
+        <v>43978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034448795 — Pokhar nirman 1</t>
+          <t>1725004053/RS/22012034339761 — sochalaya nirman bhuvaniram sohanlal</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>0</v>
+        <v>8800</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>0</v>
+        <v>1032</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K605" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>43978</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034545646 — countur tranch nirman prajapat dhabe ke peche green vraccharopan ke pass</t>
+          <t>1725004053/RS/22012034371418 — SOCHALAY NIRMAN REVARAM SAKHARAM</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>267516.33</v>
+        <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>231610</v>
+        <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>43965</v>
-[...3 lines deleted...]
-      </c>
+        <v>42845</v>
+      </c>
+      <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034545649 — cuntur tranch nirman prajapat dhabe ke piche green vraccharupan ke pass bhag 2</t>
+          <t>1725004053/WC/01 — Stop Dam Cum (cajve)</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>267516.33</v>
+        <v>382000</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>226670</v>
+        <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>43972</v>
-[...3 lines deleted...]
-      </c>
+        <v>38861</v>
+      </c>
+      <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034545650 — cantur tranc nirman panchayat ke peche vrakcharupan bhag 1</t>
+          <t>1725004053/WC/01:  Agriculture — खेत तालाब निमार्ण मो‍रधडी पुनासा</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>255781.61</v>
+        <v>500000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>223060</v>
+        <v>24118.41</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>43960</v>
+        <v>38869</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>44517</v>
+        <v>45331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034545653 — cantur tranch panchayat bhavan ke piche vrakcharopan bhag 2</t>
+          <t>1725004053/WC/02 — Stap dem Mordadi</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>255781.61</v>
+        <v>236000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>226670</v>
+        <v>40800</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>43960</v>
-[...3 lines deleted...]
-      </c>
+        <v>38953</v>
+      </c>
+      <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034577280 — cantor tranch nirman panchayat bhawan ke piche maal par bhag 3</t>
+          <t>1725004053/WC/03 — निर्मल नीर प्रजापत ढाबा मोरघडी</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>1005068.58</v>
+        <v>200000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>363356</v>
+        <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>44063</v>
+        <v>40113</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>44481</v>
+        <v>40627</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034577283 — contur tranch nirman panchayat bhawan ke peche maal par bhag 4</t>
+          <t>1725004053/WC/04 — निर्मल नीर रेल्‍वे फाटक के पास मोरघडी</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>1005068.58</v>
+        <v>200000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>821913</v>
+        <v>33240</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44089</v>
+        <v>40121</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>46106</v>
+        <v>40627</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034624207 — pokhar nirman prajapat dhabe ke piche pani ki tanki ke pass morghadi</t>
+          <t>1725004053/WC/05 — स्‍टापडेम काजवे मोरघडी 'आरईएस'</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>1499334.17</v>
+        <v>604800</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>1069857</v>
+        <v>140664</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44332</v>
+        <v>39215</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>45531</v>
+        <v>39615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034624211 — कंटर ट्रन्च निर्माण निर्मल नीर के पीछे   वृक्षरोपण  में मोर घडी</t>
+          <t>1725004053/WC/06 — नाला गहरीकरण</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>758559.55</v>
+        <v>99000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>340803</v>
+        <v>44999.78</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>44330</v>
+        <v>40316</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>45264</v>
+        <v>40842</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034802863 — प्राथमीक शाला  मोरघडी पंचायत भवन के पास रिचार्ज फिट मोरघडी</t>
+          <t>1725004053/WC/07 — नाला गहरीकरण (गाद निकालना)</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>12005.33</v>
+        <v>99000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>0</v>
+        <v>37000</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K614" s="3"/>
+        <v>40269</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>40627</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034802874 — प्राथमिक शाला मोर घडी बसाहट रिचार्ज फिट मोर घडी</t>
+          <t>1725004053/WC/08 — नाला गहरीकरण</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>12005.33</v>
+        <v>99000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K615" s="3"/>
+        <v>40316</v>
+      </c>
+      <c r="K615" s="3" t="n">
+        <v>40627</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034802880 — ग्राम पंचायत भवन के पास रिचार्ज फिट मोर घडी</t>
+          <t>1725004053/WC/09 — बोरीबंधान कार्य डां0 के खेत पास मोरघडी</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>12005.33</v>
+        <v>15000</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K616" s="3"/>
+        <v>40476</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>40524</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034881076 — RITARNING WALL NIRMAN NALE  KE KINARE MORGHADI</t>
+          <t>1725004053/WC/10 — बोरीबंधान कार्य देवराम के खेत पास देवझीरी</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>1299863.3</v>
+        <v>15000</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>1273542</v>
+        <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>44529</v>
+        <v>40455</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>45531</v>
+        <v>40524</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034881085 — PULIYA NIRMAN DHARMSHALA KE PASS MORGHADI</t>
+          <t>1725004053/WC/11 — बोरी बंधान कार्य अजा कुओ के पास</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>0</v>
+        <v>36000</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K618" s="3"/>
+        <v>40515</v>
+      </c>
+      <c r="K618" s="3" t="n">
+        <v>40524</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034885282 — puliya nirman devjhiri ke pass morghadi</t>
+          <t>1725004053/WC/12 — बोरी बंधान कार्य मोहन के खेत पास</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>0</v>
+        <v>36000</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>44531</v>
-[...1 lines deleted...]
-      <c r="K619" s="3"/>
+        <v>40515</v>
+      </c>
+      <c r="K619" s="3" t="n">
+        <v>40524</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034885287 — RITARNING WALL NIRMAN DEVJHIRI ME MORGHADI</t>
+          <t>1725004053/WC/13 — निर्मल नीर दगडई बेडी</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>0</v>
+        <v>93000</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>44531</v>
-[...1 lines deleted...]
-      <c r="K620" s="3"/>
+        <v>40520</v>
+      </c>
+      <c r="K620" s="3" t="n">
+        <v>40901</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034893103 — CHEK DEM JIRANDHUWAR</t>
+          <t>1725004053/WC/14 — पुलिया निर्माण पोलिटेकनिक कालेज के पिछे मोरघडी कालोनी</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>0</v>
+        <v>332899.95</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>44421</v>
-[...1 lines deleted...]
-      <c r="K621" s="3"/>
+        <v>40582</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>40842</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034893109 — CHEK DEM JIRANDHAR DEVRAM KE KHET PASS</t>
+          <t>1725004053/WC/15 — बोरीबंधान कार्य पुलिया के उपर</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>44421</v>
-[...1 lines deleted...]
-      <c r="K622" s="3"/>
+        <v>40864</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>40878</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034893114 — STAP DEP PREM NAGAR  TAWAR KE PASS</t>
+          <t>1725004053/WC/16 — बोरीबंधान कार्य तलाई के पास</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>44421</v>
-[...1 lines deleted...]
-      <c r="K623" s="3"/>
+        <v>40858</v>
+      </c>
+      <c r="K623" s="3" t="n">
+        <v>40876</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034913977 — pokhar jiroudhar karya prajapati dhaba ke piche</t>
+          <t>1725004053/WC/17 — बोरीबंधान कार्य व़क्षारोपण के नीचे</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>48547.07</v>
+        <v>20000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>41004</v>
+        <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>44677</v>
+        <v>40858</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>45531</v>
+        <v>40876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034920125 — chek dem jirnodhar devram ke khet pass</t>
+          <t>1725004053/WC/18 — बोरीबंधान कार्य केनाल रोड के पास</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>44420</v>
-[...1 lines deleted...]
-      <c r="K625" s="3"/>
+        <v>40864</v>
+      </c>
+      <c r="K625" s="3" t="n">
+        <v>40879</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034920126 — chek dem jirnodhar morghadi</t>
+          <t>1725004053/WC/19 — बोरीबंधान कार्य तलाई के पास नीचे कि साईड</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>0</v>
+        <v>22000</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>44420</v>
-[...1 lines deleted...]
-      <c r="K626" s="3"/>
+        <v>40852</v>
+      </c>
+      <c r="K626" s="3" t="n">
+        <v>40879</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034920127 — stap dem jirnodhar morghadi</t>
+          <t>1725004053/WC/20 — बोरीबंधान कार्य गांव के पास</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>0</v>
+        <v>22000</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>44420</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>40852</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>40879</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034920140 — CHECK DAM JIRNIDHHAR DEVRAM KE KHET KE PASS</t>
+          <t>1725004053/WC/21 — हौज निर्माण मोरघडी</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>235000</v>
+        <v>200000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>234394</v>
+        <v>51796</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>44765</v>
+        <v>40941</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>46117</v>
+        <v>41810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034920142 — CHECK DAM JIRNODHHAR</t>
+          <t>1725004053/WC/22012034320551 — shail parn PARJAPTI DHABE KE PICHE MORGHADI</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>423000</v>
+        <v>492000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>409022</v>
+        <v>515782</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44764</v>
+        <v>42801</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>46117</v>
+        <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012034920146 — STOP DAM JIRNODHHAR</t>
+          <t>1725004053/WC/22012034327934 — pokhar nirman prajapat dabe ke piche /1</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>604000</v>
+        <v>184000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>596528</v>
+        <v>173376</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44764</v>
+        <v>42886</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>46117</v>
+        <v>43244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
+          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Nursery Development</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012035017208 — नाला गहरीकरण कार्य स्टाप डेम से  रेलवे फाटक की ओउर</t>
+          <t>1725004053/WC/22012034327941 — pokhar nirman prajapat dabe ke pichhe/2</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44788</v>
+        <v>42886</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Nursery Development</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012035017224 — पोखर निर्माण प्रेम लाल के खेत के पास</t>
+          <t>1725004053/WC/22012034327945 — POKHAR NIRMAN PANCHAYAT KE PICHE</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>0</v>
+        <v>158000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>0</v>
+        <v>155144</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K632" s="3"/>
+        <v>42886</v>
+      </c>
+      <c r="K632" s="3" t="n">
+        <v>44451</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Nursery Development</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012035017235 — निर्मलनीर कूप निर्माण</t>
+          <t>1725004053/WC/22012034355953 — bori badhan tarachand dogaya ke khet ke pass nale par morghadi</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>0</v>
+        <v>64500</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>0</v>
+        <v>516</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K633" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K633" s="3" t="n">
+        <v>43201</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012035093867 — nala sudharikaran /gahrikaran premnagar morghadi</t>
+          <t>1725004053/WC/22012034355972 — bori badhan gulabchand nanakram ke khet ke pass morghadi</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>595648.53</v>
+        <v>64500</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>0</v>
+        <v>516</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>45111</v>
-[...1 lines deleted...]
-      <c r="K634" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K634" s="3" t="n">
+        <v>43201</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012035185958 — contour trench premlal ke khet ke pass vrakchharopan me morghadi</t>
+          <t>1725004053/WC/22012034355985 — bori badhan saliya baba ke pass morghadi</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>556012.68</v>
+        <v>64500</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>250955.36</v>
+        <v>1548</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>45367</v>
+        <v>43005</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>46112</v>
+        <v>43201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012035185992 — contour trench bhagwan ke khet ke pas vrakcharopan me morghadi</t>
+          <t>1725004053/WC/22012034355989 — bori badhan jankshan ke niche morghadi</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>664260.24</v>
+        <v>64500</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>253011.79</v>
+        <v>4816</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>45367</v>
+        <v>43005</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>46111</v>
+        <v>43207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012035287554 — DUGWELL RECHARGE STRUCTURE SARVJANIK WAVDI KE PASS MORGHADI</t>
+          <t>1725004053/WC/22012034381650 — talab nirman kary Morghadi</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>45748</v>
+        <v>43126</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012035287558 — DUGWELL RECHARGE STRUCTURE SARVJANIK PREM NAGAR KUP KE PASS MORGHADI</t>
+          <t>1725004053/WC/22012034430338 — cantur trench prajapt dhaba ke picche</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>0</v>
+        <v>391297</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K638" s="3"/>
+        <v>43543</v>
+      </c>
+      <c r="K638" s="3" t="n">
+        <v>44452</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/22012035287563 — DUGWELL RECHARGE STRUCTURE SARVJANIK KUP NIRMAN BASAHAT PAR MORGHADI</t>
+          <t>1725004053/WC/22012034443287 — Pokhar Nirman morghadi 1</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>45748</v>
+        <v>43556</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/31 — नाला गहरीकरण</t>
+          <t>1725004053/WC/22012034446184 — contoor trench sanawad naher ke pass morghadi</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>304000</v>
+        <v>320000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>44748</v>
+        <v>295332</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>41054</v>
+        <v>43535</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>41810</v>
+        <v>44452</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/32 — नाला गहरीकरण</t>
+          <t>1725004053/WC/22012034446210 — contoor trench panchayat bhawan k pichhe bede per</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>215000</v>
+        <v>400000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>73128</v>
+        <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>41060</v>
-[...3 lines deleted...]
-      </c>
+        <v>44906</v>
+      </c>
+      <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/33 — नाला गहरीकरण 03</t>
+          <t>1725004053/WC/22012034446265 — boulder check naher ke pass morghadi</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>215000</v>
+        <v>20000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>184272</v>
+        <v>12672</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>41066</v>
+        <v>43587</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>41810</v>
+        <v>43601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/9993651188 — पेजयल कुप निर्माण ईजीएस स्‍कुल के पास</t>
+          <t>1725004053/WC/22012034446278 — BOULDER CHECK PRAJAPAT DHABE KE PEECHHE MORGHADI</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>360000</v>
+        <v>20000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>362170</v>
+        <v>9856</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>41745</v>
+        <v>43543</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>43196</v>
+        <v>43776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WC/9993663251 — Sokhta Gadda 05 Unite</t>
+          <t>1725004053/WC/22012034448795 — Pokhar nirman 1</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>57500</v>
+        <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>42279</v>
+        <v>43556</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WH/01 — नाला गहरीकरण हनुमान मंदिर देवझिरी</t>
+          <t>1725004053/WC/22012034545646 — countur tranch nirman prajapat dhabe ke peche green vraccharopan ke pass</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>183000</v>
+        <v>267516.33</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>0</v>
+        <v>231610</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>40695</v>
-[...1 lines deleted...]
-      <c r="K645" s="3"/>
+        <v>43965</v>
+      </c>
+      <c r="K645" s="3" t="n">
+        <v>44517</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WH/02 — नाला गहरीकरण यादव धर्मशाला के पास</t>
+          <t>1725004053/WC/22012034545649 — cuntur tranch nirman prajapat dhabe ke piche green vraccharupan ke pass bhag 2</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>183000</v>
+        <v>267516.33</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>0</v>
+        <v>226670</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>40678</v>
-[...1 lines deleted...]
-      <c r="K646" s="3"/>
+        <v>43972</v>
+      </c>
+      <c r="K646" s="3" t="n">
+        <v>44517</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WH/03 — नाला गहरीकरण मोरघडी 476</t>
+          <t>1725004053/WC/22012034545650 — cantur tranc nirman panchayat ke peche vrakcharupan bhag 1</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>183000</v>
+        <v>255781.61</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>0</v>
+        <v>223060</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>40695</v>
-[...1 lines deleted...]
-      <c r="K647" s="3"/>
+        <v>43960</v>
+      </c>
+      <c r="K647" s="3" t="n">
+        <v>44517</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1725004053/WH/04 — नाला गहरीकरण हरीजन कुप के पास</t>
+          <t>1725004053/WC/22012034545653 — cantur tranch panchayat bhavan ke piche vrakcharopan bhag 2</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>149000</v>
+        <v>255781.61</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>0</v>
+        <v>226670</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>40678</v>
-[...1 lines deleted...]
-      <c r="K648" s="3"/>
+        <v>43960</v>
+      </c>
+      <c r="K648" s="3" t="n">
+        <v>44517</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1725004/DP/1 — वक्षारोपण शैलपर्ण योजना 2 मोरदडी</t>
+          <t>1725004053/WC/22012034577280 — cantor tranch nirman panchayat bhawan ke piche maal par bhag 3</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>460000</v>
+        <v>1005068.58</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>177624</v>
+        <v>363356</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>39639</v>
+        <v>44063</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>41888</v>
+        <v>44481</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1725004/IF/22012035565312 — HORTI DIPAK NARAYAN MORGHADI</t>
+          <t>1725004053/WC/22012034577283 — contur tranch nirman panchayat bhawan ke peche maal par bhag 4</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>0</v>
+        <v>1005068.58</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>0</v>
+        <v>821913</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K650" s="3"/>
+        <v>44089</v>
+      </c>
+      <c r="K650" s="3" t="n">
+        <v>46106</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>PUNASA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C651" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D651" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E651" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F651" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034624207 — pokhar nirman prajapat dhabe ke piche pani ki tanki ke pass morghadi</t>
+        </is>
+      </c>
+      <c r="G651" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H651" s="2" t="n">
+        <v>1499334.17</v>
+      </c>
+      <c r="I651" s="2" t="n">
+        <v>1069857</v>
+      </c>
+      <c r="J651" s="3" t="n">
+        <v>44332</v>
+      </c>
+      <c r="K651" s="3" t="n">
+        <v>45531</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
+      <c r="A652" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B652" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C652" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D652" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E652" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F652" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034624211 — कंटर ट्रन्च निर्माण निर्मल नीर के पीछे   वृक्षरोपण  में मोर घडी</t>
+        </is>
+      </c>
+      <c r="G652" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H652" s="2" t="n">
+        <v>758559.55</v>
+      </c>
+      <c r="I652" s="2" t="n">
+        <v>340803</v>
+      </c>
+      <c r="J652" s="3" t="n">
+        <v>44330</v>
+      </c>
+      <c r="K652" s="3" t="n">
+        <v>45264</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
+      <c r="A653" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B653" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C653" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D653" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E653" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F653" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034802863 — प्राथमीक शाला  मोरघडी पंचायत भवन के पास रिचार्ज फिट मोरघडी</t>
+        </is>
+      </c>
+      <c r="G653" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H653" s="2" t="n">
+        <v>12005.33</v>
+      </c>
+      <c r="I653" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J653" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K653" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
+      <c r="A654" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B654" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C654" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D654" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E654" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F654" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034802874 — प्राथमिक शाला मोर घडी बसाहट रिचार्ज फिट मोर घडी</t>
+        </is>
+      </c>
+      <c r="G654" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H654" s="2" t="n">
+        <v>12005.33</v>
+      </c>
+      <c r="I654" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J654" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K654" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
+      <c r="A655" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B655" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C655" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D655" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E655" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F655" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034802880 — ग्राम पंचायत भवन के पास रिचार्ज फिट मोर घडी</t>
+        </is>
+      </c>
+      <c r="G655" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H655" s="2" t="n">
+        <v>12005.33</v>
+      </c>
+      <c r="I655" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J655" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K655" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
+      <c r="A656" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B656" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C656" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D656" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E656" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F656" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034881076 — RITARNING WALL NIRMAN NALE  KE KINARE MORGHADI</t>
+        </is>
+      </c>
+      <c r="G656" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H656" s="2" t="n">
+        <v>1299863.3</v>
+      </c>
+      <c r="I656" s="2" t="n">
+        <v>1273542</v>
+      </c>
+      <c r="J656" s="3" t="n">
+        <v>44529</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>45531</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
+      <c r="A657" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B657" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C657" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D657" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E657" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F657" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034881085 — PULIYA NIRMAN DHARMSHALA KE PASS MORGHADI</t>
+        </is>
+      </c>
+      <c r="G657" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H657" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I657" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J657" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K657" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
+      <c r="A658" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B658" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C658" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D658" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E658" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F658" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034885282 — puliya nirman devjhiri ke pass morghadi</t>
+        </is>
+      </c>
+      <c r="G658" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H658" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I658" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J658" s="3" t="n">
+        <v>44531</v>
+      </c>
+      <c r="K658" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
+      <c r="A659" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B659" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C659" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D659" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E659" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F659" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034885287 — RITARNING WALL NIRMAN DEVJHIRI ME MORGHADI</t>
+        </is>
+      </c>
+      <c r="G659" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H659" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I659" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J659" s="3" t="n">
+        <v>44531</v>
+      </c>
+      <c r="K659" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
+      <c r="A660" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B660" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C660" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D660" s="1" t="inlineStr">
+        <is>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+        </is>
+      </c>
+      <c r="E660" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F660" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034893103 — CHEK DEM JIRANDHUWAR</t>
+        </is>
+      </c>
+      <c r="G660" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H660" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I660" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J660" s="3" t="n">
+        <v>44421</v>
+      </c>
+      <c r="K660" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
+      <c r="A661" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B661" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C661" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D661" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E661" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F661" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034893109 — CHEK DEM JIRANDHAR DEVRAM KE KHET PASS</t>
+        </is>
+      </c>
+      <c r="G661" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H661" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I661" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J661" s="3" t="n">
+        <v>44421</v>
+      </c>
+      <c r="K661" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
+      <c r="A662" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B662" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C662" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D662" s="1" t="inlineStr">
+        <is>
+          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E662" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F662" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034893114 — STAP DEP PREM NAGAR  TAWAR KE PASS</t>
+        </is>
+      </c>
+      <c r="G662" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H662" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I662" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J662" s="3" t="n">
+        <v>44421</v>
+      </c>
+      <c r="K662" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
+      <c r="A663" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B663" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C663" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D663" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E663" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F663" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034913977 — pokhar jiroudhar karya prajapati dhaba ke piche</t>
+        </is>
+      </c>
+      <c r="G663" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H663" s="2" t="n">
+        <v>48547.07</v>
+      </c>
+      <c r="I663" s="2" t="n">
+        <v>41004</v>
+      </c>
+      <c r="J663" s="3" t="n">
+        <v>44677</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>45531</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
+      <c r="A664" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B664" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C664" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D664" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+        </is>
+      </c>
+      <c r="E664" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F664" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034920125 — chek dem jirnodhar devram ke khet pass</t>
+        </is>
+      </c>
+      <c r="G664" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H664" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I664" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J664" s="3" t="n">
+        <v>44420</v>
+      </c>
+      <c r="K664" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
+      <c r="A665" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B665" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C665" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D665" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E665" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F665" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034920126 — chek dem jirnodhar morghadi</t>
+        </is>
+      </c>
+      <c r="G665" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H665" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I665" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J665" s="3" t="n">
+        <v>44420</v>
+      </c>
+      <c r="K665" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
+      <c r="A666" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B666" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C666" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D666" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E666" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F666" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034920127 — stap dem jirnodhar morghadi</t>
+        </is>
+      </c>
+      <c r="G666" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H666" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I666" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J666" s="3" t="n">
+        <v>44420</v>
+      </c>
+      <c r="K666" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
+      <c r="A667" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B667" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C667" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D667" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E667" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F667" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034920140 — CHECK DAM JIRNIDHHAR DEVRAM KE KHET KE PASS</t>
+        </is>
+      </c>
+      <c r="G667" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H667" s="2" t="n">
+        <v>235000</v>
+      </c>
+      <c r="I667" s="2" t="n">
+        <v>234394</v>
+      </c>
+      <c r="J667" s="3" t="n">
+        <v>44765</v>
+      </c>
+      <c r="K667" s="3" t="n">
+        <v>46117</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
+      <c r="A668" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B668" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C668" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D668" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E668" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F668" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034920142 — CHECK DAM JIRNODHHAR</t>
+        </is>
+      </c>
+      <c r="G668" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H668" s="2" t="n">
+        <v>423000</v>
+      </c>
+      <c r="I668" s="2" t="n">
+        <v>409022</v>
+      </c>
+      <c r="J668" s="3" t="n">
+        <v>44764</v>
+      </c>
+      <c r="K668" s="3" t="n">
+        <v>46117</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
+      <c r="A669" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B669" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C669" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D669" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E669" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F669" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012034920146 — STOP DAM JIRNODHHAR</t>
+        </is>
+      </c>
+      <c r="G669" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H669" s="2" t="n">
+        <v>604000</v>
+      </c>
+      <c r="I669" s="2" t="n">
+        <v>596528</v>
+      </c>
+      <c r="J669" s="3" t="n">
+        <v>44764</v>
+      </c>
+      <c r="K669" s="3" t="n">
+        <v>46117</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
+      <c r="A670" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B670" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C670" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D670" s="1" t="inlineStr">
+        <is>
+          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
+        </is>
+      </c>
+      <c r="E670" s="1" t="inlineStr">
+        <is>
+          <t>Nursery Development</t>
+        </is>
+      </c>
+      <c r="F670" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012035017208 — नाला गहरीकरण कार्य स्टाप डेम से  रेलवे फाटक की ओउर</t>
+        </is>
+      </c>
+      <c r="G670" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H670" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I670" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J670" s="3" t="n">
+        <v>44788</v>
+      </c>
+      <c r="K670" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
+      <c r="A671" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B671" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C671" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D671" s="1" t="inlineStr">
+        <is>
+          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
+        </is>
+      </c>
+      <c r="E671" s="1" t="inlineStr">
+        <is>
+          <t>Nursery Development</t>
+        </is>
+      </c>
+      <c r="F671" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012035017224 — पोखर निर्माण प्रेम लाल के खेत के पास</t>
+        </is>
+      </c>
+      <c r="G671" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H671" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I671" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J671" s="3" t="n">
+        <v>44788</v>
+      </c>
+      <c r="K671" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
+      <c r="A672" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B672" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C672" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D672" s="1" t="inlineStr">
+        <is>
+          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
+        </is>
+      </c>
+      <c r="E672" s="1" t="inlineStr">
+        <is>
+          <t>Nursery Development</t>
+        </is>
+      </c>
+      <c r="F672" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012035017235 — निर्मलनीर कूप निर्माण</t>
+        </is>
+      </c>
+      <c r="G672" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H672" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I672" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J672" s="3" t="n">
+        <v>44788</v>
+      </c>
+      <c r="K672" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
+      <c r="A673" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B673" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C673" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D673" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E673" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F673" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012035093867 — nala sudharikaran /gahrikaran premnagar morghadi</t>
+        </is>
+      </c>
+      <c r="G673" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H673" s="2" t="n">
+        <v>595648.53</v>
+      </c>
+      <c r="I673" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J673" s="3" t="n">
+        <v>45111</v>
+      </c>
+      <c r="K673" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
+      <c r="A674" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B674" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C674" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D674" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+        </is>
+      </c>
+      <c r="E674" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F674" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012035185958 — contour trench premlal ke khet ke pass vrakchharopan me morghadi</t>
+        </is>
+      </c>
+      <c r="G674" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H674" s="2" t="n">
+        <v>556012.68</v>
+      </c>
+      <c r="I674" s="2" t="n">
+        <v>250955.36</v>
+      </c>
+      <c r="J674" s="3" t="n">
+        <v>45367</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>46112</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
+      <c r="A675" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B675" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C675" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D675" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E675" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F675" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012035185992 — contour trench bhagwan ke khet ke pas vrakcharopan me morghadi</t>
+        </is>
+      </c>
+      <c r="G675" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H675" s="2" t="n">
+        <v>664260.24</v>
+      </c>
+      <c r="I675" s="2" t="n">
+        <v>253011.79</v>
+      </c>
+      <c r="J675" s="3" t="n">
+        <v>45367</v>
+      </c>
+      <c r="K675" s="3" t="n">
+        <v>46111</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
+      <c r="A676" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B676" s="1" t="inlineStr">
+        <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C651" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D651" s="1" t="inlineStr">
+      <c r="C676" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D676" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E676" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F676" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012035287554 — DUGWELL RECHARGE STRUCTURE SARVJANIK WAVDI KE PASS MORGHADI</t>
+        </is>
+      </c>
+      <c r="G676" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H676" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I676" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J676" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K676" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
+      <c r="A677" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B677" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C677" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D677" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E677" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F677" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012035287558 — DUGWELL RECHARGE STRUCTURE SARVJANIK PREM NAGAR KUP KE PASS MORGHADI</t>
+        </is>
+      </c>
+      <c r="G677" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H677" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I677" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J677" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K677" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C678" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D678" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E678" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F678" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/22012035287563 — DUGWELL RECHARGE STRUCTURE SARVJANIK KUP NIRMAN BASAHAT PAR MORGHADI</t>
+        </is>
+      </c>
+      <c r="G678" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H678" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I678" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J678" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K678" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
+      <c r="A679" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B679" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C679" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D679" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E679" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F679" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/31 — नाला गहरीकरण</t>
+        </is>
+      </c>
+      <c r="G679" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H679" s="2" t="n">
+        <v>304000</v>
+      </c>
+      <c r="I679" s="2" t="n">
+        <v>44748</v>
+      </c>
+      <c r="J679" s="3" t="n">
+        <v>41054</v>
+      </c>
+      <c r="K679" s="3" t="n">
+        <v>41810</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
+      <c r="A680" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B680" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C680" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D680" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E680" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F680" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/32 — नाला गहरीकरण</t>
+        </is>
+      </c>
+      <c r="G680" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H680" s="2" t="n">
+        <v>215000</v>
+      </c>
+      <c r="I680" s="2" t="n">
+        <v>73128</v>
+      </c>
+      <c r="J680" s="3" t="n">
+        <v>41060</v>
+      </c>
+      <c r="K680" s="3" t="n">
+        <v>41810</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
+      <c r="A681" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B681" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C681" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D681" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E681" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F681" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/33 — नाला गहरीकरण 03</t>
+        </is>
+      </c>
+      <c r="G681" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H681" s="2" t="n">
+        <v>215000</v>
+      </c>
+      <c r="I681" s="2" t="n">
+        <v>184272</v>
+      </c>
+      <c r="J681" s="3" t="n">
+        <v>41066</v>
+      </c>
+      <c r="K681" s="3" t="n">
+        <v>41810</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
+      <c r="A682" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B682" s="1" t="inlineStr">
+        <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C682" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D682" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E682" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F682" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/9993651188 — पेजयल कुप निर्माण ईजीएस स्‍कुल के पास</t>
+        </is>
+      </c>
+      <c r="G682" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H682" s="2" t="n">
+        <v>360000</v>
+      </c>
+      <c r="I682" s="2" t="n">
+        <v>362170</v>
+      </c>
+      <c r="J682" s="3" t="n">
+        <v>41745</v>
+      </c>
+      <c r="K682" s="3" t="n">
+        <v>43196</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
+      <c r="A683" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B683" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C683" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D683" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E683" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F683" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WC/9993663251 — Sokhta Gadda 05 Unite</t>
+        </is>
+      </c>
+      <c r="G683" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H683" s="2" t="n">
+        <v>57500</v>
+      </c>
+      <c r="I683" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J683" s="3" t="n">
+        <v>42279</v>
+      </c>
+      <c r="K683" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
+      <c r="A684" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B684" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C684" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D684" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E684" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F684" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WH/01 — नाला गहरीकरण हनुमान मंदिर देवझिरी</t>
+        </is>
+      </c>
+      <c r="G684" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H684" s="2" t="n">
+        <v>183000</v>
+      </c>
+      <c r="I684" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J684" s="3" t="n">
+        <v>40695</v>
+      </c>
+      <c r="K684" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
+      <c r="A685" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B685" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C685" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D685" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E685" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F685" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WH/02 — नाला गहरीकरण यादव धर्मशाला के पास</t>
+        </is>
+      </c>
+      <c r="G685" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H685" s="2" t="n">
+        <v>183000</v>
+      </c>
+      <c r="I685" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J685" s="3" t="n">
+        <v>40678</v>
+      </c>
+      <c r="K685" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
+      <c r="A686" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B686" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C686" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D686" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E686" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F686" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WH/03 — नाला गहरीकरण मोरघडी 476</t>
+        </is>
+      </c>
+      <c r="G686" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H686" s="2" t="n">
+        <v>183000</v>
+      </c>
+      <c r="I686" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J686" s="3" t="n">
+        <v>40695</v>
+      </c>
+      <c r="K686" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
+      <c r="A687" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B687" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C687" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D687" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E687" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F687" s="1" t="inlineStr">
+        <is>
+          <t>1725004053/WH/04 — नाला गहरीकरण हरीजन कुप के पास</t>
+        </is>
+      </c>
+      <c r="G687" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H687" s="2" t="n">
+        <v>149000</v>
+      </c>
+      <c r="I687" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J687" s="3" t="n">
+        <v>40678</v>
+      </c>
+      <c r="K687" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
+      <c r="A688" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B688" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C688" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D688" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E688" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F688" s="1" t="inlineStr">
+        <is>
+          <t>1725004/DP/1 — वक्षारोपण शैलपर्ण योजना 2 मोरदडी</t>
+        </is>
+      </c>
+      <c r="G688" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H688" s="2" t="n">
+        <v>460000</v>
+      </c>
+      <c r="I688" s="2" t="n">
+        <v>177624</v>
+      </c>
+      <c r="J688" s="3" t="n">
+        <v>39639</v>
+      </c>
+      <c r="K688" s="3" t="n">
+        <v>41888</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
+      <c r="A689" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B689" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C689" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D689" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E689" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F689" s="1" t="inlineStr">
+        <is>
+          <t>1725004/IF/22012035565312 — HORTI DIPAK NARAYAN MORGHADI</t>
+        </is>
+      </c>
+      <c r="G689" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H689" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I689" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J689" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K689" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
+      <c r="A690" s="1" t="inlineStr">
+        <is>
+          <t>PUNASA</t>
+        </is>
+      </c>
+      <c r="B690" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C690" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
-      <c r="E651" s="1" t="inlineStr">
+      <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F651" s="1" t="inlineStr">
+      <c r="F690" s="1" t="inlineStr">
         <is>
           <t>1725004/IF/22012035565317 — HORTI DIPAK NARAYAN MORGHADI</t>
         </is>
       </c>
-      <c r="G651" s="1" t="inlineStr">
+      <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="H651" s="2" t="n">
+      <c r="H690" s="2" t="n">
         <v>350000</v>
       </c>
-      <c r="I651" s="2" t="n">
+      <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J651" s="3" t="n">
+      <c r="J690" s="3" t="n">
         <v>45761</v>
       </c>
-      <c r="K651" s="3"/>
+      <c r="K690" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>