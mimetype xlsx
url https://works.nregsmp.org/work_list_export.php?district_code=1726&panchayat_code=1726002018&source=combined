--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K677"/>
+  <dimension ref="A1:K678"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 04:00:35</t>
+          <t>Exported on: 2026-10-23 16:07:46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAJGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1039,51 +1039,51 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45332</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1726002018/AV/22012034662058 — School khel medan nirman -gram beejpadi -gram panchayat Chamari -2024-25</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45610</v>
@@ -2663,239 +2663,239 @@
       <c r="J61" s="3" t="n">
         <v>42530</v>
       </c>
       <c r="K61" s="3" t="n">
         <v>43470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1726002018/IC/22012034886804 — Sarvjanik kup Nirman talai ke pas gram beejpadi  gram Panchayat Chamari-2024-25</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>588165.42</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>438598.39</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1726002018/IC/22012034887208 — Sarvjanik kup Nirman gochar bhumi me gram hariyali GP Chamari 2024-25</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1726002018/IC/22012034887455 — Sarvjanik kup Nirman talai ke pas gram beejpadi  gram Panchayat Chamari-2024-25</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1726002018/IC/22012034887505 — Construction of Irrigation Open Well for Community - talai ke pas gram beejpadi 2024-25</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1726002018/IC/22012034887506 — Construction of Irrigation Open Well for Community-charnoi ki jagha me gram hariyali2024-25GPchamari</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45656</v>
@@ -4050,51 +4050,51 @@
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>44252</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/22012034904956 — hiteshi kapildhara koop ramesh / puralal gram chamari</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>250732.62</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>175912.74</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>44620</v>
@@ -4242,51 +4242,51 @@
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>44776</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/22012035009132 — NIJI KHET ME FALOUDYAN SAJAN SINGH/MADAN SINGH HARIYALA 2022-23</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>151413.05</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>141599.16</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>44964</v>
@@ -5676,51 +5676,51 @@
       <c r="J124" s="3" t="n">
         <v>45083</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/22012035072445 — Hitesi kup nirman ratan singh pita hari singh gram chamari 2022-23</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>271795.94</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>237698.74</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45062</v>
@@ -6056,51 +6056,51 @@
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>44972</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/22012035080114 — khet talab nirman arjun singh pita prem singh gram hariyala 2023-24</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>383750.86</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>15912</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45300</v>
@@ -6293,51 +6293,51 @@
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45031</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/22012035083542 — hiteshi kup nirman sumitra bai pati jagdesh 2023-24</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>281440.21</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>175371.36</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45202</v>
@@ -6434,51 +6434,51 @@
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45086</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/22012035344391 — Hitesi kup nirman Vishnu Kunwar pati sobhag Singh Gram Chamari GP Chamari 2025-26</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45761</v>
@@ -6528,239 +6528,239 @@
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/22012035525010 — JGSA_Khet Talab Bhavarsingh Sambhusingh Vill GP Chamare</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/22012035543777 — Hiteshi Kup Nirman Kary Vishnu Kunwar So Sobhagsingh Gp Chamari</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/22012035562917 — Hitesi Kapildhara Kup nirman Rinku Singh pira Bhagwan Singh Gram Chamari GP Chamari 2025 26</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/22012035562932 — Hitesi Kapildhara kup nirman Rinku Singh Pita Bhagwan Singh Gram Chamari GP Chamari 2025 26</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/22012035562947 — Hitesi Kapildhara Kup nirman  Rai Singh pita Ramcharan gram Beejpadi GP Chamari 2025 26</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45807</v>
@@ -19941,51 +19941,51 @@
       <c r="J417" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>45778</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/IAY/4798058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148661678</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>22716</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45606</v>
@@ -20184,51 +20184,51 @@
       <c r="J422" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>45997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/IAY/4850138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128075049</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>5103</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45705</v>
@@ -20329,78 +20329,80 @@
       <c r="J425" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K425" s="3" t="n">
         <v>45997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/IAY/4946861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116040831</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45797</v>
       </c>
-      <c r="K426" s="3"/>
+      <c r="K426" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -20670,51 +20672,51 @@
       <c r="J432" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>45997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/IAY/5102629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148676393</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46067</v>
@@ -20815,98 +20817,98 @@
       <c r="J435" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K435" s="3" t="n">
         <v>46024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/IAY/5662487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148602222</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/IAY/5717138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121646152</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45831</v>
@@ -21252,51 +21254,51 @@
       <c r="J444" s="3" t="n">
         <v>42772</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>43602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/IAY/6176003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124125242</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>46088</v>
@@ -21348,11232 +21350,11279 @@
       <c r="J446" s="3" t="n">
         <v>43003</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/IAY/6189576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141494558</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>4200</v>
+        <v>18300</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/IAY/6209007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121646864</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/6349900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129487095</t>
+          <t>1726002018/IF/IAY/6269386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129468104</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>46211</v>
+        <v>46308</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/645605 — Construction of IAY House -IAY REG. NO. MP1468834</t>
+          <t>1726002018/IF/IAY/6349900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129487095</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>15200</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43003</v>
-[...3 lines deleted...]
-      </c>
+        <v>46211</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/781622 — Construction of IAY House -IAY REG. NO. MP1231013</t>
+          <t>1726002018/IF/IAY/645605 — Construction of IAY House -IAY REG. NO. MP1468834</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>15482</v>
+        <v>15200</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42893</v>
+        <v>43003</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>43390</v>
+        <v>43328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/781929 — Construction of IAY House -IAY REG. NO. MP1270360</t>
+          <t>1726002018/IF/IAY/781622 — Construction of IAY House -IAY REG. NO. MP1231013</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>15544</v>
+        <v>15482</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43003</v>
+        <v>42893</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>43363</v>
+        <v>43390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/782055 — Construction of IAY House -IAY REG. NO. MP1279275</t>
+          <t>1726002018/IF/IAY/781929 — Construction of IAY House -IAY REG. NO. MP1270360</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>15504</v>
+        <v>15544</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42968</v>
+        <v>43003</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43211</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/782889 — Construction of IAY House -IAY REG. NO. MP1343664</t>
+          <t>1726002018/IF/IAY/782055 — Construction of IAY House -IAY REG. NO. MP1279275</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>17370</v>
+        <v>15504</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43087</v>
+        <v>42968</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>44725</v>
+        <v>43211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/784425 — Construction of IAY House -IAY REG. NO. MP1439658</t>
+          <t>1726002018/IF/IAY/782889 — Construction of IAY House -IAY REG. NO. MP1343664</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>15660</v>
+        <v>17370</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43304</v>
+        <v>43087</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>43390</v>
+        <v>44725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/790622 — Construction of IAY House -IAY REG. NO. MP1840986</t>
+          <t>1726002018/IF/IAY/784425 — Construction of IAY House -IAY REG. NO. MP1439658</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>16082</v>
+        <v>15660</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>43087</v>
+        <v>43304</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>45114</v>
+        <v>43390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/791679 — Construction of IAY House -IAY REG. NO. MP1915055</t>
+          <t>1726002018/IF/IAY/790622 — Construction of IAY House -IAY REG. NO. MP1840986</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>15330</v>
+        <v>16082</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>42991</v>
+        <v>43087</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>43347</v>
+        <v>45114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/792005 — Construction of IAY House -IAY REG. NO. MP1937833</t>
+          <t>1726002018/IF/IAY/791679 — Construction of IAY House -IAY REG. NO. MP1915055</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>15406</v>
+        <v>15330</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>43011</v>
+        <v>42991</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>43365</v>
+        <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/792098 — Construction of IAY House -IAY REG. NO. MP1944812</t>
+          <t>1726002018/IF/IAY/792005 — Construction of IAY House -IAY REG. NO. MP1937833</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>15462</v>
+        <v>15406</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>43087</v>
+        <v>43011</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>43390</v>
+        <v>43365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/797162 — Construction of IAY House -IAY REG. NO. MP2331770</t>
+          <t>1726002018/IF/IAY/792098 — Construction of IAY House -IAY REG. NO. MP1944812</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>15660</v>
+        <v>15462</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43381</v>
+        <v>43087</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>43516</v>
+        <v>43390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/797205 — Construction of IAY House -IAY REG. NO. MP2335958</t>
+          <t>1726002018/IF/IAY/797162 — Construction of IAY House -IAY REG. NO. MP2331770</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>15552</v>
+        <v>15660</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43087</v>
+        <v>43381</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>43390</v>
+        <v>43516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/797550 — Construction of IAY House -IAY REG. NO. MP2361012</t>
+          <t>1726002018/IF/IAY/797205 — Construction of IAY House -IAY REG. NO. MP2335958</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>15648</v>
+        <v>15552</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>43087</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>43397</v>
+        <v>43390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/797551 — Construction of IAY House -IAY REG. NO. MP2361032</t>
+          <t>1726002018/IF/IAY/797550 — Construction of IAY House -IAY REG. NO. MP2361012</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>16182</v>
+        <v>15648</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43318</v>
+        <v>43087</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>43404</v>
+        <v>43397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/803540 — Construction of IAY House -IAY REG. NO. MP3123135</t>
+          <t>1726002018/IF/IAY/797551 — Construction of IAY House -IAY REG. NO. MP2361032</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>15480</v>
+        <v>16182</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>42940</v>
+        <v>43318</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>43286</v>
+        <v>43404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/833256 — Construction of IAY House -IAY REG. NO. MP1230977</t>
+          <t>1726002018/IF/IAY/803540 — Construction of IAY House -IAY REG. NO. MP3123135</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>15660</v>
+        <v>15480</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43389</v>
+        <v>42940</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>43450</v>
+        <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/833519 — Construction of IAY House -IAY REG. NO. MP1242983</t>
+          <t>1726002018/IF/IAY/833256 — Construction of IAY House -IAY REG. NO. MP1230977</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43318</v>
+        <v>43389</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>43462</v>
+        <v>43450</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/838881 — Construction of IAY House -IAY REG. NO. MP1342519</t>
+          <t>1726002018/IF/IAY/833519 — Construction of IAY House -IAY REG. NO. MP1242983</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>15578</v>
+        <v>15660</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>43318</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>44082</v>
+        <v>43462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/845094 — Construction of IAY House -IAY REG. NO. MP1425449</t>
+          <t>1726002018/IF/IAY/838881 — Construction of IAY House -IAY REG. NO. MP1342519</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>15636</v>
+        <v>15578</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>43087</v>
+        <v>43318</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>43410</v>
+        <v>44082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/845153 — Construction of IAY House -IAY REG. NO. MP1426398</t>
+          <t>1726002018/IF/IAY/845094 — Construction of IAY House -IAY REG. NO. MP1425449</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>15576</v>
+        <v>15636</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>43011</v>
+        <v>43087</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>43390</v>
+        <v>43410</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/846144 — Construction of IAY House -IAY REG. NO. MP1439304</t>
+          <t>1726002018/IF/IAY/845153 — Construction of IAY House -IAY REG. NO. MP1426398</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>15660</v>
+        <v>15576</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>43371</v>
+        <v>43011</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>43469</v>
+        <v>43390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/847884 — Construction of IAY House -IAY REG. NO. MP1463163</t>
+          <t>1726002018/IF/IAY/846144 — Construction of IAY House -IAY REG. NO. MP1439304</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>43290</v>
+        <v>43371</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>43398</v>
+        <v>43469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/86560 — Construction of IAY House -IAY REG. NO. MP-26-002-018-003/6</t>
+          <t>1726002018/IF/IAY/847884 — Construction of IAY House -IAY REG. NO. MP1463163</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>14028</v>
+        <v>15660</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42772</v>
+        <v>43290</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>42938</v>
+        <v>43398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/86561 — Construction of IAY House -IAY REG. NO. MP-26-002-018-004/9</t>
+          <t>1726002018/IF/IAY/86560 — Construction of IAY House -IAY REG. NO. MP-26-002-018-003/6</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>14028</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42587</v>
+        <v>42772</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>42768</v>
+        <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/871220 — Construction of IAY House -IAY REG. NO. MP1750860</t>
+          <t>1726002018/IF/IAY/86561 — Construction of IAY House -IAY REG. NO. MP-26-002-018-004/9</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>15528</v>
+        <v>14028</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>43003</v>
+        <v>42587</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>43390</v>
+        <v>42768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/871734 — Construction of IAY House -IAY REG. NO. MP1757187</t>
+          <t>1726002018/IF/IAY/871220 — Construction of IAY House -IAY REG. NO. MP1750860</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>16738</v>
+        <v>15528</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>43003</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>45575</v>
+        <v>43390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/871745 — Construction of IAY House -IAY REG. NO. MP1757288</t>
+          <t>1726002018/IF/IAY/871734 — Construction of IAY House -IAY REG. NO. MP1757187</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>17100</v>
+        <v>16738</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43958</v>
+        <v>43003</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>44175</v>
+        <v>45575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/876608 — Construction of IAY House -IAY REG. NO. MP1818160</t>
+          <t>1726002018/IF/IAY/871745 — Construction of IAY House -IAY REG. NO. MP1757288</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>15660</v>
+        <v>17100</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43318</v>
+        <v>43958</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>43441</v>
+        <v>44175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/879345 — Construction of IAY House -IAY REG. NO. MP1854181</t>
+          <t>1726002018/IF/IAY/876608 — Construction of IAY House -IAY REG. NO. MP1818160</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>15708</v>
+        <v>15660</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>43453</v>
+        <v>43318</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>43630</v>
+        <v>43441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/879673 — Construction of IAY House -IAY REG. NO. MP1858411</t>
+          <t>1726002018/IF/IAY/879345 — Construction of IAY House -IAY REG. NO. MP1854181</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>15710</v>
+        <v>15708</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>43367</v>
+        <v>43453</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>43599</v>
+        <v>43630</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/879921 — Construction of IAY House -IAY REG. NO. MP1861667</t>
+          <t>1726002018/IF/IAY/879673 — Construction of IAY House -IAY REG. NO. MP1858411</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>15616</v>
+        <v>15710</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>43003</v>
+        <v>43367</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>43398</v>
+        <v>43599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/885985 — Construction of IAY House -IAY REG. NO. MP1944519</t>
+          <t>1726002018/IF/IAY/879921 — Construction of IAY House -IAY REG. NO. MP1861667</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>15660</v>
+        <v>15616</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>43304</v>
+        <v>43003</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>43556</v>
+        <v>43398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/886875 — Construction of IAY House -IAY REG. NO. MP1957747</t>
+          <t>1726002018/IF/IAY/885985 — Construction of IAY House -IAY REG. NO. MP1944519</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>15834</v>
+        <v>15660</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>43304</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>43410</v>
+        <v>43556</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/914246 — Construction of IAY House -IAY REG. NO. MP2336234</t>
+          <t>1726002018/IF/IAY/886875 — Construction of IAY House -IAY REG. NO. MP1957747</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>15732</v>
+        <v>15834</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>43371</v>
+        <v>43304</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>43606</v>
+        <v>43410</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/915925 — Construction of IAY House -IAY REG. NO. MP2360981</t>
+          <t>1726002018/IF/IAY/914246 — Construction of IAY House -IAY REG. NO. MP2336234</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>15648</v>
+        <v>15732</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>43087</v>
+        <v>43371</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>43390</v>
+        <v>43606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/917836 — Construction of IAY House -IAY REG. NO. MP2388649</t>
+          <t>1726002018/IF/IAY/915925 — Construction of IAY House -IAY REG. NO. MP2360981</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>15624</v>
+        <v>15648</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>43087</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>43390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/917838 — Construction of IAY House -IAY REG. NO. MP2388663</t>
+          <t>1726002018/IF/IAY/917836 — Construction of IAY House -IAY REG. NO. MP2388649</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>15728</v>
+        <v>15624</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>43371</v>
+        <v>43087</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>43613</v>
+        <v>43390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1726002018/IF/IAY/917899 — Construction of IAY House -IAY REG. NO. MP2389594</t>
+          <t>1726002018/IF/IAY/917838 — Construction of IAY House -IAY REG. NO. MP2388663</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>13296</v>
+        <v>15728</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>43389</v>
+        <v>43371</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>43978</v>
+        <v>43613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1272 — MEAD BANDHAN anarsingh fathsingh</t>
+          <t>1726002018/IF/IAY/917899 — Construction of IAY House -IAY REG. NO. MP2389594</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>32000</v>
+        <v>15480</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>33512</v>
+        <v>13296</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>41081</v>
+        <v>43389</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>41307</v>
+        <v>43978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1273 — MEAD BANDHAN amratlal nathulal</t>
+          <t>1726002018/LD/1272 — MEAD BANDHAN anarsingh fathsingh</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>19000</v>
+        <v>32000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>18624</v>
+        <v>33512</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>40654</v>
+        <v>41081</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>40749</v>
+        <v>41307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1274 — MEAD BANDHAN jatanbai mangilal</t>
+          <t>1726002018/LD/1273 — MEAD BANDHAN amratlal nathulal</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>15000</v>
+        <v>19000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>15072</v>
+        <v>18624</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41081</v>
+        <v>40654</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>41307</v>
+        <v>40749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1275 — MEAD BANDHAN kailash rupji</t>
+          <t>1726002018/LD/1274 — MEAD BANDHAN jatanbai mangilal</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>18000</v>
+        <v>15000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>20840</v>
+        <v>15072</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>41081</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>41307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1276 — MEAD BANDHAN geesalal purji</t>
+          <t>1726002018/LD/1275 — MEAD BANDHAN kailash rupji</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>18264</v>
+        <v>20840</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>41081</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>41307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1277 — MEAD BANDHAN pyarji ramlal</t>
+          <t>1726002018/LD/1276 — MEAD BANDHAN geesalal purji</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>16000</v>
+        <v>18000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>14256</v>
+        <v>18264</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>41081</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>41307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1279 — MEAD BANDHAN prabhu khema</t>
+          <t>1726002018/LD/1277 — MEAD BANDHAN pyarji ramlal</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>13000</v>
+        <v>16000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>9652</v>
+        <v>14256</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>40702</v>
+        <v>41081</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>40700</v>
+        <v>41307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1280 — MEAD BANDHAN balusingh devisingh</t>
+          <t>1726002018/LD/1279 — MEAD BANDHAN prabhu khema</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>30000</v>
+        <v>13000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>27360</v>
+        <v>9652</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>41081</v>
+        <v>40702</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>41086</v>
+        <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1281 — MEAD BANDHAN mangilal nathulal</t>
+          <t>1726002018/LD/1280 — MEAD BANDHAN balusingh devisingh</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>13000</v>
+        <v>30000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>10248</v>
+        <v>27360</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>40709</v>
+        <v>41081</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>40749</v>
+        <v>41086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1283 — MEAD BANDHAN kasar madhu</t>
+          <t>1726002018/LD/1281 — MEAD BANDHAN mangilal nathulal</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>30000</v>
+        <v>13000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>28760</v>
+        <v>10248</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>41063</v>
+        <v>40709</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>41307</v>
+        <v>40749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1284 — MEAD BANDHAN mangilal devilal</t>
+          <t>1726002018/LD/1283 — MEAD BANDHAN kasar madhu</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>33000</v>
+        <v>30000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>23600</v>
+        <v>28760</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>40530</v>
+        <v>41063</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>40540</v>
+        <v>41307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1287 — MEAD BANDHAN siddhulal hiralal</t>
+          <t>1726002018/LD/1284 — MEAD BANDHAN mangilal devilal</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>23200</v>
+        <v>23600</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>40514</v>
+        <v>40530</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>40526</v>
+        <v>40540</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1289 — MEAD BANDHAN kawaverlal girdriji</t>
+          <t>1726002018/LD/1287 — MEAD BANDHAN siddhulal hiralal</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>98000</v>
+        <v>33000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>8188</v>
+        <v>23200</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>40695</v>
+        <v>40514</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>40700</v>
+        <v>40526</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1291 — MEAD BANDHAN shivlal jagnaath</t>
+          <t>1726002018/LD/1289 — MEAD BANDHAN kawaverlal girdriji</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>21000</v>
+        <v>98000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>22224</v>
+        <v>8188</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>41088</v>
+        <v>40695</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>41307</v>
+        <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1292 — MEAD BANDHAN phoolsingh gulabji</t>
+          <t>1726002018/LD/1291 — MEAD BANDHAN shivlal jagnaath</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>14000</v>
+        <v>21000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>10600</v>
+        <v>22224</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>40475</v>
+        <v>41088</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>40511</v>
+        <v>41307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/1294 — MEAD BANDHAN balusingh hindusingh</t>
+          <t>1726002018/LD/1292 — MEAD BANDHAN phoolsingh gulabji</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>26000</v>
+        <v>14000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>25892</v>
+        <v>10600</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>40695</v>
+        <v>40475</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>40707</v>
+        <v>40511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/22012034243195 — Shantidham Chamari</t>
+          <t>1726002018/LD/1294 — MEAD BANDHAN balusingh hindusingh</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>736000</v>
+        <v>26000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>698309.11</v>
+        <v>25892</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>42359</v>
+        <v>40695</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>43316</v>
+        <v>40707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/22012034262023 — Shantidham Nirman Hariyala</t>
+          <t>1726002018/LD/22012034243195 — Shantidham Chamari</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>576000</v>
+        <v>736000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>698309.11</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>42359</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>43316</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/22012034262046 — khel medan chamari</t>
+          <t>1726002018/LD/22012034262023 — Shantidham Nirman Hariyala</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>0</v>
+        <v>576000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>42279</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/22012034293726 — Shantidham Nirman Hariyali</t>
+          <t>1726002018/LD/22012034262046 — khel medan chamari</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>321000</v>
+        <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>42597</v>
+        <v>42279</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/22012034293730 — Shantidham Nirman Beejpadi</t>
+          <t>1726002018/LD/22012034293726 — Shantidham Nirman Hariyali</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>180000</v>
+        <v>321000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>172303.65</v>
+        <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>42828</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Bench Terracing / Construction of Level Bench Terrace for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/22012034359781 — Santo dharm haryala</t>
+          <t>1726002018/LD/22012034293730 — Shantidham Nirman Beejpadi</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>172303.65</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>42828</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>43316</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Bench Terracing / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/22012034359782 — Santi dharm haryali</t>
+          <t>1726002018/LD/22012034359781 — Santo dharm haryala</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Bench Terracing / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/22012034587967 — leveling/shaping wastlend lend of camunite-2022-23 schooll ke samne chamari</t>
+          <t>1726002018/LD/22012034359782 — Santi dharm haryali</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44972</v>
+        <v>43010</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/22012034588201 — plantation and saundaryikaran work shanti dham parisar gram chamari GP Chamari 2022-23</t>
+          <t>1726002018/LD/22012034587967 — leveling/shaping wastlend lend of camunite-2022-23 schooll ke samne chamari</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45000</v>
+        <v>44972</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/22012034588829 — leveling/shaping wastlend lend of camunite-2023-24 schooll ke samne chamari</t>
+          <t>1726002018/LD/22012034588201 — plantation and saundaryikaran work shanti dham parisar gram chamari GP Chamari 2022-23</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>450103.8</v>
+        <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>443383</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45096</v>
-[...3 lines deleted...]
-      </c>
+        <v>45000</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/22012034588830 — leveling/shaping wastlend lend of camunite-2023-24 schooll ke samne hariyala</t>
+          <t>1726002018/LD/22012034588829 — leveling/shaping wastlend lend of camunite-2023-24 schooll ke samne chamari</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>572858.42</v>
+        <v>450103.8</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>518748.81</v>
+        <v>443383</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45096</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>45642</v>
+        <v>45414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/22012034593850 — VASHUDHA VANDHASN_PLANTATION 2023-24_SCHOOL BAWANDRY_GRAM CHAMARI_ GP CHAMARI</t>
+          <t>1726002018/LD/22012034588830 — leveling/shaping wastlend lend of camunite-2023-24 schooll ke samne hariyala</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>0</v>
+        <v>572858.42</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>0</v>
+        <v>518748.81</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45143</v>
-[...1 lines deleted...]
-      <c r="K515" s="3"/>
+        <v>45096</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>45642</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/22012034597464 — leveling/shaping wastlend lend of camunite-2023-24  samshan ke yaha gram Chamari</t>
+          <t>1726002018/LD/22012034593850 — VASHUDHA VANDHASN_PLANTATION 2023-24_SCHOOL BAWANDRY_GRAM CHAMARI_ GP CHAMARI</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>703812.91</v>
+        <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>683111.25</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45143</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/22012034599410 — leveling/shaping wastlend lend of camunite-2023-24 schooll ke samne hariyali me</t>
+          <t>1726002018/LD/22012034597464 — leveling/shaping wastlend lend of camunite-2023-24  samshan ke yaha gram Chamari</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>0</v>
+        <v>703812.91</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>683111.25</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45275</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>45862</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/22012034945900 — payjal kup nirman talab ke pas gram beejpadi gram pancyayat chamari 2024</t>
+          <t>1726002018/LD/22012034599410 — leveling/shaping wastlend lend of camunite-2023-24 schooll ke samne hariyali me</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45616</v>
+        <v>45275</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/2205 — mdbandhan karya shankarsingh moodsingh chamari</t>
+          <t>1726002018/LD/22012034945900 — payjal kup nirman talab ke pas gram beejpadi gram pancyayat chamari 2024</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>23424</v>
+        <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>40695</v>
-[...3 lines deleted...]
-      </c>
+        <v>45616</v>
+      </c>
+      <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/2206 — medbandhan karya badrilal mohanlal chamari</t>
+          <t>1726002018/LD/2205 — mdbandhan karya shankarsingh moodsingh chamari</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>31816</v>
+        <v>23424</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>40695</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>40749</v>
+        <v>40707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/2209 — medbandhan heeralal kishanlal chamari</t>
+          <t>1726002018/LD/2206 — medbandhan karya badrilal mohanlal chamari</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>14980</v>
+        <v>31816</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>40648</v>
+        <v>40695</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>40660</v>
+        <v>40749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/2275 — MEAD BANDHAN KRSHANPAL SINGH / GOKELSINGH</t>
+          <t>1726002018/LD/2209 — medbandhan heeralal kishanlal chamari</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>43000</v>
+        <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>47656</v>
+        <v>14980</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>40634</v>
+        <v>40648</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>40646</v>
+        <v>40660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/2276 — SHANTI DHAM VIKAS HARALI</t>
+          <t>1726002018/LD/2275 — MEAD BANDHAN KRSHANPAL SINGH / GOKELSINGH</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>401000</v>
+        <v>43000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>82018</v>
+        <v>47656</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>40634</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>41985</v>
+        <v>40646</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/2277 — MEAD BANDHAN BHGWANSINGH / MOTISINGH</t>
+          <t>1726002018/LD/2276 — SHANTI DHAM VIKAS HARALI</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>21000</v>
+        <v>401000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>15576</v>
+        <v>82018</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>40648</v>
+        <v>40634</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>40646</v>
+        <v>41985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/2278 — MEAD BANDHAN GOKULSINGH / MOTISINGH</t>
+          <t>1726002018/LD/2277 — MEAD BANDHAN BHGWANSINGH / MOTISINGH</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>43000</v>
+        <v>21000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>28258</v>
+        <v>15576</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>40641</v>
+        <v>40648</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>40646</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/2279 — MEAD BANDHAN BHARTSINGH / MOTISINGH</t>
+          <t>1726002018/LD/2278 — MEAD BANDHAN GOKULSINGH / MOTISINGH</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>31000</v>
+        <v>43000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>33548</v>
+        <v>28258</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>40655</v>
+        <v>40641</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>40646</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/3032 — MEAD BANDHAN BAJESINGH / BAPULAL</t>
+          <t>1726002018/LD/2279 — MEAD BANDHAN BHARTSINGH / MOTISINGH</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>31000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>39528</v>
+        <v>33548</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>40655</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>40674</v>
+        <v>40646</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/3033 — MEAD BANDHAN BANESINGH / CHATASAALSINGH</t>
+          <t>1726002018/LD/3032 — MEAD BANDHAN BAJESINGH / BAPULAL</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>23424</v>
+        <v>39528</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>40634</v>
+        <v>40655</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>40646</v>
+        <v>40674</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/3561 — medbandhan ramsingh chunnilal bijpadi</t>
+          <t>1726002018/LD/3033 — MEAD BANDHAN BANESINGH / CHATASAALSINGH</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>56312</v>
+        <v>23424</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>40695</v>
+        <v>40634</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>40714</v>
+        <v>40646</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/3562 — medbandhan madansingh devsingh bijpadi</t>
+          <t>1726002018/LD/3561 — medbandhan ramsingh chunnilal bijpadi</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>5924</v>
+        <v>56312</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>40695</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>40700</v>
+        <v>40714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/3563 — medbandhan biram singh ramlal bijpadi</t>
+          <t>1726002018/LD/3562 — medbandhan madansingh devsingh bijpadi</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>13712</v>
+        <v>5924</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>40695</v>
       </c>
       <c r="K531" s="3" t="n">
         <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/3564 — medbandhan gangaram bhanvarlal bijpadi</t>
+          <t>1726002018/LD/3563 — medbandhan biram singh ramlal bijpadi</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>19236</v>
+        <v>13712</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>40695</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/3565 — medbandhan hindusingh udaji chamari</t>
+          <t>1726002018/LD/3564 — medbandhan gangaram bhanvarlal bijpadi</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>13712</v>
+        <v>19236</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>40676</v>
+        <v>40695</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>40706</v>
+        <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/3566 — medbandhan kalusingh udaji chamari</t>
+          <t>1726002018/LD/3565 — medbandhan hindusingh udaji chamari</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>13712</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>40690</v>
+        <v>40676</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>40695</v>
+        <v>40706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/3567 — medbandhan gopal kalusingh chamari</t>
+          <t>1726002018/LD/3566 — medbandhan kalusingh udaji chamari</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>9984</v>
+        <v>13712</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>40683</v>
+        <v>40690</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>40688</v>
+        <v>40695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/3568 — medbandhan mangilal bapulal chamari</t>
+          <t>1726002018/LD/3567 — medbandhan gopal kalusingh chamari</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>24964</v>
+        <v>9984</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>40655</v>
+        <v>40683</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>40677</v>
+        <v>40688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/3569 — medbandhan kamalsingh bapulal chamari</t>
+          <t>1726002018/LD/3568 — medbandhan mangilal bapulal chamari</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>46192</v>
+        <v>24964</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>40634</v>
+        <v>40655</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>40653</v>
+        <v>40677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/3570 — medbandhan rajendrasingh arjunsingh chamari</t>
+          <t>1726002018/LD/3569 — medbandhan kamalsingh bapulal chamari</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>38472</v>
+        <v>46192</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>40694</v>
+        <v>40634</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>40706</v>
+        <v>40653</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/3571 — medbandhan gangaram bhanvarlal bijpadi</t>
+          <t>1726002018/LD/3570 — medbandhan rajendrasingh arjunsingh chamari</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>9252</v>
+        <v>38472</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>40695</v>
+        <v>40694</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>40714</v>
+        <v>40706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/3572 — medbandhan mangilal narayan harji bijpadi</t>
+          <t>1726002018/LD/3571 — medbandhan gangaram bhanvarlal bijpadi</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>16030</v>
+        <v>9252</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>40695</v>
       </c>
       <c r="K540" s="3" t="n">
         <v>40714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/4223 — medbandhan kelash kunvar jagdish singh chamari</t>
+          <t>1726002018/LD/3572 — medbandhan mangilal narayan harji bijpadi</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>21500</v>
+        <v>16030</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>40695</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>40707</v>
+        <v>40714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/4224 — medbandhan amarsingh gopi bijpadi</t>
+          <t>1726002018/LD/4223 — medbandhan kelash kunvar jagdish singh chamari</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>14244</v>
+        <v>21500</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>40715</v>
+        <v>40695</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>40749</v>
+        <v>40707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/4225 — medbandhan mohanlal harlal chamari</t>
+          <t>1726002018/LD/4224 — medbandhan amarsingh gopi bijpadi</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>20870</v>
+        <v>14244</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>40683</v>
+        <v>40715</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>40694</v>
+        <v>40749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/4226 — medbandhan sajansingh madansingh harala</t>
+          <t>1726002018/LD/4225 — medbandhan mohanlal harlal chamari</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>34010</v>
+        <v>20870</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>40695</v>
+        <v>40683</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>40714</v>
+        <v>40694</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/4227 — medbandhan ramchandra dhula chamari</t>
+          <t>1726002018/LD/4226 — medbandhan sajansingh madansingh harala</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>25664</v>
+        <v>34010</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>40678</v>
+        <v>40695</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>40690</v>
+        <v>40714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/4228 — medbandhan bhanvarlal ramchandra chamari</t>
+          <t>1726002018/LD/4227 — medbandhan ramchandra dhula chamari</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>12052</v>
+        <v>25664</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>40695</v>
+        <v>40678</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>40749</v>
+        <v>40690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/4359 — MADE BADHAN BHAWR LAL/GAGARAM CHAMARI</t>
+          <t>1726002018/LD/4228 — medbandhan bhanvarlal ramchandra chamari</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>39000</v>
+        <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>31804</v>
+        <v>12052</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>40695</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>40707</v>
+        <v>40749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/4360 — MADE BADHAN MAGIE LAL /SHAMBU SIGH</t>
+          <t>1726002018/LD/4359 — MADE BADHAN BHAWR LAL/GAGARAM CHAMARI</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>34000</v>
+        <v>39000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>32548</v>
+        <v>31804</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>40649</v>
+        <v>40695</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>40638</v>
+        <v>40707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/4361 — MADE BADHAN SHAVE SIGH /BHAWR LAL</t>
+          <t>1726002018/LD/4360 — MADE BADHAN MAGIE LAL /SHAMBU SIGH</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>14000</v>
+        <v>34000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>12580</v>
+        <v>32548</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>40708</v>
+        <v>40649</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>40713</v>
+        <v>40638</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/4362 — CHAK DHAM BOLDR -III</t>
+          <t>1726002018/LD/4361 — MADE BADHAN SHAVE SIGH /BHAWR LAL</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>8784</v>
+        <v>12580</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>40885</v>
+        <v>40708</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>41335</v>
+        <v>40713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/4363 — CHAK DAM BOLDR -II CHMARI</t>
+          <t>1726002018/LD/4362 — CHAK DHAM BOLDR -III</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>8640</v>
+        <v>8784</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>40878</v>
+        <v>40885</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>41255</v>
+        <v>41335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/4365 — CHAK DAM BOLDR IV (HARIL)</t>
+          <t>1726002018/LD/4363 — CHAK DAM BOLDR -II CHMARI</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>33514</v>
+        <v>8640</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>40885</v>
+        <v>40878</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>41307</v>
+        <v>41255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/4366 — CHAK DAM BOLDR -I HARILE</t>
+          <t>1726002018/LD/4365 — CHAK DAM BOLDR IV (HARIL)</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>32392</v>
+        <v>33514</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>40878</v>
+        <v>40885</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>41307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/4367 — CHAK DAM BOLDR BAJEPADE</t>
+          <t>1726002018/LD/4366 — CHAK DAM BOLDR -I HARILE</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>22972</v>
+        <v>32392</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>40879</v>
+        <v>40878</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>41192</v>
+        <v>41307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/4783 — goya narman HARIYIL TO BAMANGAWV</t>
+          <t>1726002018/LD/4367 — CHAK DAM BOLDR BAJEPADE</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>492000</v>
+        <v>14000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>408407</v>
+        <v>22972</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>41000</v>
+        <v>40879</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>41620</v>
+        <v>41192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/5162 — medbandhan nadi punarjivan 21 bijpadi</t>
+          <t>1726002018/LD/4783 — goya narman HARIYIL TO BAMANGAWV</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>0</v>
+        <v>492000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>462380</v>
+        <v>408407</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>41070</v>
+        <v>41000</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>41255</v>
+        <v>41620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/5164 — medbandhan 12 etc harala</t>
+          <t>1726002018/LD/5162 — medbandhan nadi punarjivan 21 bijpadi</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>335362</v>
+        <v>462380</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>41050</v>
+        <v>41070</v>
       </c>
       <c r="K557" s="3" t="n">
         <v>41255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/518 — MEAD BANDHAN KELASH MOTILAL</t>
+          <t>1726002018/LD/5164 — medbandhan 12 etc harala</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>13000</v>
+        <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>11400</v>
+        <v>335362</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>40341</v>
+        <v>41050</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>40346</v>
+        <v>41255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/519 — MEAD BANDHAN SHANTIBAI MANGILAL</t>
+          <t>1726002018/LD/518 — MEAD BANDHAN KELASH MOTILAL</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>27000</v>
+        <v>13000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>21000</v>
+        <v>11400</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>40340</v>
+        <v>40341</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>40351</v>
+        <v>40346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/520 — MEAD BANDHAN KANIRAM MANGILAL</t>
+          <t>1726002018/LD/519 — MEAD BANDHAN SHANTIBAI MANGILAL</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>19000</v>
+        <v>27000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>13800</v>
+        <v>21000</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>40340</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>40345</v>
+        <v>40351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/521 — MEAD BANDHAN MANGILAL MOTILAL</t>
+          <t>1726002018/LD/520 — MEAD BANDHAN KANIRAM MANGILAL</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>11000</v>
+        <v>19000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>8232</v>
+        <v>13800</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>40340</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>40345</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/522 — MEAD BANDHAN MANHENDERSINHG DEPSINGH</t>
+          <t>1726002018/LD/521 — MEAD BANDHAN MANGILAL MOTILAL</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>27000</v>
+        <v>11000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>21600</v>
+        <v>8232</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>40341</v>
+        <v>40340</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>40353</v>
+        <v>40345</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/523 — MEAD BANDHAN BAPULAL RAMLALA</t>
+          <t>1726002018/LD/522 — MEAD BANDHAN MANHENDERSINHG DEPSINGH</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>36000</v>
+        <v>27000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>19800</v>
+        <v>21600</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>40341</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>40353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/524 — MEAD BANDHAN CHANDHAN ARJUAN</t>
+          <t>1726002018/LD/523 — MEAD BANDHAN BAPULAL RAMLALA</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>16000</v>
+        <v>36000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>12744</v>
+        <v>19800</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>40348</v>
+        <v>40341</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>40360</v>
+        <v>40353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/525 — MEAD BANDHANcSHINJI LALJI</t>
+          <t>1726002018/LD/524 — MEAD BANDHAN CHANDHAN ARJUAN</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>33000</v>
+        <v>16000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>27636</v>
+        <v>12744</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>40348</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>40366</v>
+        <v>40360</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/6247 — madbandhan anarsing bajesing</t>
+          <t>1726002018/LD/525 — MEAD BANDHANcSHINJI LALJI</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>33000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>43632</v>
+        <v>27636</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>41088</v>
+        <v>40348</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>41309</v>
+        <v>40366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/6281 — medbnadhan amratlal bhanvarlal harala</t>
+          <t>1726002018/LD/6247 — madbandhan anarsing bajesing</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>17424</v>
+        <v>43632</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>41061</v>
+        <v>41088</v>
       </c>
       <c r="K567" s="3" t="n">
         <v>41309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/6282 — medbandan driyawshig/mehtabshig hariyali</t>
+          <t>1726002018/LD/6281 — medbnadhan amratlal bhanvarlal harala</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>19040</v>
+        <v>17424</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>41067</v>
+        <v>41061</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>41335</v>
+        <v>41309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/6283 — medbandan dariyawbai/dariyawshig hariyali</t>
+          <t>1726002018/LD/6282 — medbandan driyawshig/mehtabshig hariyali</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>20224</v>
+        <v>19040</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>41067</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>41307</v>
+        <v>41335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/6311 — medbandhan amratlal bhanvar harala</t>
+          <t>1726002018/LD/6283 — medbandan dariyawbai/dariyawshig hariyali</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>16280</v>
+        <v>20224</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>41081</v>
+        <v>41067</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>41335</v>
+        <v>41307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1726002018/LD/812 — MEAD BNDHAHN HIRA / KISHAN</t>
+          <t>1726002018/LD/6311 — medbandhan amratlal bhanvar harala</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>27000</v>
+        <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>21000</v>
+        <v>16280</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>40318</v>
+        <v>41081</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>40352</v>
+        <v>41335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1726002018/PG/22012034365813 — Khel medan haryala</t>
+          <t>1726002018/LD/812 — MEAD BNDHAHN HIRA / KISHAN</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K572" s="3"/>
+        <v>40318</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>40352</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1726002018/PG/9425889080 — Khel Maidan P S Chamari</t>
+          <t>1726002018/PG/22012034365813 — Khel medan haryala</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>223000</v>
+        <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>198541.85</v>
+        <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>42681</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/10404 — panch parmeshvar c c road chamari</t>
+          <t>1726002018/PG/9425889080 — Khel Maidan P S Chamari</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>0</v>
+        <v>223000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>195844</v>
+        <v>198541.85</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>41030</v>
+        <v>42681</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>41307</v>
+        <v>43470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Culvert</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/10568 — panch parmeshvar c c road hariyali</t>
+          <t>1726002018/RC/10404 — panch parmeshvar c c road chamari</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>115564</v>
+        <v>195844</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>41320</v>
+        <v>41030</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>41462</v>
+        <v>41307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Cement concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034172375 — Panch Parmeshwar CC III</t>
+          <t>1726002018/RC/10568 — panch parmeshvar c c road hariyali</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>267000</v>
+        <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>243938.65</v>
+        <v>115564</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>41447</v>
+        <v>41320</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>42144</v>
+        <v>41462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034207931 — Antrik Marg  Nali Nirman Chamari</t>
+          <t>1726002018/RC/22012034172375 — Panch Parmeshwar CC III</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>450000</v>
+        <v>267000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>0</v>
+        <v>243938.65</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>41379</v>
-[...1 lines deleted...]
-      <c r="K577" s="3"/>
+        <v>41447</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>42144</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034207936 — Antrik Marg  Nali Nirman Chamari</t>
+          <t>1726002018/RC/22012034207931 — Antrik Marg  Nali Nirman Chamari</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>500000</v>
+        <v>450000</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>41379</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034212364 — PANCH PARMESHWAR CC4</t>
+          <t>1726002018/RC/22012034207936 — Antrik Marg  Nali Nirman Chamari</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>41379</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034212703 — pancpermesver cc 4th harijan mohla haryala</t>
+          <t>1726002018/RC/22012034212364 — PANCH PARMESHWAR CC4</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>132000</v>
+        <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>41596</v>
+        <v>41379</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034291520 — Antrik Marg &amp; Nali Bijpadi se Lasudli Kankad</t>
+          <t>1726002018/RC/22012034212703 — pancpermesver cc 4th harijan mohla haryala</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>500000</v>
+        <v>132000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>225239.8</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>42359</v>
-[...3 lines deleted...]
-      </c>
+        <v>41596</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034305405 — Sudur Sampak Sadak Chamari se Kalponi Raste par</t>
+          <t>1726002018/RC/22012034291520 — Antrik Marg &amp; Nali Bijpadi se Lasudli Kankad</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>1420000</v>
+        <v>500000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>933985.78</v>
+        <v>225239.8</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>42836</v>
+        <v>42359</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>44058</v>
+        <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034305418 — antrk marg school se talab tak</t>
+          <t>1726002018/RC/22012034305405 — Sudur Sampak Sadak Chamari se Kalponi Raste par</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>0</v>
+        <v>1420000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>0</v>
+        <v>933985.78</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K583" s="3"/>
+        <v>42836</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>44058</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034323707 — sadur sampark sadak niraman chamari Rode se kalponi ke kakad part A</t>
+          <t>1726002018/RC/22012034305418 — antrk marg school se talab tak</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>42761</v>
+        <v>42279</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034332896 — CC Road 14th Vitt Raola Chock se Mandir tak Chamari</t>
+          <t>1726002018/RC/22012034323707 — sadur sampark sadak niraman chamari Rode se kalponi ke kakad part A</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>40000</v>
+        <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>34056</v>
+        <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>42919</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034348284 — CC RODE NIRMAN AMRATLAL KE GHAR SEBHANWERLAL KE GHAR avamRam Mandhir se Narayan ke ghar tak</t>
+          <t>1726002018/RC/22012034332896 — CC Road 14th Vitt Raola Chock se Mandir tak Chamari</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>45360</v>
+        <v>40000</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>32336</v>
+        <v>34056</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>42961</v>
+        <v>42919</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>43542</v>
+        <v>43783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034361823 — CC Rode nirman Gokul singh ke ghar se CM Rode tak</t>
+          <t>1726002018/RC/22012034348284 — CC RODE NIRMAN AMRATLAL KE GHAR SEBHANWERLAL KE GHAR avamRam Mandhir se Narayan ke ghar tak</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>295000</v>
+        <v>45360</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>32336</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>42962</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>42961</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>43542</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034372862 — Subdue sayak bijpadi</t>
+          <t>1726002018/RC/22012034361823 — CC Rode nirman Gokul singh ke ghar se CM Rode tak</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>295000</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>43010</v>
+        <v>42962</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034389790 — CC Road 14th Vitt CM Road se Kanwarlal k ghar Beejpadi</t>
+          <t>1726002018/RC/22012034372862 — Subdue sayak bijpadi</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>126000</v>
+        <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>102312</v>
+        <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>43354</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034391769 — PCC Road Chamari</t>
+          <t>1726002018/RC/22012034389790 — CC Road 14th Vitt CM Road se Kanwarlal k ghar Beejpadi</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>0</v>
+        <v>126000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>0</v>
+        <v>102312</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K590" s="3"/>
+        <v>43354</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>43908</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034438435 — CC Road 14th Vitt PM Road se Harijan Basti tak Hariyali</t>
+          <t>1726002018/RC/22012034391769 — PCC Road Chamari</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>66600</v>
+        <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>64980</v>
+        <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>43908</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034441182 — CC Road Nirman</t>
+          <t>1726002018/RC/22012034438435 — CC Road 14th Vitt PM Road se Harijan Basti tak Hariyali</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>0</v>
+        <v>66600</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>0</v>
+        <v>64980</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K592" s="3"/>
+        <v>43908</v>
+      </c>
+      <c r="K592" s="3" t="n">
+        <v>44130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034447863 — CC Road 14th Vitt Harijan Basti k Raste par Lalta bai k ghar se Biharilal k ghar tak Hariyala</t>
+          <t>1726002018/RC/22012034441182 — CC Road Nirman</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>63400</v>
+        <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>62448</v>
+        <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>43879</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034516882 — CC Rad &amp; nali shiv mandir chock se payjal koop tak chamari</t>
+          <t>1726002018/RC/22012034447863 — CC Road 14th Vitt Harijan Basti k Raste par Lalta bai k ghar se Biharilal k ghar tak Hariyala</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>83800</v>
+        <v>63400</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>84360</v>
+        <v>62448</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>43908</v>
+        <v>43879</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>44014</v>
+        <v>44430</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034524299 — pahuc marg harijan basti se school tak haryala</t>
+          <t>1726002018/RC/22012034516882 — CC Rad &amp; nali shiv mandir chock se payjal koop tak chamari</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>0</v>
+        <v>83800</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>0</v>
+        <v>84360</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>43976</v>
-[...1 lines deleted...]
-      <c r="K595" s="3"/>
+        <v>43908</v>
+      </c>
+      <c r="K595" s="3" t="n">
+        <v>44014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034524302 — pahuch marg gram haryala se shanti dham tak</t>
+          <t>1726002018/RC/22012034524299 — pahuc marg harijan basti se school tak haryala</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>43976</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034524304 — sudoor sadak nirman gram haryali se lasuldli kankad tak</t>
+          <t>1726002018/RC/22012034524302 — pahuch marg gram haryala se shanti dham tak</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>43976</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034541999 — cc road &amp; nali pm road se baje singh k ghar tak chamari</t>
+          <t>1726002018/RC/22012034524304 — sudoor sadak nirman gram haryali se lasuldli kankad tak</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>86400</v>
+        <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>88224</v>
+        <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>44278</v>
-[...3 lines deleted...]
-      </c>
+        <v>43976</v>
+      </c>
+      <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034556016 — Aproch Rode hariyala me avash kaloni se school tak</t>
+          <t>1726002018/RC/22012034541999 — cc road &amp; nali pm road se baje singh k ghar tak chamari</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>0</v>
+        <v>86400</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>0</v>
+        <v>88224</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>44201</v>
-[...1 lines deleted...]
-      <c r="K599" s="3"/>
+        <v>44278</v>
+      </c>
+      <c r="K599" s="3" t="n">
+        <v>45586</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034556480 — sudur sadak antargat aproch rode-2020-21 chamari avash kaloni seschool tak hariyala me</t>
+          <t>1726002018/RC/22012034556016 — Aproch Rode hariyala me avash kaloni se school tak</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>539103.48</v>
+        <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>44204</v>
+        <v>44201</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034559129 — Aproch Rode-2020-21-Chamari-Hariyala-Avash kaloni se School tak          l</t>
+          <t>1726002018/RC/22012034556480 — sudur sadak antargat aproch rode-2020-21 chamari avash kaloni seschool tak hariyala me</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>539135.97</v>
+        <v>539103.48</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>477163.57</v>
+        <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>44264</v>
-[...3 lines deleted...]
-      </c>
+        <v>44204</v>
+      </c>
+      <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034564105 — cc road &amp; nali cm road se school tak mandir chok se road tak hariyala</t>
+          <t>1726002018/RC/22012034559129 — Aproch Rode-2020-21-Chamari-Hariyala-Avash kaloni se School tak          l</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>55100</v>
+        <v>539135.97</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>46320</v>
+        <v>477163.57</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>44466</v>
+        <v>44264</v>
       </c>
       <c r="K602" s="3" t="n">
         <v>45300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034567416 — cc road nirman pm road se anganwadi bhawan tak gram bijpadi</t>
+          <t>1726002018/RC/22012034564105 — cc road &amp; nali cm road se school tak mandir chok se road tak hariyala</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>21500</v>
+        <v>55100</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>23160</v>
+        <v>46320</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>44545</v>
+        <v>44466</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>44573</v>
+        <v>45300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034594107 — cc road &amp; nali nirman shiv mandir chok Gram Hariyala</t>
+          <t>1726002018/RC/22012034567416 — cc road nirman pm road se anganwadi bhawan tak gram bijpadi</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>10200</v>
+        <v>21500</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>15054</v>
+        <v>23160</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>44627</v>
+        <v>44545</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>44944</v>
+        <v>44573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034594110 — cc nali nirman sajjan singh k bada se devi singh k ghar tak Gram Hariyala</t>
+          <t>1726002018/RC/22012034594107 — cc road &amp; nali nirman shiv mandir chok Gram Hariyala</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>64000</v>
+        <v>10200</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>55080</v>
+        <v>15054</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>44894</v>
+        <v>44627</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>45587</v>
+        <v>44944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034594115 — cc nali nirman ram mandir se pm road tak Gram Hariyala</t>
+          <t>1726002018/RC/22012034594110 — cc nali nirman sajjan singh k bada se devi singh k ghar tak Gram Hariyala</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>18700</v>
+        <v>64000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>7735</v>
+        <v>55080</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>45041</v>
+        <v>44894</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>46078</v>
+        <v>45587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034594122 — cc road &amp; nali nirman PM road se shiv mandir Gram Hariyala</t>
+          <t>1726002018/RC/22012034594115 — cc nali nirman ram mandir se pm road tak Gram Hariyala</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>25400</v>
+        <v>18700</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>23820</v>
+        <v>7735</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>44627</v>
+        <v>45041</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>45300</v>
+        <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034635755 — nali nirman karya arjun singh ke ghar se rahul ke ghar tak hariyala me 2023-24</t>
+          <t>1726002018/RC/22012034594122 — cc road &amp; nali nirman PM road se shiv mandir Gram Hariyala</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>18500</v>
+        <v>25400</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>0</v>
+        <v>23820</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>45031</v>
-[...1 lines deleted...]
-      <c r="K608" s="3"/>
+        <v>44627</v>
+      </c>
+      <c r="K608" s="3" t="n">
+        <v>45300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034635759 — CC rod nirman karya pm rod se sajan singh ke ghar tak gram hariyala</t>
+          <t>1726002018/RC/22012034635755 — nali nirman karya arjun singh ke ghar se rahul ke ghar tak hariyala me 2023-24</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>46100</v>
+        <v>18500</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>45084</v>
+        <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>45063</v>
-[...3 lines deleted...]
-      </c>
+        <v>45031</v>
+      </c>
+      <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034636412 — puliya nirman karya hariyala samshan wala raste per gram hariyala 2023-24</t>
+          <t>1726002018/RC/22012034635759 — CC rod nirman karya pm rod se sajan singh ke ghar tak gram hariyala</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>1347027.28</v>
+        <v>46100</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>0</v>
+        <v>45084</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>45048</v>
-[...1 lines deleted...]
-      <c r="K610" s="3"/>
+        <v>45063</v>
+      </c>
+      <c r="K610" s="3" t="n">
+        <v>45300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034672093 — Puliya nirman karya shanti dham  ke raste par  gram hariyala 2023-24</t>
+          <t>1726002018/RC/22012034636412 — puliya nirman karya hariyala samshan wala raste per gram hariyala 2023-24</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>1347083.15</v>
+        <v>1347027.28</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>1334866</v>
+        <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>45384</v>
-[...3 lines deleted...]
-      </c>
+        <v>45048</v>
+      </c>
+      <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034820400 — cc rod nirman mata mandir se biram singh ke ghar tak</t>
+          <t>1726002018/RC/22012034672093 — Puliya nirman karya shanti dham  ke raste par  gram hariyala 2023-24</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>26000</v>
+        <v>1347083.15</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>0</v>
+        <v>1334866</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>45458</v>
-[...1 lines deleted...]
-      <c r="K612" s="3"/>
+        <v>45384</v>
+      </c>
+      <c r="K612" s="3" t="n">
+        <v>46066</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034826532 — CC rod nirman Kelash Ke ghar Se Kalu Singh Ke Ghar Tak 2024</t>
+          <t>1726002018/RC/22012034820400 — cc rod nirman mata mandir se biram singh ke ghar tak</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>51800</v>
+        <v>26000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>50274</v>
+        <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>45692</v>
-[...3 lines deleted...]
-      </c>
+        <v>45458</v>
+      </c>
+      <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034832548 — CC ROD NIRMAN KELASH KE GHAR SE KALU SINGH KE GHAR TAK GRAM BEEJPADI 2024-25</t>
+          <t>1726002018/RC/22012034826532 — CC rod nirman Kelash Ke ghar Se Kalu Singh Ke Ghar Tak 2024</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>0</v>
+        <v>51800</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>0</v>
+        <v>50274</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>45641</v>
-[...1 lines deleted...]
-      <c r="K614" s="3"/>
+        <v>45692</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>46078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034847870 — CC Nali Nirman suraj ke makan se ramcharn ke ghar  Tak Gram Beejpadi GP Chamari 2025 /26</t>
+          <t>1726002018/RC/22012034832548 — CC ROD NIRMAN KELASH KE GHAR SE KALU SINGH KE GHAR TAK GRAM BEEJPADI 2024-25</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>38000</v>
+        <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>45792</v>
+        <v>45641</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034848043 — CC ROD NIRMAN RAM MANDIR SE RAMCHARN KE GHAR KI OR GRAM BEEJPADI GP CHAMARI 2025</t>
+          <t>1726002018/RC/22012034847870 — CC Nali Nirman suraj ke makan se ramcharn ke ghar  Tak Gram Beejpadi GP Chamari 2025 /26</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>0</v>
+        <v>38000</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>45884</v>
+        <v>45792</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/22012034848244 — CC Rod Nali Nirman Ram  Mandir  Se ramcharan ke  Ghar Tak Gram Beejpadi GP Chamari 2025 /26</t>
+          <t>1726002018/RC/22012034848043 — CC ROD NIRMAN RAM MANDIR SE RAMCHARN KE GHAR KI OR GRAM BEEJPADI GP CHAMARI 2025</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>23000</v>
+        <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/ चमारी 022 — ग्रोवल सडक निमार्ण ग्रांम चमारी से बामगांव</t>
+          <t>1726002018/RC/22012034848244 — CC Rod Nali Nirman Ram  Mandir  Se ramcharan ke  Ghar Tak Gram Beejpadi GP Chamari 2025 /26</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>182600</v>
+        <v>23000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>386101</v>
+        <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>39452</v>
-[...3 lines deleted...]
-      </c>
+        <v>45884</v>
+      </c>
+      <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/ चमारी 023 — ग्रोवल सडक निमार्ण ग्रांम झाला</t>
+          <t>1726002018/RC/ चमारी 022 — ग्रोवल सडक निमार्ण ग्रांम चमारी से बामगांव</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>465600</v>
+        <v>182600</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>120979.28</v>
+        <v>386101</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>39191</v>
+        <v>39452</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>40862</v>
+        <v>40325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/ चमारी 024 — ग्रोवल सडक निमार्ण ग्रांम हराल</t>
+          <t>1726002018/RC/ चमारी 023 — ग्रोवल सडक निमार्ण ग्रांम झाला</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>475100</v>
+        <v>465600</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>47407</v>
+        <v>120979.28</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>40664</v>
+        <v>39191</v>
       </c>
       <c r="K620" s="3" t="n">
         <v>40862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/चमारी 025 — ग्रोवल सडक निमार्ण ग्रांम हरपाला</t>
+          <t>1726002018/RC/ चमारी 024 — ग्रोवल सडक निमार्ण ग्रांम हराल</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>475100</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>25883</v>
+        <v>47407</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>39458</v>
-[...1 lines deleted...]
-      <c r="K621" s="3"/>
+        <v>40664</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>40862</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RC/ चमारी 026 — ग्रोवल सडक निमार्ण ग्रांम बिजापाडी</t>
+          <t>1726002018/RC/चमारी 025 — ग्रोवल सडक निमार्ण ग्रांम हरपाला</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>467200</v>
+        <v>475100</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>254900</v>
+        <v>25883</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>39568</v>
-[...3 lines deleted...]
-      </c>
+        <v>39458</v>
+      </c>
+      <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RS/22012034335230 — SBM Sochalay Ramesh s/o Gulab Hariyali</t>
+          <t>1726002018/RC/ चमारी 026 — ग्रोवल सडक निमार्ण ग्रांम बिजापाडी</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>12000</v>
+        <v>467200</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>11396</v>
+        <v>254900</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>42871</v>
+        <v>39568</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>43734</v>
+        <v>40379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RS/22012034335242 — SBM Sochalay Hokam Singh s/o Bane Singh Hariyala</t>
+          <t>1726002018/RS/22012034335230 — SBM Sochalay Ramesh s/o Gulab Hariyali</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>11396</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K624" s="3" t="n">
         <v>43734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RS/22012034359826 — sochaley nirman jagdeesh/prem hariyali</t>
+          <t>1726002018/RS/22012034335242 — SBM Sochalay Hokam Singh s/o Bane Singh Hariyala</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>11396</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>42940</v>
+        <v>42871</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>43300</v>
+        <v>43734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1726002018/RS/22012034366803 — SBM 5 Sochaley nirman in Group Haryala</t>
+          <t>1726002018/RS/22012034359826 — sochaley nirman jagdeesh/prem hariyali</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>60000</v>
+        <v>12000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>48800</v>
+        <v>11396</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>42975</v>
+        <v>42940</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>43774</v>
+        <v>43300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012034393704 — Naveen Nistari Talab Kalpani kankad k paas Chhapri me Chamari</t>
+          <t>1726002018/RS/22012034366803 — SBM 5 Sochaley nirman in Group Haryala</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>1424000</v>
+        <v>60000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>48800</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>42975</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>43774</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035048883 — CTR 2022-23 NALA UPSTREEM AND ANICUT NIRMAN HARYALA KE NALE ME</t>
+          <t>1726002018/WC/22012034393704 — Naveen Nistari Talab Kalpani kankad k paas Chhapri me Chamari</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>0</v>
+        <v>1424000</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>44972</v>
+        <v>43204</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035059613 — perculation tank nirman pala pe gram Chamari me 2023-24</t>
+          <t>1726002018/WC/22012035048883 — CTR 2022-23 NALA UPSTREEM AND ANICUT NIRMAN HARYALA KE NALE ME</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>452896.63</v>
+        <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>259933</v>
+        <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>45200</v>
-[...3 lines deleted...]
-      </c>
+        <v>44972</v>
+      </c>
+      <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035061765 — perculation tank nirman lasuldli ke kankad ke pass gram hariyali me 2023-24</t>
+          <t>1726002018/WC/22012035059613 — perculation tank nirman pala pe gram Chamari me 2023-24</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>471731.82</v>
+        <v>452896.63</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>0</v>
+        <v>259933</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>45031</v>
-[...1 lines deleted...]
-      <c r="K630" s="3"/>
+        <v>45200</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>45636</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035082546 — sarvjanik_parculation tank_nirman_pala pe Gram chamari_GP Chamari_2023-24</t>
+          <t>1726002018/WC/22012035061765 — perculation tank nirman lasuldli ke kankad ke pass gram hariyali me 2023-24</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>0</v>
+        <v>471731.82</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>45086</v>
+        <v>45031</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035248458 — Construction Water Harvesting Pond Gugaheda Ke Raste Par Gram Haryala Gram Panchayat Chamare</t>
+          <t>1726002018/WC/22012035082546 — sarvjanik_parculation tank_nirman_pala pe Gram chamari_GP Chamari_2023-24</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>1441406.2</v>
+        <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>1206023.82</v>
+        <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>45755</v>
+        <v>45086</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035251704 — Construction of Water Harwesting Pond Hariyala GP Chamari 2024 /25</t>
+          <t>1726002018/WC/22012035248458 — Construction Water Harvesting Pond Gugaheda Ke Raste Par Gram Haryala Gram Panchayat Chamare</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>0</v>
+        <v>1441406.2</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>0</v>
+        <v>1206023.82</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>45708</v>
+        <v>45755</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035251705 — Construction of Water Harwesting Pond Hariyala GP Chamari 2024 25</t>
+          <t>1726002018/WC/22012035251704 — Construction of Water Harwesting Pond Hariyala GP Chamari 2024 /25</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>45710</v>
+        <v>45708</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035251707 — Construction of Water Harwesting Pond Hariyala GP Chamari 2024 25</t>
+          <t>1726002018/WC/22012035251705 — Construction of Water Harwesting Pond Hariyala GP Chamari 2024 25</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035252075 — Construction of water harvesting pond hariyala GP Chamari</t>
+          <t>1726002018/WC/22012035251707 — Construction of Water Harwesting Pond Hariyala GP Chamari 2024 25</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>45713</v>
+        <v>45710</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035273649 — Construction of Recharge Pits for Community talab ke pass Gram Chamari GP Chamari 2025-26</t>
+          <t>1726002018/WC/22012035252075 — Construction of water harvesting pond hariyala GP Chamari</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>45762</v>
+        <v>45713</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035273718 — Construction of Recharge Pits for Community sarvjanik kup shiv mandir ke passGram Chamari GP Chamari</t>
+          <t>1726002018/WC/22012035273649 — Construction of Recharge Pits for Community talab ke pass Gram Chamari GP Chamari 2025-26</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035273751 — Construction of Recharge Pits for Community sarvjanik kup Chapra ke passGram Chamari GP Chamari</t>
+          <t>1726002018/WC/22012035273718 — Construction of Recharge Pits for Community sarvjanik kup shiv mandir ke passGram Chamari GP Chamari</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035289191 — JGSA_ Dug well recharge pit _Shiv Mandir Ke Pass GP Chamare</t>
+          <t>1726002018/WC/22012035273751 — Construction of Recharge Pits for Community sarvjanik kup Chapra ke passGram Chamari GP Chamari</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>522</v>
+        <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>45783</v>
+        <v>45762</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035289725 — JGSA_ Dug well recharge pit _Shantidhan Ke Pass_GP Chamare</t>
+          <t>1726002018/WC/22012035289191 — JGSA_ Dug well recharge pit _Shiv Mandir Ke Pass GP Chamare</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>21381.49</v>
+        <v>522</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45783</v>
       </c>
-      <c r="K641" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035289731 — JGSA_ Dug well recharge pit _Talab Ke Pass_GP Chamare</t>
+          <t>1726002018/WC/22012035289725 — JGSA_ Dug well recharge pit _Shantidhan Ke Pass_GP Chamare</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>24303.79</v>
+        <v>21381.49</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K642" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035323305 — Construction of dyic hariyala nala me Balu Singh ke yaha gram hariyala GP Chamari 2025-26</t>
+          <t>1726002018/WC/22012035289731 — JGSA_ Dug well recharge pit _Talab Ke Pass_GP Chamare</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>292982.52</v>
+        <v>25899.46</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>0</v>
+        <v>24303.79</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>45986</v>
-[...1 lines deleted...]
-      <c r="K643" s="3"/>
+        <v>45783</v>
+      </c>
+      <c r="K643" s="3" t="n">
+        <v>46112</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035323307 — Construction of Water Absorption Trench shamshan ke upar hariyala nala gram hariyala GP Chamari2025</t>
+          <t>1726002018/WC/22012035323305 — Construction of dyic hariyala nala me Balu Singh ke yaha gram hariyala GP Chamari 2025-26</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>249880.97</v>
+        <v>292982.52</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>45986</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035323324 — Construction of Water Absorption Trench  hariyali nala me  Arjun Singh ke khet ke yaha gram hariyala</t>
+          <t>1726002018/WC/22012035323307 — Construction of Water Absorption Trench shamshan ke upar hariyala nala gram hariyala GP Chamari2025</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>272485.36</v>
+        <v>249880.97</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>45986</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035323703 — Construction of Water Absorption Trench for Community gugaheda ke nale me hariyala</t>
+          <t>1726002018/WC/22012035323324 — Construction of Water Absorption Trench  hariyali nala me  Arjun Singh ke khet ke yaha gram hariyala</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>278621.32</v>
+        <v>272485.36</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>45986</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/22012035323704 — Construction of Water Absorption Trench for Community dilip singh ke yaha nale me GP Chamari</t>
+          <t>1726002018/WC/22012035323703 — Construction of Water Absorption Trench for Community gugaheda ke nale me hariyala</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>0</v>
+        <v>278621.32</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>45986</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/51092 — कपिलधारा कूप निर्माण  भारतसिंह लालजी चमारी</t>
+          <t>1726002018/WC/22012035323704 — Construction of Water Absorption Trench for Community dilip singh ke yaha nale me GP Chamari</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>154000</v>
+        <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>161903</v>
+        <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>39556</v>
-[...3 lines deleted...]
-      </c>
+        <v>45986</v>
+      </c>
+      <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/51093 — कपिलधारा कूप निर्माण  नारायणसिह विजेसिग चमारी</t>
+          <t>1726002018/WC/51092 — कपिलधारा कूप निर्माण  भारतसिंह लालजी चमारी</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>154500</v>
+        <v>154000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>152097</v>
+        <v>161903</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>39558</v>
+        <v>39556</v>
       </c>
       <c r="K649" s="3" t="n">
         <v>40018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/51118 — कपिलधारा कूप निर्माण रामप्रसाद भवंरलाल चमारी</t>
+          <t>1726002018/WC/51093 — कपिलधारा कूप निर्माण  नारायणसिह विजेसिग चमारी</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>154000</v>
+        <v>154500</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>81270</v>
+        <v>152097</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>39512</v>
+        <v>39558</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>40172</v>
+        <v>40018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/51119 — कपिल धारा कूप निर्माण सिदूलाल हीरालाल चमारी</t>
+          <t>1726002018/WC/51118 — कपिलधारा कूप निर्माण रामप्रसाद भवंरलाल चमारी</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>154500</v>
+        <v>154000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>173862</v>
+        <v>81270</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>39473</v>
+        <v>39512</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>40024</v>
+        <v>40172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/51120 — कपिल धारा कूप निर्माण  बापूलाल घिसालाल चमारी</t>
+          <t>1726002018/WC/51119 — कपिल धारा कूप निर्माण सिदूलाल हीरालाल चमारी</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>148800</v>
+        <v>154500</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>158306</v>
+        <v>173862</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>39527</v>
+        <v>39473</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>40018</v>
+        <v>40024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/51121 — कपिल धारा कूप निर्माण   अम्रतलाल भवरलाल चमारी</t>
+          <t>1726002018/WC/51120 — कपिल धारा कूप निर्माण  बापूलाल घिसालाल चमारी</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>123600</v>
+        <v>148800</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>176629</v>
+        <v>158306</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>39563</v>
+        <v>39527</v>
       </c>
       <c r="K653" s="3" t="n">
         <v>40018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/51123 — कपिल धारा कूप निर्माण  गंगाराम भवरलाल चमारी</t>
+          <t>1726002018/WC/51121 — कपिल धारा कूप निर्माण   अम्रतलाल भवरलाल चमारी</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>154500</v>
+        <v>123600</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>215160</v>
+        <v>176629</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>39484</v>
+        <v>39563</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>40177</v>
+        <v>40018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/51803 — kapil dhara kup pyarji/ramlal hariyala</t>
+          <t>1726002018/WC/51123 — कपिल धारा कूप निर्माण  गंगाराम भवरलाल चमारी</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>169000</v>
+        <v>154500</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>239028</v>
+        <v>215160</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>39838</v>
+        <v>39484</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>40379</v>
+        <v>40177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/51804 — LAPILDHARA KUP MANGILAL/DEVILAL CHAMARI</t>
+          <t>1726002018/WC/51803 — kapil dhara kup pyarji/ramlal hariyala</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>169000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>18261</v>
+        <v>239028</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>39969</v>
+        <v>39838</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>40718</v>
+        <v>40379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/52440 — KAPIL DHARA KUP NIRMAN ( JAGNATH / BAPU)</t>
+          <t>1726002018/WC/51804 — LAPILDHARA KUP MANGILAL/DEVILAL CHAMARI</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>250000</v>
+        <v>169000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>264234</v>
+        <v>18261</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>40674</v>
+        <v>39969</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>41307</v>
+        <v>40718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/52441 — KAPIL DHARA KUP NIRMAN ( KEALSH / MANGILAL)</t>
+          <t>1726002018/WC/52440 — KAPIL DHARA KUP NIRMAN ( JAGNATH / BAPU)</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>280000</v>
+        <v>250000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>228884.5</v>
+        <v>264234</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>40683</v>
+        <v>40674</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>42144</v>
+        <v>41307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/52442 — KAPIL DHARA KUP NIRMAN ( DHEERAP SINGH / JAGNATH)</t>
+          <t>1726002018/WC/52441 — KAPIL DHARA KUP NIRMAN ( KEALSH / MANGILAL)</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>250000</v>
+        <v>280000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>245477</v>
+        <v>228884.5</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>40683</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>41307</v>
+        <v>42144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/52443 — KAPIL DHARA KUP NIRMAN ( RAMGOPAL / LAXMINARAYAN)</t>
+          <t>1726002018/WC/52442 — KAPIL DHARA KUP NIRMAN ( DHEERAP SINGH / JAGNATH)</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>250000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>227614.7</v>
+        <v>245477</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>40683</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>42144</v>
+        <v>41307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/52871 — BALRAM TALB ( KANIE RAM MOTIE LAL)</t>
+          <t>1726002018/WC/52443 — KAPIL DHARA KUP NIRMAN ( RAMGOPAL / LAXMINARAYAN)</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>129000</v>
+        <v>250000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>130704</v>
+        <v>227614.7</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>40873</v>
+        <v>40683</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>41307</v>
+        <v>42144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/52872 — BALRAM TALB ( KAML SIGH NARYN)</t>
+          <t>1726002018/WC/52871 — BALRAM TALB ( KANIE RAM MOTIE LAL)</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>129000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>122748</v>
+        <v>130704</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>40873</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>41335</v>
+        <v>41307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/53315 — boldar check dem 10 hariyali</t>
+          <t>1726002018/WC/52872 — BALRAM TALB ( KAML SIGH NARYN)</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>0</v>
+        <v>129000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>107591</v>
+        <v>122748</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>41028</v>
+        <v>40873</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>41334</v>
+        <v>41335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/53532 — prkuleshn tenk hariyali</t>
+          <t>1726002018/WC/53315 — boldar check dem 10 hariyali</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>69960</v>
+        <v>107591</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>41044</v>
+        <v>41028</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>41255</v>
+        <v>41334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/53536 — balram talab ramsingh chunilal bijpadi</t>
+          <t>1726002018/WC/53532 — prkuleshn tenk hariyali</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>114048</v>
+        <v>69960</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>41000</v>
+        <v>41044</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>41352</v>
+        <v>41255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/53537 — balram talab nirman biram ramsingh</t>
+          <t>1726002018/WC/53536 — balram talab ramsingh chunilal bijpadi</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>113256</v>
+        <v>114048</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>41021</v>
+        <v>41000</v>
       </c>
       <c r="K666" s="3" t="n">
         <v>41352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/53538 — balram talab gangaram bhanvarlal bijpadi</t>
+          <t>1726002018/WC/53537 — balram talab nirman biram ramsingh</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>110880</v>
+        <v>113256</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>41000</v>
+        <v>41021</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>41351</v>
+        <v>41352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/ चमारी 50/50 — कपिल धारा केसर / माधो</t>
+          <t>1726002018/WC/53538 — balram talab gangaram bhanvarlal bijpadi</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>169700</v>
+        <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>110724</v>
+        <v>110880</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>39506</v>
+        <v>41000</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>40862</v>
+        <v>41351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/चमारी 5/15/20 — कपिलधारा कूप निर्माण म‍‍‍हेन्‍द्रपाल दीपसि‍ह</t>
+          <t>1726002018/WC/ चमारी 50/50 — कपिल धारा केसर / माधो</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>169000</v>
+        <v>169700</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>144970</v>
+        <v>110724</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>39544</v>
+        <v>39506</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>40024</v>
+        <v>40862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/बाबूलाल/चमारी/1450 — कपिलधारा/बाबूलाल/चमारी</t>
+          <t>1726002018/WC/चमारी 5/15/20 — कपिलधारा कूप निर्माण म‍‍‍हेन्‍द्रपाल दीपसि‍ह</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>154000</v>
+        <v>169000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>138624</v>
+        <v>144970</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>39470</v>
+        <v>39544</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>40862</v>
+        <v>40024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/श्रीलाल/चमारी/963 — कपिलधारा/श्रीलाल/चमारी</t>
+          <t>1726002018/WC/बाबूलाल/चमारी/1450 — कपिलधारा/बाबूलाल/चमारी</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>154200</v>
+        <v>154000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>91035.95</v>
+        <v>138624</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>39484</v>
+        <v>39470</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>39587</v>
+        <v>40862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WC/सजनसिह/हरियाला/852 — कपिलधारा/सजनसिह/हरियाला</t>
+          <t>1726002018/WC/श्रीलाल/चमारी/963 — कपिलधारा/श्रीलाल/चमारी</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>169000</v>
+        <v>154200</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>172675</v>
+        <v>91035.95</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>39527</v>
+        <v>39484</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>42144</v>
+        <v>39587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WH/22012034941193 — JGSA_Talab Renovation Work_2024-25 school ke pas Gram Chamari_GP_Chamari</t>
+          <t>1726002018/WC/सजनसिह/हरियाला/852 — कपिलधारा/सजनसिह/हरियाला</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>892000</v>
+        <v>169000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>833457.4</v>
+        <v>172675</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>45470</v>
+        <v>39527</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>46150</v>
+        <v>42144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WH/22012034944745 — JGS Renovation of Community Water Harvesting Ponds for Community Pala Pe ChamariGP Chamari 2025-26</t>
+          <t>1726002018/WH/22012034941193 — JGSA_Talab Renovation Work_2024-25 school ke pas Gram Chamari_GP_Chamari</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>0</v>
+        <v>892000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>0</v>
+        <v>833457.4</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>45787</v>
-[...1 lines deleted...]
-      <c r="K674" s="3"/>
+        <v>45470</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>46150</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WH/22012034944832 — JGSA Talab Renovation work Pala Ke Pass Vill GP Chamare</t>
+          <t>1726002018/WH/22012034944745 — JGS Renovation of Community Water Harvesting Ponds for Community Pala Pe ChamariGP Chamari 2025-26</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>917875.94</v>
+        <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>843774.46</v>
+        <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>45812</v>
+        <v>45787</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1726002018/WH/ चमारी 028 — पेयजल कुप निर्माण बीजपाडी</t>
+          <t>1726002018/WH/22012034944832 — JGSA Talab Renovation work Pala Ke Pass Vill GP Chamare</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>346000</v>
+        <v>917875.94</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>2000</v>
+        <v>843774.46</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>39471</v>
+        <v>45812</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D677" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E677" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F677" s="1" t="inlineStr">
+        <is>
+          <t>1726002018/WH/ चमारी 028 — पेयजल कुप निर्माण बीजपाडी</t>
+        </is>
+      </c>
+      <c r="G677" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H677" s="2" t="n">
+        <v>346000</v>
+      </c>
+      <c r="I677" s="2" t="n">
+        <v>2000</v>
+      </c>
+      <c r="J677" s="3" t="n">
+        <v>39471</v>
+      </c>
+      <c r="K677" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>KHILCHIPUR</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C678" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D677" s="1" t="inlineStr">
+      <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E677" s="1" t="inlineStr">
+      <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F677" s="1" t="inlineStr">
+      <c r="F678" s="1" t="inlineStr">
         <is>
           <t>1726002055/WC/7403 — कपिल धारा कूप भंवरपूर/धूलाजी</t>
         </is>
       </c>
-      <c r="G677" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H677" s="2" t="n">
+      <c r="G678" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H678" s="2" t="n">
         <v>169691.7</v>
       </c>
-      <c r="I677" s="2" t="n">
+      <c r="I678" s="2" t="n">
         <v>138540</v>
       </c>
-      <c r="J677" s="3" t="n">
+      <c r="J678" s="3" t="n">
         <v>39533</v>
       </c>
-      <c r="K677" s="3" t="n">
+      <c r="K678" s="3" t="n">
         <v>40018</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>