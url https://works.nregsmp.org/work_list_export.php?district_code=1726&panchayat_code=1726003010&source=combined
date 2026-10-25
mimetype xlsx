--- v0 (2026-09-02)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K966"/>
+  <dimension ref="A1:K1042"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 09:57:15</t>
+          <t>Exported on: 2026-10-25 02:37:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAJGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3294,98 +3294,98 @@
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1726003010/IC/22012034887298 — SarwajaniKupNirmanKarySchoolKePureMai Garm DehriJagir/Gp/Bankpura</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>588165.42</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>553156.03</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45730</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1726003010/IC/22012034887299 — SarwajaniKupNirmanTalai Ke PureMai Garm Bankpura/Gp/Bankpura</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>588165.42</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>536103.88</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45790</v>
@@ -3482,51 +3482,51 @@
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45935</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1726003010/IC/22012034892900 — Construction of Irrigation Open Well for Community Tawar Ke Pass  Gram bankpura_2025-26_GP_bankpura</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45935</v>
@@ -3623,192 +3623,192 @@
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45935</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1726003010/IC/22012034892926 — Construction of Irrigation Open Well for Community limadipura Gram bankpura_2025-26_GP_bankpura</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1726003010/IC/22012034892934 — Construction of Irrigation Open Well for Community duwar ka pura  Gram bankpura_2025-26_GP_bankpura</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1726003010/IC/22012034892935 — Construction of Irrigation Open Well for Community school ka pura  Gram bankpura_2025-26_GP_bankpura</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1726003010/IC/22012034892936 — Construction of Irrigation Open Well for Community harijan basti  Gram bankpura_2025-26_GP_bankpura</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45932</v>
@@ -5909,51 +5909,51 @@
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/22012035291631 — Parkuletion Tenk nirman Bablupita mangilal ke khet ke pas Bankpura</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45675</v>
@@ -13664,51 +13664,51 @@
       <c r="J288" s="3" t="n">
         <v>43974</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>44092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/2467191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3464248</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>43956</v>
@@ -17141,51 +17141,51 @@
       <c r="J359" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>44938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/3871251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146854434</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>44682</v>
@@ -19197,73 +19197,73 @@
       <c r="J401" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>45012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/3913010 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150927500</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>1500</v>
+        <v>9000</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -23701,172 +23701,176 @@
       <c r="J493" s="3" t="n">
         <v>42811</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>43344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4655488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147104477</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>18531</v>
+        <v>21531</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45754</v>
       </c>
-      <c r="K494" s="3"/>
+      <c r="K494" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4659100 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148829877</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4659119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148834697</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>22563</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45619</v>
       </c>
-      <c r="K496" s="3"/>
+      <c r="K496" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -23891,172 +23895,176 @@
       <c r="J497" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4659239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148857087</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>46107</v>
       </c>
-      <c r="K498" s="3"/>
+      <c r="K498" s="3" t="n">
+        <v>46269</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4660173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148902855</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4660203 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148911292</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45754</v>
       </c>
-      <c r="K500" s="3"/>
+      <c r="K500" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -24081,125 +24089,129 @@
       <c r="J501" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>45873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4663961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149737611</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>9657</v>
+        <v>23757</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>46061</v>
       </c>
-      <c r="K502" s="3"/>
+      <c r="K502" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4666209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151210972</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>46061</v>
       </c>
-      <c r="K503" s="3"/>
+      <c r="K503" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -24224,145 +24236,147 @@
       <c r="J504" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4666624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151295938</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>46061</v>
       </c>
-      <c r="K505" s="3"/>
+      <c r="K505" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4666999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150863110</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4667942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151475021</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45548</v>
@@ -24463,98 +24477,98 @@
       <c r="J509" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>45873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4681759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149803671</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4681933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150612356</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45549</v>
@@ -24606,355 +24620,361 @@
       <c r="J512" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4683390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148823720</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45754</v>
       </c>
-      <c r="K513" s="3"/>
+      <c r="K513" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4683666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151275339</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>11745</v>
+        <v>14745</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4794248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146882825</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4795068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147100491</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45550</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4795860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147235907</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45754</v>
       </c>
-      <c r="K517" s="3"/>
+      <c r="K517" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4860984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148869273</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45881</v>
       </c>
-      <c r="K518" s="3"/>
+      <c r="K518" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/4861193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150581820</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>13311</v>
+        <v>23211</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -25229,219 +25249,225 @@
       <c r="J525" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>45873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/5103345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148936712</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>45939</v>
       </c>
-      <c r="K526" s="3"/>
+      <c r="K526" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/5107568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150932024</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/5108542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151491834</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45754</v>
       </c>
-      <c r="K528" s="3"/>
+      <c r="K528" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/5108773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151680843</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45754</v>
       </c>
-      <c r="K529" s="3"/>
+      <c r="K529" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -25466,73 +25492,73 @@
       <c r="J530" s="3" t="n">
         <v>42811</v>
       </c>
       <c r="K530" s="3" t="n">
         <v>43421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/5253865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150617947</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>17487</v>
+        <v>20487</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -25562,98 +25588,100 @@
       <c r="J532" s="3" t="n">
         <v>45939</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/5274191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148860925</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45754</v>
       </c>
-      <c r="K533" s="3"/>
+      <c r="K533" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/5324021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148853193</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>45748</v>
@@ -25707,20658 +25735,24290 @@
       <c r="J535" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K535" s="3" t="n">
         <v>45989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/5364458 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148853979</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>22275</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>45939</v>
       </c>
-      <c r="K536" s="3"/>
+      <c r="K536" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/5721413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147103696</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45820</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6176781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150600937</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6176814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148862064</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6176941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145839499</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6177129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148887483</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>4500</v>
+        <v>22200</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6177484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151667172</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>9000</v>
+        <v>27000</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K542" s="3"/>
+      <c r="K542" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6177551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146953277</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6177562 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151482671</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K544" s="3"/>
+      <c r="K544" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6177979 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148851066</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6178397 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147103976</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6178741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151733767</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6179035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148949932</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K548" s="3"/>
+      <c r="K548" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6179239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151524354</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6179870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150927605</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6179896 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147699135</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6179968 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146880336</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6180012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151167343</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6180390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148953987</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>4500</v>
+        <v>22200</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6181624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149756770</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6181742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146946367</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6182488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150588613</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6182970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146886496</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6183062 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149736143</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6183377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147101019</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6183707 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151486279</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K561" s="3"/>
+      <c r="K561" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6183899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148902075</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6184243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147101308</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K563" s="3"/>
+      <c r="K563" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6184321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148896168</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6184533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149267620</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6184693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148813140</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>46105</v>
       </c>
-      <c r="K566" s="3"/>
+      <c r="K566" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6184824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145827671</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6185706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147211141</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6186513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149296745</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6186695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150851295</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6186896 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147104395</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K571" s="3"/>
+      <c r="K571" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6188243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148962571</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K572" s="3"/>
+      <c r="K572" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6188442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148904692</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>46105</v>
       </c>
-      <c r="K573" s="3"/>
+      <c r="K573" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6188922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147206121</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6189240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150604530</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6189808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149269326</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6190171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147652326</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6190551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146875815</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6190616 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147400671</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K579" s="3"/>
+      <c r="K579" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6190962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147400763</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>46105</v>
       </c>
-      <c r="K580" s="3"/>
+      <c r="K580" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6191126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147400739</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6191527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147709235</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6191683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149268026</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6191922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148864118</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6192136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146881509</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K585" s="3"/>
+      <c r="K585" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6192277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151658619</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6192399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148939728</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K587" s="3"/>
+      <c r="K587" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6192626 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151684985</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>46105</v>
       </c>
-      <c r="K588" s="3"/>
+      <c r="K588" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6192843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151483005</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K589" s="3"/>
+      <c r="K589" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6193657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148826014</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6194163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148821129</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6194375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150809174</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>46105</v>
       </c>
-      <c r="K592" s="3"/>
+      <c r="K592" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6194435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148894322</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6194892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151741030</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6194964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146942654</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6195432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151520863</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>0</v>
+        <v>9600</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6195627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148827354</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6196519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148856472</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6196849 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146940493</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6197018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151702748</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6197327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148868217</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>46105</v>
       </c>
-      <c r="K601" s="3"/>
+      <c r="K601" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6197933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145849013</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>46105</v>
       </c>
-      <c r="K602" s="3"/>
+      <c r="K602" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6198153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150371845</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6198188 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145833339</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>3600</v>
+        <v>16800</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6198288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147231608</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6198291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149269838</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6199539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149741570</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6199818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148901261</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6200224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148813112</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>9600</v>
+        <v>27000</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>46105</v>
       </c>
-      <c r="K609" s="3"/>
+      <c r="K609" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6201635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148813129</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6201905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148944993</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6202397 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148816810</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6202418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150913257</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6202823 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151026611</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6203279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148908199</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6203881 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148957295</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>4800</v>
+        <v>22200</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6204180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148946003</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6204228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150958740</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6204235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150598482</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6204700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147103833</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K620" s="3"/>
+      <c r="K620" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6204739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149839434</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>46105</v>
       </c>
-      <c r="K621" s="3"/>
+      <c r="K621" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6204783 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151001709</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K622" s="3"/>
+      <c r="K622" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6204822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150855495</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6204874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148813152</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6205344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148965204</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6205398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151211041</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6205502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148833439</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6205503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148906793</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>46105</v>
       </c>
-      <c r="K628" s="3"/>
+      <c r="K628" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6205738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149510115</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6205860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148817638</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K630" s="3"/>
+      <c r="K630" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6205981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148813180</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6207303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148940627</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K632" s="3"/>
+      <c r="K632" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6208410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149813687</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>0</v>
+        <v>26400</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>46110</v>
       </c>
-      <c r="K633" s="3"/>
+      <c r="K633" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6208502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151641640</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>46105</v>
       </c>
-      <c r="K634" s="3"/>
+      <c r="K634" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6208639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147506490</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6209006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149264189</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>9600</v>
+        <v>27000</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K636" s="3"/>
+      <c r="K636" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6209173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149263062</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6209332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148863214</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6209354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147104175</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>9000</v>
+        <v>22200</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6210056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149804875</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6210070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147244110</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6210129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148961169</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6210250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149317445</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6210302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151573474</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>0</v>
+        <v>26400</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>46105</v>
       </c>
-      <c r="K644" s="3"/>
+      <c r="K644" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6210897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149270856</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6211167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148837941</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6211205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148822629</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6211234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150976056</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6212177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149845216</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6212575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148966419</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6212633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148823120</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6212849 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150953926</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6213144 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150586399</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6213338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151726728</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6213618 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149814681</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6214293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147223650</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6214404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151620381</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6214422 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151180677</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6214729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148848555</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6215652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147104325</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6215948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147428486</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>4200</v>
+        <v>22200</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6215987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148905749</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/IAY/6216162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149261017</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/6335178 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150838218</t>
+          <t>1726003010/IF/IAY/6275834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146889949</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>46218</v>
+        <v>46135</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/6368271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147711068</t>
+          <t>1726003010/IF/IAY/6276205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147226377</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>46227</v>
+        <v>46138</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/6374134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150835671</t>
+          <t>1726003010/IF/IAY/6276516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147400703</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>46249</v>
+        <v>46110</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/6374286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149136446</t>
+          <t>1726003010/IF/IAY/6276609 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147687180</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>46249</v>
+        <v>46303</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/833389 — Construction of IAY House -IAY REG. NO. MP1237779</t>
+          <t>1726003010/IF/IAY/6277443 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148859675</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>15136</v>
+        <v>8400</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/833391 — Construction of IAY House -IAY REG. NO. MP1237909</t>
+          <t>1726003010/IF/IAY/6277447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148877026</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>15158</v>
+        <v>4200</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/833469 — Construction of IAY House -IAY REG. NO. MP1241440</t>
+          <t>1726003010/IF/IAY/6277565 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148821695</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>15490</v>
+        <v>8400</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>43118</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/833470 — Construction of IAY House -IAY REG. NO. MP1241445</t>
+          <t>1726003010/IF/IAY/6277608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148830950</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>16512</v>
+        <v>4200</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/833903 — Construction of IAY House -IAY REG. NO. MP1254429</t>
+          <t>1726003010/IF/IAY/6277612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148837249</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>15508</v>
+        <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46099</v>
+      </c>
+      <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/833913 — Construction of IAY House -IAY REG. NO. MP1254795</t>
+          <t>1726003010/IF/IAY/6277620 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148849536</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>17100</v>
+        <v>8400</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>44050</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/834345 — Construction of IAY House -IAY REG. NO. MP1263694</t>
+          <t>1726003010/IF/IAY/6277668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148948879</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>44025</v>
+        <v>46303</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/834778 — Construction of IAY House -IAY REG. NO. MP1273535</t>
+          <t>1726003010/IF/IAY/6277740 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149811480</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>15136</v>
+        <v>8400</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/861947 — Construction of IAY House -IAY REG. NO. MP1637048</t>
+          <t>1726003010/IF/IAY/6277782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149137495</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>15046</v>
+        <v>8400</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/861957 — Construction of IAY House -IAY REG. NO. MP1637123</t>
+          <t>1726003010/IF/IAY/6277905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148937809</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>15824</v>
+        <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/862507 — Construction of IAY House -IAY REG. NO. MP1642998</t>
+          <t>1726003010/IF/IAY/6278080 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148911238</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>15136</v>
+        <v>8400</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/862762 — Construction of IAY House -IAY REG. NO. MP1645827</t>
+          <t>1726003010/IF/IAY/6278164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150618017</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/862819 — Construction of IAY House -IAY REG. NO. MP1646469</t>
+          <t>1726003010/IF/IAY/6278192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149841680</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>13726</v>
+        <v>8400</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>43118</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/863398 — Construction of IAY House -IAY REG. NO. MP1652615</t>
+          <t>1726003010/IF/IAY/6278257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150792760</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46138</v>
+      </c>
+      <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/863535 — Construction of IAY House -IAY REG. NO. MP1654117</t>
+          <t>1726003010/IF/IAY/6278258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150792845</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>15136</v>
+        <v>4200</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/866689 — Construction of IAY House -IAY REG. NO. MP1690247</t>
+          <t>1726003010/IF/IAY/6278297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149311922</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>15394</v>
+        <v>4200</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/866694 — Construction of IAY House -IAY REG. NO. MP1690270</t>
+          <t>1726003010/IF/IAY/6278300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149315025</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>15342</v>
+        <v>4200</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/867307 — Construction of IAY House -IAY REG. NO. MP1698395</t>
+          <t>1726003010/IF/IAY/6278722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151007272</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>14802</v>
+        <v>4200</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/867736 — Construction of IAY House -IAY REG. NO. MP1703885</t>
+          <t>1726003010/IF/IAY/6278872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151731255</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>14026</v>
+        <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46138</v>
+      </c>
+      <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/867789 — Construction of IAY House -IAY REG. NO. MP1704604</t>
+          <t>1726003010/IF/IAY/6278900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150877989</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>15402</v>
+        <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/867914 — Construction of IAY House -IAY REG. NO. MP1706421</t>
+          <t>1726003010/IF/IAY/6279073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151211126</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>15746</v>
+        <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/867931 — Construction of IAY House -IAY REG. NO. MP1706654</t>
+          <t>1726003010/IF/IAY/6279148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151650010</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>13658</v>
+        <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/868029 — Construction of IAY House -IAY REG. NO. MP1707885</t>
+          <t>1726003010/IF/IAY/6280384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150785787</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>14520</v>
+        <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/868043 — Construction of IAY House -IAY REG. NO. MP1708077</t>
+          <t>1726003010/IF/IAY/6280385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150802302</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>15824</v>
+        <v>8400</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/869416 — Construction of IAY House -IAY REG. NO. MP1727712</t>
+          <t>1726003010/IF/IAY/6282156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150581868</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>13658</v>
+        <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46145</v>
+      </c>
+      <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/869424 — Construction of IAY House -IAY REG. NO. MP1727771</t>
+          <t>1726003010/IF/IAY/6282257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149270351</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>14804</v>
+        <v>4200</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/869436 — Construction of IAY House -IAY REG. NO. MP1727905</t>
+          <t>1726003010/IF/IAY/6282542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149842576</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>15486</v>
+        <v>4200</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/869494 — Construction of IAY House -IAY REG. NO. MP1728473</t>
+          <t>1726003010/IF/IAY/6290506 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147690037</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>17100</v>
+        <v>4200</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/871476 — Construction of IAY House -IAY REG. NO. MP1754093</t>
+          <t>1726003010/IF/IAY/6291811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149295003</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>15288</v>
+        <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/898348 — Construction of IAY House -IAY REG. NO. MP2114937</t>
+          <t>1726003010/IF/IAY/6291879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146876887</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>14358</v>
+        <v>8400</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/899529 — Construction of IAY House -IAY REG. NO. MP2130575</t>
+          <t>1726003010/IF/IAY/6296245 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148831787</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>14620</v>
+        <v>8400</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/899792 — Construction of IAY House -IAY REG. NO. MP2134280</t>
+          <t>1726003010/IF/IAY/6296352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146892665</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>15312</v>
+        <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46145</v>
+      </c>
+      <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/899955 — Construction of IAY House -IAY REG. NO. MP2136569</t>
+          <t>1726003010/IF/IAY/6296461 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148955946</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>15228</v>
+        <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/900065 — Construction of IAY House -IAY REG. NO. MP2138059</t>
+          <t>1726003010/IF/IAY/6297458 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147705956</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>13704</v>
+        <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/901196 — Construction of IAY House -IAY REG. NO. MP2152515</t>
+          <t>1726003010/IF/IAY/6297487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150964059</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>15282</v>
+        <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/901247 — Construction of IAY House -IAY REG. NO. MP2153451</t>
+          <t>1726003010/IF/IAY/6297538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148223536</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>9138</v>
+        <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/905436 — Construction of IAY House -IAY REG. NO. MP2212964</t>
+          <t>1726003010/IF/IAY/6297553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147244134</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>15402</v>
+        <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46099</v>
+      </c>
+      <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/917272 — Construction of IAY House -IAY REG. NO. MP2380115</t>
+          <t>1726003010/IF/IAY/6299160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147431793</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>15969</v>
+        <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>43365</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/919570 — Construction of IAY House -IAY REG. NO. MP2414151</t>
+          <t>1726003010/IF/IAY/6303652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147645681</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/921305 — Construction of IAY House -IAY REG. NO. MP2440189</t>
+          <t>1726003010/IF/IAY/6303772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150591425</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>15426</v>
+        <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>43118</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1726003010/IF/IAY/964396 — Construction of IAY House -IAY REG. NO. MP3404424</t>
+          <t>1726003010/IF/IAY/6304186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148969367</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>14358</v>
+        <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>43082</v>
-[...3 lines deleted...]
-      </c>
+        <v>46099</v>
+      </c>
+      <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/1172 — Nandan phallouddhan Inder singh/ mangi lal</t>
+          <t>1726003010/IF/IAY/6304835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149299943</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>220000</v>
+        <v>27000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>17648</v>
+        <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>41037</v>
-[...3 lines deleted...]
-      </c>
+        <v>46099</v>
+      </c>
+      <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/1173 — Nandan phallouddhan Abhesingh/ Ratan lal</t>
+          <t>1726003010/IF/IAY/6313428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150874395</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>220000</v>
+        <v>27000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>41348</v>
+        <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>41037</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/1178 — Med bandhan gram bankpura  (Hit, 03  devesingh /gangaram</t>
+          <t>1726003010/IF/IAY/6313600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151504583</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>40878</v>
+        <v>46170</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/1179 — Med bandhan gram bankpura  (Hit, 03  devesingh /gangaram</t>
+          <t>1726003010/IF/IAY/6313684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150954038</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>114000</v>
+        <v>27000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>60984</v>
+        <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>41051</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/1208 — med bandan mirman mangilal piyar ji</t>
+          <t>1726003010/IF/IAY/6313691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151022280</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>41013</v>
+        <v>46178</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/1279 — Med bandhan Dehrijagir hs 04</t>
+          <t>1726003010/IF/IAY/6313743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151641788</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>41019</v>
+        <v>46307</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/1280 — Med bandhan dehrijagir   hs 04 mangi lal/ pyarji</t>
+          <t>1726003010/IF/IAY/6313770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151167509</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>137000</v>
+        <v>27000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>57024</v>
+        <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>41037</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/1531 — med bandhan (champalal/girdhari) bankpura</t>
+          <t>1726003010/IF/IAY/6313808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148850234</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>93000</v>
+        <v>27000</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>45936</v>
+        <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>41091</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/22012034296446 — SHANTIDHAM VIKAS YOJNA, DHEERGARH</t>
+          <t>1726003010/IF/IAY/6314136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146944666</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>166472.46</v>
+        <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>42733</v>
-[...3 lines deleted...]
-      </c>
+        <v>46110</v>
+      </c>
+      <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/22012034302729 — Shanti dham nirman Patana</t>
+          <t>1726003010/IF/IAY/6314625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150867541</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>175974.09</v>
+        <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>42834</v>
-[...3 lines deleted...]
-      </c>
+        <v>46170</v>
+      </c>
+      <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/22012034302730 — Shanti Dham nirman Manyapura</t>
+          <t>1726003010/IF/IAY/6314708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148839188</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>163654.98</v>
+        <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>42892</v>
-[...3 lines deleted...]
-      </c>
+        <v>46110</v>
+      </c>
+      <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/22012034305026 — SHANTIDHAM VIKAS YOJNA, RANKLIYA BADA</t>
+          <t>1726003010/IF/IAY/6314938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149287710</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>42761</v>
+        <v>46307</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/22012034524275 — Charagah Nirman_2020-21_GP_BANKPURA _GRAM PATNA JAGIR</t>
+          <t>1726003010/IF/IAY/6315381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147506843</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>792213.45</v>
+        <v>27000</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>3420</v>
+        <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>44160</v>
-[...3 lines deleted...]
-      </c>
+        <v>46170</v>
+      </c>
+      <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/22012034593310 — Plantation and Sondarykaran Work_2023-24_School Ke Pass_Gram Patna_GP Bankpura</t>
+          <t>1726003010/IF/IAY/6315382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147507123</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>45030</v>
+        <v>46145</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/22012034593311 — Plantation and Sondarykaran Work_2023-24_Shantidham Parisar Me_Gram Bankpura_GP Bankpura</t>
+          <t>1726003010/IF/IAY/6315424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146936472</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>45030</v>
+        <v>46307</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/22012034951097 — Ardan Bund Parkuletion Tenk Nirman ~Tanki Ke Pass Ki Khoyri Gram ~ Patna GP Bankpura</t>
+          <t>1726003010/IF/IAY/6316366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150884791</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>45683</v>
+        <v>46145</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/22012034951098 — Ardan Bund Parkuletion Tenk Nirman ~Tanki Ke Pass Ki Khoyri Gram ~ Patna GP Bankpura</t>
+          <t>1726003010/IF/IAY/6318110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151472623</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>45683</v>
+        <v>46135</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/22012034960512 — STONE PERIPHERAL BUND_2025-26_LIMDIPURA KE PASS KI BALDI PER_GRAM BANKPURA_GP BANKPURA</t>
+          <t>1726003010/IF/IAY/6329251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148875052</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>45935</v>
+        <v>46099</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/22012034960513 — STONE PERIPHERAL BUND_2025-26_CHARAWALI BALDI PER_GRAM BANKPURA_GP BANKPURA</t>
+          <t>1726003010/IF/IAY/6329986 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146885132</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>45935</v>
+        <v>46307</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/22012034960514 — STONE PERIPHERAL BUND_2025-26_BANKPURA KE KHOYRA ME_GRAM BANKPURA_GP BANKPURA</t>
+          <t>1726003010/IF/IAY/6330606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149849031</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>45935</v>
+        <v>46307</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/319 — Med Bandhan Bankpura (Parvat/Mansingh)</t>
+          <t>1726003010/IF/IAY/6334880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147405646</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>28000</v>
+        <v>27000</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>16800</v>
+        <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>40366</v>
-[...3 lines deleted...]
-      </c>
+        <v>46099</v>
+      </c>
+      <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/320 — Med Bandhan Bankpura (Bhanwarlal/Badrilal)</t>
+          <t>1726003010/IF/IAY/6334900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148841214</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>15600</v>
+        <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>40366</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/321 — Med Bandhan Bankpura (Karansingh/Dhulji)</t>
+          <t>1726003010/IF/IAY/6335178 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150838218</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>30000</v>
+        <v>27000</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>10200</v>
+        <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>40366</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/322 — Med Bandhan Bankpura (Naharsingh/Nandram)</t>
+          <t>1726003010/IF/IAY/6368271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147711068</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>28000</v>
+        <v>27000</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>40366</v>
-[...3 lines deleted...]
-      </c>
+        <v>46227</v>
+      </c>
+      <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/323 — Med Bandhan Bankpura (Premsingh/Amra)</t>
+          <t>1726003010/IF/IAY/6374134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150835671</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>15000</v>
+        <v>27000</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>13200</v>
+        <v>4200</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>40366</v>
-[...3 lines deleted...]
-      </c>
+        <v>46289</v>
+      </c>
+      <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/3799380363 — Med Bandhan Bankpura (Panibai/Chainsingh)</t>
+          <t>1726003010/IF/IAY/6374137 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149797038</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>16000</v>
+        <v>27000</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>12600</v>
+        <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>40366</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/3799380364 — Med Bandhan Bankpura (Chhitar/Deviram)</t>
+          <t>1726003010/IF/IAY/6374286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149136446</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>10000</v>
+        <v>27000</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>40338</v>
+        <v>46289</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/3799380365 — Med Bandhan Bankpura (Harisingh/Deviram)</t>
+          <t>1726003010/IF/IAY/6375469 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149734347</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>21000</v>
+        <v>27000</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>12600</v>
+        <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>40366</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/3799380366 — Med Bandhan Bankpura (Premsingh/Deva)</t>
+          <t>1726003010/IF/IAY/6375563 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151530419</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>37000</v>
+        <v>27000</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>40366</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/3799380367 — Med Bandhan Bankpura (Mangibai/Bapulal)</t>
+          <t>1726003010/IF/IAY/6385542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147200395</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>37000</v>
+        <v>27000</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>7800</v>
+        <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>40373</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/3799380810 — SHANTIDHAM VIKAS YOJNA RAKALYA BADHA</t>
+          <t>1726003010/IF/IAY/6391818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147421094</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>488000</v>
+        <v>27000</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>269600</v>
+        <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>40521</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/3799380821 — Shantidham vikas yojna RAKLYA CHOTA</t>
+          <t>1726003010/IF/IAY/6397299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147211080</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>498000</v>
+        <v>27000</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>123080</v>
+        <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>40562</v>
-[...3 lines deleted...]
-      </c>
+        <v>46138</v>
+      </c>
+      <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/3799380822 — MED BANDAN MANYAPURA</t>
+          <t>1726003010/IF/IAY/6397655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149297893</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>303000</v>
+        <v>27000</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>102600</v>
+        <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>40510</v>
-[...3 lines deleted...]
-      </c>
+        <v>46099</v>
+      </c>
+      <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/3799380862 — made bandn hatigryi-12 Bakpura-grop-3</t>
+          <t>1726003010/IF/IAY/6397752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149846306</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>303000</v>
+        <v>27000</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>143400</v>
+        <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>40695</v>
-[...3 lines deleted...]
-      </c>
+        <v>46099</v>
+      </c>
+      <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/3799380863 — made bandn hatigryi-12 Bankpura-group-02</t>
+          <t>1726003010/IF/IAY/6397786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148873055</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>40634</v>
+        <v>46307</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/438 — SANTI DHAM VIKASH YOJANA ( BANKPURA )</t>
+          <t>1726003010/IF/IAY/833389 — Construction of IAY House -IAY REG. NO. MP1237779</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>0</v>
+        <v>15136</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>40299</v>
-[...1 lines deleted...]
-      <c r="K744" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K744" s="3" t="n">
+        <v>43230</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/439 — Shanti dham vikas yojna bank pura</t>
+          <t>1726003010/IF/IAY/833391 — Construction of IAY House -IAY REG. NO. MP1237909</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>498000</v>
+        <v>15480</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>82640</v>
+        <v>15158</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>40529</v>
+        <v>43033</v>
       </c>
       <c r="K745" s="3" t="n">
-        <v>41085</v>
+        <v>43469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/440 — Shanti dham vikas yojna dehrijagir</t>
+          <t>1726003010/IF/IAY/833469 — Construction of IAY House -IAY REG. NO. MP1241440</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>488000</v>
+        <v>15480</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>189568</v>
+        <v>15490</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>40551</v>
+        <v>43118</v>
       </c>
       <c r="K746" s="3" t="n">
-        <v>41085</v>
+        <v>43697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/548 — Made Badn Chana /Chartir</t>
+          <t>1726003010/IF/IAY/833470 — Construction of IAY House -IAY REG. NO. MP1241445</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>318000</v>
+        <v>15480</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>147800</v>
+        <v>16512</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>40645</v>
+        <v>43033</v>
       </c>
       <c r="K747" s="3" t="n">
-        <v>40686</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/549 — Made baden Magil lal Mansigh</t>
+          <t>1726003010/IF/IAY/833903 — Construction of IAY House -IAY REG. NO. MP1254429</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>229000</v>
+        <v>15480</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>200700</v>
+        <v>15508</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>40638</v>
+        <v>43033</v>
       </c>
       <c r="K748" s="3" t="n">
-        <v>40686</v>
+        <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/550 — MadenBadan Rodi lal Ganga ram07</t>
+          <t>1726003010/IF/IAY/833913 — Construction of IAY House -IAY REG. NO. MP1254795</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>341000</v>
+        <v>17100</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>181400</v>
+        <v>17100</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>40638</v>
+        <v>44050</v>
       </c>
       <c r="K749" s="3" t="n">
-        <v>40686</v>
+        <v>44301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/551 — MADE BADNA BAKSU DAVEAJI 06</t>
+          <t>1726003010/IF/IAY/834345 — Construction of IAY House -IAY REG. NO. MP1263694</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>281000</v>
+        <v>27000</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>186900</v>
+        <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>40645</v>
-[...3 lines deleted...]
-      </c>
+        <v>44025</v>
+      </c>
+      <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/928 — med bandhan group 2 bankpura</t>
+          <t>1726003010/IF/IAY/834778 — Construction of IAY House -IAY REG. NO. MP1273535</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>188000</v>
+        <v>15480</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>94080</v>
+        <v>15136</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>40695</v>
+        <v>43033</v>
       </c>
       <c r="K751" s="3" t="n">
-        <v>40714</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1726003010/LD/929 — med bandhan group 3 hitgrahi 12</t>
+          <t>1726003010/IF/IAY/861947 — Construction of IAY House -IAY REG. NO. MP1637048</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>210000</v>
+        <v>15480</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>86120</v>
+        <v>15046</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>40695</v>
+        <v>43033</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>40712</v>
+        <v>43396</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1726003010/PG/9425894189 — playground nirman patana</t>
+          <t>1726003010/IF/IAY/861957 — Construction of IAY House -IAY REG. NO. MP1637123</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>154000</v>
+        <v>15480</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>62789.5</v>
+        <v>15824</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>42790</v>
+        <v>43033</v>
       </c>
       <c r="K753" s="3" t="n">
         <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1726003010/PG/9425896336 — PLAY GROUND BANKPURA</t>
+          <t>1726003010/IF/IAY/862507 — Construction of IAY House -IAY REG. NO. MP1642998</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>111000</v>
+        <v>15480</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>0</v>
+        <v>15136</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K754" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K754" s="3" t="n">
+        <v>43230</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1726003010/PG/9425896338 — PLAY GROUND MANYAPURA</t>
+          <t>1726003010/IF/IAY/862762 — Construction of IAY House -IAY REG. NO. MP1645827</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>111000</v>
+        <v>15480</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>0</v>
+        <v>15136</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K755" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K755" s="3" t="n">
+        <v>43230</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1726003010/PG/9425896339 — PLAY GROUND DHIRGARH</t>
+          <t>1726003010/IF/IAY/862819 — Construction of IAY House -IAY REG. NO. MP1646469</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>111000</v>
+        <v>15480</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>0</v>
+        <v>13726</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K756" s="3"/>
+        <v>43118</v>
+      </c>
+      <c r="K756" s="3" t="n">
+        <v>43421</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/1406 — Goya Nirman Bankpura</t>
+          <t>1726003010/IF/IAY/863398 — Construction of IAY House -IAY REG. NO. MP1652615</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>482000</v>
+        <v>15480</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>335728</v>
+        <v>15480</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>40675</v>
+        <v>43033</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>40801</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/1559 — Aantrik marg nirman Bankpura ( Dwara ke pura se neem ke pura tak )</t>
+          <t>1726003010/IF/IAY/863535 — Construction of IAY House -IAY REG. NO. MP1654117</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>300000</v>
+        <v>15480</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>333432</v>
+        <v>15136</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>41081</v>
+        <v>43033</v>
       </c>
       <c r="K758" s="3" t="n">
-        <v>41480</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/1646 — Aantrik marg nirman Dehri jagir</t>
+          <t>1726003010/IF/IAY/866689 — Construction of IAY House -IAY REG. NO. MP1690247</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>497000</v>
+        <v>15480</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>384276</v>
+        <v>15394</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>41068</v>
+        <v>43033</v>
       </c>
       <c r="K759" s="3" t="n">
-        <v>41480</v>
+        <v>43397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/1744 — antrik marg nirman Bankpura</t>
+          <t>1726003010/IF/IAY/866694 — Construction of IAY House -IAY REG. NO. MP1690270</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>497000</v>
+        <v>15480</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>63360</v>
+        <v>15342</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>41094</v>
+        <v>43033</v>
       </c>
       <c r="K760" s="3" t="n">
-        <v>41379</v>
+        <v>43382</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/1745 — C.C. ROAD AND NALI NIRMAN { PANCHAPARMESHWAR}  Bankpura</t>
+          <t>1726003010/IF/IAY/867307 — Construction of IAY House -IAY REG. NO. MP1698395</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>0</v>
+        <v>14802</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>41000</v>
-[...1 lines deleted...]
-      <c r="K761" s="3"/>
+        <v>43082</v>
+      </c>
+      <c r="K761" s="3" t="n">
+        <v>43702</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/1746 — C.C. ROAD AND NALI NIRMAN { PANCHAPARMESHWAR} Bankpura</t>
+          <t>1726003010/IF/IAY/867736 — Construction of IAY House -IAY REG. NO. MP1703885</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>250000</v>
+        <v>15480</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>240428</v>
+        <v>14026</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>41039</v>
+        <v>43082</v>
       </c>
       <c r="K762" s="3" t="n">
-        <v>41192</v>
+        <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034151919 — A.T.Magri Nmarn Bakpura</t>
+          <t>1726003010/IF/IAY/867789 — Construction of IAY House -IAY REG. NO. MP1704604</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>300000</v>
+        <v>15480</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>243148</v>
+        <v>15402</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>40661</v>
+        <v>43082</v>
       </c>
       <c r="K763" s="3" t="n">
-        <v>41480</v>
+        <v>43382</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034155146 — Rural Connectivity</t>
+          <t>1726003010/IF/IAY/867914 — Construction of IAY House -IAY REG. NO. MP1706421</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>0</v>
+        <v>15746</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K764" s="3"/>
+        <v>43082</v>
+      </c>
+      <c r="K764" s="3" t="n">
+        <v>43328</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034155147 — Rural Connectivity</t>
+          <t>1726003010/IF/IAY/867931 — Construction of IAY House -IAY REG. NO. MP1706654</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>0</v>
+        <v>13658</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K765" s="3"/>
+        <v>43082</v>
+      </c>
+      <c r="K765" s="3" t="n">
+        <v>43421</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034155148 — Rural Connectivity</t>
+          <t>1726003010/IF/IAY/868029 — Construction of IAY House -IAY REG. NO. MP1707885</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>0</v>
+        <v>14520</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K766" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K766" s="3" t="n">
+        <v>43348</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034155149 — Rural Connectivity</t>
+          <t>1726003010/IF/IAY/868043 — Construction of IAY House -IAY REG. NO. MP1708077</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>0</v>
+        <v>15824</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K767" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K767" s="3" t="n">
+        <v>43230</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034155150 — Rural Connectivity</t>
+          <t>1726003010/IF/IAY/869416 — Construction of IAY House -IAY REG. NO. MP1727712</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>0</v>
+        <v>13658</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K768" s="3"/>
+        <v>43082</v>
+      </c>
+      <c r="K768" s="3" t="n">
+        <v>43421</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034155157 — Rural Connectivity</t>
+          <t>1726003010/IF/IAY/869424 — Construction of IAY House -IAY REG. NO. MP1727771</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>0</v>
+        <v>14804</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K769" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K769" s="3" t="n">
+        <v>43344</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034155158 — Rural Connectivity</t>
+          <t>1726003010/IF/IAY/869436 — Construction of IAY House -IAY REG. NO. MP1727905</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>0</v>
+        <v>15486</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K770" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K770" s="3" t="n">
+        <v>43753</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034155159 — Rural Connectivity</t>
+          <t>1726003010/IF/IAY/869494 — Construction of IAY House -IAY REG. NO. MP1728473</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>0</v>
+        <v>17100</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>0</v>
+        <v>17100</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K771" s="3"/>
+        <v>43082</v>
+      </c>
+      <c r="K771" s="3" t="n">
+        <v>44301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034155161 — Rural Connectivity</t>
+          <t>1726003010/IF/IAY/871476 — Construction of IAY House -IAY REG. NO. MP1754093</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>0</v>
+        <v>15288</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K772" s="3"/>
+        <v>43082</v>
+      </c>
+      <c r="K772" s="3" t="n">
+        <v>43382</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034155168 — Rural Connectivity</t>
+          <t>1726003010/IF/IAY/898348 — Construction of IAY House -IAY REG. NO. MP2114937</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>0</v>
+        <v>14358</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K773" s="3"/>
+        <v>43082</v>
+      </c>
+      <c r="K773" s="3" t="n">
+        <v>43326</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034155196 — Rural Connectivity</t>
+          <t>1726003010/IF/IAY/899529 — Construction of IAY House -IAY REG. NO. MP2130575</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>0</v>
+        <v>14620</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K774" s="3"/>
+        <v>43082</v>
+      </c>
+      <c r="K774" s="3" t="n">
+        <v>43230</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>WBM / Construction of WBM Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034155197 — ruralconecativity</t>
+          <t>1726003010/IF/IAY/899792 — Construction of IAY House -IAY REG. NO. MP2134280</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>0</v>
+        <v>15312</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K775" s="3"/>
+        <v>43082</v>
+      </c>
+      <c r="K775" s="3" t="n">
+        <v>43702</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>WBM / Construction of WBM Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034155198 — rural conectivity</t>
+          <t>1726003010/IF/IAY/899955 — Construction of IAY House -IAY REG. NO. MP2136569</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>0</v>
+        <v>15228</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K776" s="3"/>
+        <v>43082</v>
+      </c>
+      <c r="K776" s="3" t="n">
+        <v>43326</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>WBM / Construction of WBM Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034155199 — rural conectivity</t>
+          <t>1726003010/IF/IAY/900065 — Construction of IAY House -IAY REG. NO. MP2138059</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>0</v>
+        <v>13704</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K777" s="3"/>
+        <v>43082</v>
+      </c>
+      <c r="K777" s="3" t="n">
+        <v>43421</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>WBM / Construction of WBM Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034155201 — Rural Connectivity</t>
+          <t>1726003010/IF/IAY/901196 — Construction of IAY House -IAY REG. NO. MP2152515</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>0</v>
+        <v>15282</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K778" s="3"/>
+        <v>43082</v>
+      </c>
+      <c r="K778" s="3" t="n">
+        <v>43382</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034169982 — C.C. ROAD AND NALI NIRMAN pp BANESONGH KE GHAR SE</t>
+          <t>1726003010/IF/IAY/901247 — Construction of IAY House -IAY REG. NO. MP2153451</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>250000</v>
+        <v>17100</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>229678</v>
+        <v>9138</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>41431</v>
+        <v>43082</v>
       </c>
       <c r="K779" s="3" t="n">
-        <v>42265</v>
+        <v>45573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034189483 — C C Road @ nali nirman PATNA Panchparmewer SCHOOL SE Dev singh ke makan  tak</t>
+          <t>1726003010/IF/IAY/905436 — Construction of IAY House -IAY REG. NO. MP2212964</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>0</v>
+        <v>15402</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K780" s="3"/>
+        <v>43082</v>
+      </c>
+      <c r="K780" s="3" t="n">
+        <v>43326</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034191872 — C C road ( PP) PATNA P M  school se Dev singh ke</t>
+          <t>1726003010/IF/IAY/917272 — Construction of IAY House -IAY REG. NO. MP2380115</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>250000</v>
+        <v>17100</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>128840</v>
+        <v>15969</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>41594</v>
+        <v>43365</v>
       </c>
       <c r="K781" s="3" t="n">
-        <v>42265</v>
+        <v>45157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034191876 — CC Road ( PP) Bankpura (Nathu lal ke ghar se Devi)</t>
+          <t>1726003010/IF/IAY/919570 — Construction of IAY House -IAY REG. NO. MP2414151</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>387500</v>
+        <v>15480</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>256983.14</v>
+        <v>15480</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>41593</v>
+        <v>43033</v>
       </c>
       <c r="K782" s="3" t="n">
-        <v>42265</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034201207 — AANTRIK MARG PATANA NIRBHAY SINGH KE GHAR SE NEEM</t>
+          <t>1726003010/IF/IAY/921305 — Construction of IAY House -IAY REG. NO. MP2440189</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>493000</v>
+        <v>15480</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>432697</v>
+        <v>15426</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>41676</v>
+        <v>43118</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>42149</v>
+        <v>43348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034201612 — AANTRIK MARG BANKPURA SYAM KE GHAR SE PRAM KE GHAR</t>
+          <t>1726003010/IF/IAY/964396 — Construction of IAY House -IAY REG. NO. MP3404424</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>493000</v>
+        <v>15480</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>331694</v>
+        <v>14358</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>41676</v>
+        <v>43082</v>
       </c>
       <c r="K784" s="3" t="n">
-        <v>42149</v>
+        <v>43326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034203496 — AANTRIK MARG RAKLYA SCHOOL SE MOR SINGH KE GHAR TA</t>
+          <t>1726003010/LD/1172 — Nandan phallouddhan Inder singh/ mangi lal</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>500000</v>
+        <v>220000</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>363283</v>
+        <v>17648</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>41683</v>
+        <v>41037</v>
       </c>
       <c r="K785" s="3" t="n">
-        <v>42149</v>
+        <v>42860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034212508 — ANTIK MARG NIMAN BAKPURAGANGARAM KE GAR SE MANGILAL GAR TAK</t>
+          <t>1726003010/LD/1173 — Nandan phallouddhan Abhesingh/ Ratan lal</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>0</v>
+        <v>220000</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>0</v>
+        <v>41348</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>41491</v>
-[...1 lines deleted...]
-      <c r="K786" s="3"/>
+        <v>41037</v>
+      </c>
+      <c r="K786" s="3" t="n">
+        <v>42957</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034212541 — ANTRIK MARG NIRMAN BANKPURA (GANGARAM KE GHAR SE M</t>
+          <t>1726003010/LD/1178 — Med bandhan gram bankpura  (Hit, 03  devesingh /gangaram</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>398732</v>
+        <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>41852</v>
-[...3 lines deleted...]
-      </c>
+        <v>40878</v>
+      </c>
+      <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034212557 — C.C. ROAD  NALI NIRMAN PP BAPU KE GHAR SE HANDPUMP TAK , MANYAPURA</t>
+          <t>1726003010/LD/1179 — Med bandhan gram bankpura  (Hit, 03  devesingh /gangaram</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>345000</v>
+        <v>114000</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>139506</v>
+        <v>60984</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>41704</v>
+        <v>41051</v>
       </c>
       <c r="K788" s="3" t="n">
-        <v>42346</v>
+        <v>41339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034222161 — AANTRIK MARG DHIRGARH GANGARAM KE GHAR SE RAMASH K</t>
+          <t>1726003010/LD/1208 — med bandan mirman mangilal piyar ji</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>493000</v>
+        <v>0</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>404674</v>
+        <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>41808</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034292471 — ANTRIK MARG NIRMAN PATNA (GULJIRAM KA GHAR SE RAMESH KE GHAR TEK)</t>
+          <t>1726003010/LD/1279 — Med bandhan Dehrijagir hs 04</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>532646</v>
+        <v>0</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>369802.3</v>
+        <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>42351</v>
-[...3 lines deleted...]
-      </c>
+        <v>41019</v>
+      </c>
+      <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034292698 — ANTRIK MARG NIRMAN DHIRGARH (KASHIRAM KE GHAR SE ROAD TAK)</t>
+          <t>1726003010/LD/1280 — Med bandhan dehrijagir   hs 04 mangi lal/ pyarji</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>532646</v>
+        <v>137000</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>217193.9</v>
+        <v>57024</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>42351</v>
+        <v>41037</v>
       </c>
       <c r="K791" s="3" t="n">
-        <v>42592</v>
+        <v>41339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034292700 — ANTRIK MARG NIRMAN DEHRIJAGIR (DHANNALAL KE GHAR SE RAMPURIYA KAKAD TAK)</t>
+          <t>1726003010/LD/1531 — med bandhan (champalal/girdhari) bankpura</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>532646</v>
+        <v>93000</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>0</v>
+        <v>45936</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>42351</v>
-[...1 lines deleted...]
-      <c r="K792" s="3"/>
+        <v>41091</v>
+      </c>
+      <c r="K792" s="3" t="n">
+        <v>41366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034293145 — SUDUR GRAM SAMPARK SADAK &amp; KHET SADAK BANKPURA (PANCHAYAT BHAWAN SE PATRI KAKAD)</t>
+          <t>1726003010/LD/22012034296446 — SHANTIDHAM VIKAS YOJNA, DHEERGARH</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>1434000</v>
+        <v>180000</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>174105</v>
+        <v>166472.46</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>42357</v>
+        <v>42733</v>
       </c>
       <c r="K793" s="3" t="n">
-        <v>42790</v>
+        <v>43061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034295951 — C.C. ROAD NIRMAN (14 Vitta) RANKLIYA CHHOTA (GANGARAM KE GHAR SE BAKSU KE GHAR TAK)</t>
+          <t>1726003010/LD/22012034302729 — Shanti dham nirman Patana</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>102200</v>
+        <v>180000</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>100965</v>
+        <v>175974.09</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>42381</v>
+        <v>42834</v>
       </c>
       <c r="K794" s="3" t="n">
-        <v>42510</v>
+        <v>43061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034329260 — C C ROAD NIRMAN .PATANA</t>
+          <t>1726003010/LD/22012034302730 — Shanti Dham nirman Manyapura</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>247000</v>
+        <v>180000</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>377910</v>
+        <v>163654.98</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>42797</v>
+        <v>42892</v>
       </c>
       <c r="K795" s="3" t="n">
-        <v>43215</v>
+        <v>43061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034337407 — SUDUR SADAK NIRMAN DEHARIJAGIR SE RAMPURIYA KANKAD TAK</t>
+          <t>1726003010/LD/22012034305026 — SHANTIDHAM VIKAS YOJNA, RANKLIYA BADA</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>877000</v>
+        <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>673895.2</v>
+        <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034337609 — SUDUR SADAK NIRMAN RAKLYA SE KISHANPURIYA KANKAD TAK</t>
+          <t>1726003010/LD/22012034524275 — Charagah Nirman_2020-21_GP_BANKPURA _GRAM PATNA JAGIR</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>950000</v>
+        <v>792213.45</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>807351.82</v>
+        <v>3420</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>42867</v>
+        <v>44160</v>
       </c>
       <c r="K797" s="3" t="n">
-        <v>43230</v>
+        <v>45645</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034360069 — C.C. ROAD  NIRMAN,DEHARIJAGIR</t>
+          <t>1726003010/LD/22012034593310 — Plantation and Sondarykaran Work_2023-24_School Ke Pass_Gram Patna_GP Bankpura</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>274000</v>
+        <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>283800</v>
+        <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>42993</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034381112 — 3 ROW V C W NALE PAR PULIYA NIRMAN EMLI WALE NALE KE PASS BANKPURA</t>
+          <t>1726003010/LD/22012034593311 — Plantation and Sondarykaran Work_2023-24_Shantidham Parisar Me_Gram Bankpura_GP Bankpura</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>350000</v>
+        <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>349386</v>
+        <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>43281</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034381561 — PULIYA AND RETARNINGH WALL DIWAR NIRMAN BANKPURA</t>
+          <t>1726003010/LD/22012034951097 — Ardan Bund Parkuletion Tenk Nirman ~Tanki Ke Pass Ki Khoyri Gram ~ Patna GP Bankpura</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>817000</v>
+        <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>814418.19</v>
+        <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>43281</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034398457 — C C ROAD AND NALI NIRMAN DEERGARH DULE SINGH KE GHAR SE LAL SINGH KE GHAR TAK</t>
+          <t>1726003010/LD/22012034951098 — Ardan Bund Parkuletion Tenk Nirman ~Tanki Ke Pass Ki Khoyri Gram ~ Patna GP Bankpura</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>160000</v>
+        <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>46816</v>
+        <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>43672</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034471786 — CC ROAD NIRMAN MANYAPURA ALL GALI (KAMAL SINGH KA GHAR VALI GALI CHOD KAR )</t>
+          <t>1726003010/LD/22012034960512 — STONE PERIPHERAL BUND_2025-26_LIMDIPURA KE PASS KI BALDI PER_GRAM BANKPURA_GP BANKPURA</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>143606</v>
+        <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>43642</v>
+        <v>45935</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034471787 — CC ROAD NIRMAN SAMASTA RANKLIYA</t>
+          <t>1726003010/LD/22012034960513 — STONE PERIPHERAL BUND_2025-26_CHARAWALI BALDI PER_GRAM BANKPURA_GP BANKPURA</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>287295</v>
+        <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>352</v>
+        <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>43690</v>
-[...3 lines deleted...]
-      </c>
+        <v>45935</v>
+      </c>
+      <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034538384 — C.C. ROAD NIRMAN KARYA BANKPURA (GAON SE SCHOOL TAK)</t>
+          <t>1726003010/LD/22012034960514 — STONE PERIPHERAL BUND_2025-26_BANKPURA KE KHOYRA ME_GRAM BANKPURA_GP BANKPURA</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>87000</v>
+        <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>21660</v>
+        <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>44092</v>
-[...3 lines deleted...]
-      </c>
+        <v>45935</v>
+      </c>
+      <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034541921 — C C ROAD NIRMAN KARYA BANKPURA (SCHOOL WALI PULIYA SE GANGARAM WALI PULIYA TAK)</t>
+          <t>1726003010/LD/319 — Med Bandhan Bankpura (Parvat/Mansingh)</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>77000</v>
+        <v>28000</v>
       </c>
       <c r="I805" s="2" t="n">
-        <v>4560</v>
+        <v>16800</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>44101</v>
+        <v>40366</v>
       </c>
       <c r="K805" s="3" t="n">
-        <v>44115</v>
+        <v>40378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/22012034552186 — SUDUR SADAK_2020-21_BANKPURA_DHEERGARH JOD SE PATNA KE PURA TAK</t>
+          <t>1726003010/LD/320 — Med Bandhan Bankpura (Bhanwarlal/Badrilal)</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>1241096.47</v>
+        <v>27000</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>982930.01</v>
+        <v>15600</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>44197</v>
+        <v>40366</v>
       </c>
       <c r="K806" s="3" t="n">
-        <v>45097</v>
+        <v>40378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/895 — पहुंचमार्ग बांकपुरा</t>
+          <t>1726003010/LD/321 — Med Bandhan Bankpura (Karansingh/Dhulji)</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>500000</v>
+        <v>30000</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>14076</v>
+        <v>10200</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>39560</v>
+        <v>40366</v>
       </c>
       <c r="K807" s="3" t="n">
-        <v>39515</v>
+        <v>40378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/909 — ग्रेवल सडक निमार्ण काकड से बाकपूरा</t>
+          <t>1726003010/LD/322 — Med Bandhan Bankpura (Naharsingh/Nandram)</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>500000</v>
+        <v>28000</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>12075</v>
+        <v>12000</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>39509</v>
+        <v>40366</v>
       </c>
       <c r="K808" s="3" t="n">
-        <v>39515</v>
+        <v>40378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/950 — ग्रेवल सडक निर्माण राकल्‍या से मुख्‍य मार्ग तक</t>
+          <t>1726003010/LD/323 — Med Bandhan Bankpura (Premsingh/Amra)</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>500000</v>
+        <v>15000</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>73740</v>
+        <v>13200</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>39562</v>
+        <v>40366</v>
       </c>
       <c r="K809" s="3" t="n">
-        <v>39559</v>
+        <v>40378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/बांकपुरा243 — ग्रेवल सडक निर्मा्ण</t>
+          <t>1726003010/LD/3799380363 — Med Bandhan Bankpura (Panibai/Chainsingh)</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>500000</v>
+        <v>16000</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>55192</v>
+        <v>12600</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>39412</v>
-[...1 lines deleted...]
-      <c r="K810" s="3"/>
+        <v>40366</v>
+      </c>
+      <c r="K810" s="3" t="n">
+        <v>40378</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/बांकपुरा/748/04 — पहुच मार्ग धीरगढ रोड</t>
+          <t>1726003010/LD/3799380364 — Med Bandhan Bankpura (Chhitar/Deviram)</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
-        <v>500000</v>
+        <v>10000</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>61682</v>
+        <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>39464</v>
-[...3 lines deleted...]
-      </c>
+        <v>40338</v>
+      </c>
+      <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/ बांकपूरा 137 — ग्रेवल सडक निर्माण</t>
+          <t>1726003010/LD/3799380365 — Med Bandhan Bankpura (Harisingh/Deviram)</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>473000</v>
+        <v>21000</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>253654</v>
+        <v>12600</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>39315</v>
+        <v>40366</v>
       </c>
       <c r="K812" s="3" t="n">
-        <v>39566</v>
+        <v>40378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/ बांकपूरा 285 — ग्रेवल सडक निर्माण धीरगड</t>
+          <t>1726003010/LD/3799380366 — Med Bandhan Bankpura (Premsingh/Deva)</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>500000</v>
+        <v>37000</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>116800</v>
+        <v>10800</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>39445</v>
-[...1 lines deleted...]
-      <c r="K813" s="3"/>
+        <v>40366</v>
+      </c>
+      <c r="K813" s="3" t="n">
+        <v>40378</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/ बांकपूरा 299 — ग्रेवल सडक निर्माण राकल्‍या से मूख्‍यमार्ग</t>
+          <t>1726003010/LD/3799380367 — Med Bandhan Bankpura (Mangibai/Bapulal)</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>500000</v>
+        <v>37000</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>103750</v>
+        <v>7800</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>39464</v>
-[...1 lines deleted...]
-      <c r="K814" s="3"/>
+        <v>40373</v>
+      </c>
+      <c r="K814" s="3" t="n">
+        <v>40378</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/ बांकपूरा 317 — ग्रेवल सडक निर्माण पटना</t>
+          <t>1726003010/LD/3799380810 — SHANTIDHAM VIKAS YOJNA RAKALYA BADHA</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>500000</v>
+        <v>488000</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>97144</v>
+        <v>269600</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>39363</v>
-[...1 lines deleted...]
-      <c r="K815" s="3"/>
+        <v>40521</v>
+      </c>
+      <c r="K815" s="3" t="n">
+        <v>41085</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RC/ बांकपूरा 318 — ग्रेवल सडक निर्माण बांकपूरा</t>
+          <t>1726003010/LD/3799380821 — Shantidham vikas yojna RAKLYA CHOTA</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>500000</v>
+        <v>498000</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>195675</v>
+        <v>123080</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>39463</v>
-[...1 lines deleted...]
-      <c r="K816" s="3"/>
+        <v>40562</v>
+      </c>
+      <c r="K816" s="3" t="n">
+        <v>41085</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345069 — SHOCHALAYA NIRMAN PATANA DHARMESH / KANIRAM</t>
+          <t>1726003010/LD/3799380822 — MED BANDAN MANYAPURA</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>1150000</v>
+        <v>303000</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>0</v>
+        <v>102600</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>42860</v>
-[...1 lines deleted...]
-      <c r="K817" s="3"/>
+        <v>40510</v>
+      </c>
+      <c r="K817" s="3" t="n">
+        <v>40866</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345072 — SHOCHALAYA NIRMAN PATANA bhanwer lal / dhul ji</t>
+          <t>1726003010/LD/3799380862 — made bandn hatigryi-12 Bakpura-grop-3</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
-        <v>11500</v>
+        <v>303000</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>0</v>
+        <v>143400</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>42860</v>
-[...1 lines deleted...]
-      <c r="K818" s="3"/>
+        <v>40695</v>
+      </c>
+      <c r="K818" s="3" t="n">
+        <v>40714</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345076 — SHOCHALAYA NIRMAN PATANA NATHU LAL / BHANWER LAL</t>
+          <t>1726003010/LD/3799380863 — made bandn hatigryi-12 Bankpura-group-02</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
-        <v>11500</v>
+        <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>42860</v>
+        <v>40634</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345077 — SHOCHALYA NIRMAN PATANA DHARMESH / KANIRAM</t>
+          <t>1726003010/LD/438 — SANTI DHAM VIKASH YOJANA ( BANKPURA )</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>11500</v>
+        <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>42860</v>
+        <v>40299</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345079 — SHOCHALYA NIRMAN PATANA KAMAL SINGH / BHANWER LAL</t>
+          <t>1726003010/LD/439 — Shanti dham vikas yojna bank pura</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>11500</v>
+        <v>498000</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>0</v>
+        <v>82640</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>42860</v>
-[...1 lines deleted...]
-      <c r="K821" s="3"/>
+        <v>40529</v>
+      </c>
+      <c r="K821" s="3" t="n">
+        <v>41085</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345081 — SHOCHALYA NIRMAN PATANA MANGI LAL / GYARSHIRAM</t>
+          <t>1726003010/LD/440 — Shanti dham vikas yojna dehrijagir</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>11500</v>
+        <v>488000</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>0</v>
+        <v>189568</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>42860</v>
-[...1 lines deleted...]
-      <c r="K822" s="3"/>
+        <v>40551</v>
+      </c>
+      <c r="K822" s="3" t="n">
+        <v>41085</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345082 — SHOCHALYA NIRMAN PATANA HARI SINGH / JASMAL</t>
+          <t>1726003010/LD/548 — Made Badn Chana /Chartir</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>11500</v>
+        <v>318000</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>0</v>
+        <v>147800</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>42860</v>
-[...1 lines deleted...]
-      <c r="K823" s="3"/>
+        <v>40645</v>
+      </c>
+      <c r="K823" s="3" t="n">
+        <v>40686</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345083 — SHOCHALYA NIRMAN PATANA KARAN SINGH / MANGI LAL</t>
+          <t>1726003010/LD/549 — Made baden Magil lal Mansigh</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>11500</v>
+        <v>229000</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>0</v>
+        <v>200700</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>42860</v>
-[...1 lines deleted...]
-      <c r="K824" s="3"/>
+        <v>40638</v>
+      </c>
+      <c r="K824" s="3" t="n">
+        <v>40686</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345084 — SHOCHALYA NIRMAN PATANA BABU LAL / PYAR JI</t>
+          <t>1726003010/LD/550 — MadenBadan Rodi lal Ganga ram07</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>11500</v>
+        <v>341000</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>0</v>
+        <v>181400</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>42860</v>
-[...1 lines deleted...]
-      <c r="K825" s="3"/>
+        <v>40638</v>
+      </c>
+      <c r="K825" s="3" t="n">
+        <v>40686</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345086 — SHOCHALYA NIRMAN PATANA RODJI / GOPI LAL</t>
+          <t>1726003010/LD/551 — MADE BADNA BAKSU DAVEAJI 06</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
-        <v>11500</v>
+        <v>281000</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>0</v>
+        <v>186900</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>42860</v>
-[...1 lines deleted...]
-      <c r="K826" s="3"/>
+        <v>40645</v>
+      </c>
+      <c r="K826" s="3" t="n">
+        <v>40686</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345087 — SHOCHALYA NIRMAN PATANA KANCHAN BAI / BEERAM</t>
+          <t>1726003010/LD/928 — med bandhan group 2 bankpura</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>11500</v>
+        <v>188000</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>0</v>
+        <v>94080</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>42860</v>
-[...1 lines deleted...]
-      <c r="K827" s="3"/>
+        <v>40695</v>
+      </c>
+      <c r="K827" s="3" t="n">
+        <v>40714</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345090 — SHOCHALYA NIRMAN PATANA bapu lal /bhanwer lal</t>
+          <t>1726003010/LD/929 — med bandhan group 3 hitgrahi 12</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>11500</v>
+        <v>210000</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>0</v>
+        <v>86120</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>42860</v>
-[...1 lines deleted...]
-      <c r="K828" s="3"/>
+        <v>40695</v>
+      </c>
+      <c r="K828" s="3" t="n">
+        <v>40712</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345092 — SHOCHALYA NIRMAN PATANA bhura lal / BHANWER LAL</t>
+          <t>1726003010/PG/9425894189 — playground nirman patana</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>11500</v>
+        <v>154000</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>0</v>
+        <v>62789.5</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>42860</v>
-[...1 lines deleted...]
-      <c r="K829" s="3"/>
+        <v>42790</v>
+      </c>
+      <c r="K829" s="3" t="n">
+        <v>43230</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345094 — SHOCHALYA NIRMAN PATANA BEERAM / GHISA</t>
+          <t>1726003010/PG/9425896336 — PLAY GROUND BANKPURA</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>11500</v>
+        <v>111000</v>
       </c>
       <c r="I830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>42839</v>
+        <v>42761</v>
       </c>
       <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345099 — SHOCHALYA NIRMAN PATANA DEV SINGH /MADHU</t>
+          <t>1726003010/PG/9425896338 — PLAY GROUND MANYAPURA</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>11500</v>
+        <v>111000</v>
       </c>
       <c r="I831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>42860</v>
+        <v>42761</v>
       </c>
       <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345100 — SHOCHALYA NIRMAN PATANA jagannath / gopi lal</t>
+          <t>1726003010/PG/9425896339 — PLAY GROUND DHIRGARH</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>11500</v>
+        <v>111000</v>
       </c>
       <c r="I832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>42860</v>
+        <v>42761</v>
       </c>
       <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345101 — SHOCHALYA NIRMAN PATANA BAPU LAL / GOPI LAL</t>
+          <t>1726003010/RC/1406 — Goya Nirman Bankpura</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
-        <v>11500</v>
+        <v>482000</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>0</v>
+        <v>335728</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>42860</v>
-[...1 lines deleted...]
-      <c r="K833" s="3"/>
+        <v>40675</v>
+      </c>
+      <c r="K833" s="3" t="n">
+        <v>40801</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345221 — SHOCHALYA NIRMAN PATANA DIWAN SINGH / BEERAM</t>
+          <t>1726003010/RC/1559 — Aantrik marg nirman Bankpura ( Dwara ke pura se neem ke pura tak )</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>11500</v>
+        <v>300000</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>0</v>
+        <v>333432</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>42861</v>
-[...1 lines deleted...]
-      <c r="K834" s="3"/>
+        <v>41081</v>
+      </c>
+      <c r="K834" s="3" t="n">
+        <v>41480</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345223 — SHOCHALYA NIRMAN PATANA SURESH / MOR SINGH</t>
+          <t>1726003010/RC/1646 — Aantrik marg nirman Dehri jagir</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
-        <v>11500</v>
+        <v>497000</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>0</v>
+        <v>384276</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>42861</v>
-[...1 lines deleted...]
-      <c r="K835" s="3"/>
+        <v>41068</v>
+      </c>
+      <c r="K835" s="3" t="n">
+        <v>41480</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034345225 — SHOCHALYA NIRMAN PATANA RODMAL / GHISA</t>
+          <t>1726003010/RC/1744 — antrik marg nirman Bankpura</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
-        <v>11500</v>
+        <v>497000</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>0</v>
+        <v>63360</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>42861</v>
-[...1 lines deleted...]
-      <c r="K836" s="3"/>
+        <v>41094</v>
+      </c>
+      <c r="K836" s="3" t="n">
+        <v>41379</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034686708 — CC NALI NIRMAN KARYA_2022-23_GRAM BANKPURA_LEEMKHEDI KE PASS</t>
+          <t>1726003010/RC/1745 — C.C. ROAD AND NALI NIRMAN { PANCHAPARMESHWAR}  Bankpura</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
-        <v>39000</v>
+        <v>0</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>31416</v>
+        <v>0</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>44988</v>
-[...3 lines deleted...]
-      </c>
+        <v>41000</v>
+      </c>
+      <c r="K837" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034686709 — NALI NIRMAN KARYA_2022-23_CHAMPALAL KE GHAR SE PULIYA TAK_GRAM BANKPURA</t>
+          <t>1726003010/RC/1746 — C.C. ROAD AND NALI NIRMAN { PANCHAPARMESHWAR} Bankpura</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
-        <v>37500</v>
+        <v>250000</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>32844</v>
+        <v>240428</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>44988</v>
+        <v>41039</v>
       </c>
       <c r="K838" s="3" t="n">
-        <v>45462</v>
+        <v>41192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1726003010/RS/22012034698026 — CC NALI NIRMAN KARYA_2023-24_LALSINGH KE GHAR SE BANKAT KE GHAR TAK_GRAM BANKPURA_GP BANKPURA</t>
+          <t>1726003010/RC/22012034151919 — A.T.Magri Nmarn Bakpura</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>114700</v>
+        <v>300000</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>108069</v>
+        <v>243148</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>45156</v>
+        <v>40661</v>
       </c>
       <c r="K839" s="3" t="n">
-        <v>45430</v>
+        <v>41480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034320662 — NAVIN NISTARI TALAB NIRMAN, DHEERGARH</t>
+          <t>1726003010/RC/22012034155146 — Rural Connectivity</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
-        <v>551000</v>
+        <v>0</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>553446.79</v>
+        <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>42802</v>
-[...3 lines deleted...]
-      </c>
+        <v>41275</v>
+      </c>
+      <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034388723 — नवीन निस्‍तारी तालाब निर्माण देहरी जागीर</t>
+          <t>1726003010/RC/22012034155147 — Rural Connectivity</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
-        <v>1493000</v>
+        <v>0</v>
       </c>
       <c r="I841" s="2" t="n">
-        <v>1255532.22</v>
+        <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>43221</v>
-[...3 lines deleted...]
-      </c>
+        <v>41275</v>
+      </c>
+      <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034389588 — Navin nistari talab manyapura</t>
+          <t>1726003010/RC/22012034155148 — Rural Connectivity</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
-        <v>711000</v>
+        <v>0</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>678660.53</v>
+        <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>43243</v>
-[...3 lines deleted...]
-      </c>
+        <v>41275</v>
+      </c>
+      <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034390578 — नवीन तालाब निर्माण ग्राम धीरगढ</t>
+          <t>1726003010/RC/22012034155149 — Rural Connectivity</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
-        <v>678000</v>
+        <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>721964</v>
+        <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>43252</v>
-[...3 lines deleted...]
-      </c>
+        <v>41275</v>
+      </c>
+      <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034391072 — Naniv talab</t>
+          <t>1726003010/RC/22012034155150 — Rural Connectivity</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>43192</v>
+        <v>41275</v>
       </c>
       <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034391080 — Navin Nistari Talab Nirman Gram Rakalya</t>
+          <t>1726003010/RC/22012034155157 — Rural Connectivity</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
-        <v>1492000</v>
+        <v>0</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>1263488.83</v>
+        <v>0</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>43252</v>
-[...3 lines deleted...]
-      </c>
+        <v>41275</v>
+      </c>
+      <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034391086 — Navin Nistari talab Nirman Gram patna</t>
+          <t>1726003010/RC/22012034155158 — Rural Connectivity</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
-        <v>1495000</v>
+        <v>0</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>989175.12</v>
+        <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>43252</v>
-[...3 lines deleted...]
-      </c>
+        <v>41275</v>
+      </c>
+      <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034504974 — NAVIN TALAB NIRMAN BEDA VALI KHOYARI GRAM PATNA KA PURA</t>
+          <t>1726003010/RC/22012034155159 — Rural Connectivity</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>44106</v>
+        <v>41275</v>
       </c>
       <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034505525 — NAVIN TALAB NIRMAN BEDA VALI KHOYARI PATNA KA PURA</t>
+          <t>1726003010/RC/22012034155161 — Rural Connectivity</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
-        <v>1449837.36</v>
+        <v>0</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>1402768.98</v>
+        <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>43789</v>
-[...3 lines deleted...]
-      </c>
+        <v>41275</v>
+      </c>
+      <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034522650 — NAVIN TALAB NIRMAN PATANA KHOYARI GP BANKPURA</t>
+          <t>1726003010/RC/22012034155168 — Rural Connectivity</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
-        <v>1466685.23</v>
+        <v>0</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>1382196</v>
+        <v>0</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>43884</v>
-[...3 lines deleted...]
-      </c>
+        <v>41275</v>
+      </c>
+      <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034548632 — CHECK DEM NIRMAN GRAM RAKLYA GP BANKPURA</t>
+          <t>1726003010/RC/22012034155196 — Rural Connectivity</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>43922</v>
+        <v>41275</v>
       </c>
       <c r="K850" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>WBM / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034558251 — NAVIN TALAB NIRMAN RANKLIYA KE PASS VALI KHOYARI GRAM RANKLIYA GP BANKPURA</t>
+          <t>1726003010/RC/22012034155197 — ruralconecativity</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
-        <v>815505.83</v>
+        <v>0</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>787992.1</v>
+        <v>0</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>44033</v>
-[...3 lines deleted...]
-      </c>
+        <v>41275</v>
+      </c>
+      <c r="K851" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>WBM / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034587000 — NAVIN TALAB NIRMAN KARYA DEHRIJAGIR (GAON KE PASS WALI KHOYARI)</t>
+          <t>1726003010/RC/22012034155198 — rural conectivity</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
-        <v>1044656.61</v>
+        <v>0</v>
       </c>
       <c r="I852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>44058</v>
+        <v>41275</v>
       </c>
       <c r="K852" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>WBM / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034600351 — NAVIN NISTARI TALAB NIRMAN KARYA DHEERGARH (DHEERGARH KHOYARI)</t>
+          <t>1726003010/RC/22012034155199 — rural conectivity</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>44058</v>
+        <v>41275</v>
       </c>
       <c r="K853" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>WBM / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034605943 — NAVIN TALAB NIRMAN KARYA GRAM PATNA KA PURA KE PASS WALI KHOYRI</t>
+          <t>1726003010/RC/22012034155201 — Rural Connectivity</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>44159</v>
+        <v>41275</v>
       </c>
       <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034918900 — EARTHEN ANICUT NIRMAN KARYA_2021-22_GRAM PATNA_GAONV KE PASS</t>
+          <t>1726003010/RC/22012034169982 — C.C. ROAD AND NALI NIRMAN pp BANESONGH KE GHAR SE</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
-        <v>0</v>
+        <v>250000</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>0</v>
+        <v>229678</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K855" s="3"/>
+        <v>41431</v>
+      </c>
+      <c r="K855" s="3" t="n">
+        <v>42265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034918904 — EARTHEN ANICUT NIRMAN KARYA_2021-22_GRAM DHEERGARH_GAONV KE PASS</t>
+          <t>1726003010/RC/22012034189483 — C C Road @ nali nirman PATNA Panchparmewer SCHOOL SE Dev singh ke makan  tak</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>44587</v>
+        <v>41378</v>
       </c>
       <c r="K856" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034922651 — EARTHEN ANICUT NIRMAN KARYA_2021-22_GRAM DHEERGARH_BIRAM KE KHET KE PASS</t>
+          <t>1726003010/RC/22012034191872 — C C road ( PP) PATNA P M  school se Dev singh ke</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
-        <v>0</v>
+        <v>250000</v>
       </c>
       <c r="I857" s="2" t="n">
-        <v>0</v>
+        <v>128840</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K857" s="3"/>
+        <v>41594</v>
+      </c>
+      <c r="K857" s="3" t="n">
+        <v>42265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034922652 — EARTHEN ANICUT NIRMAN KARYA_2021-22_GRAM PATNA KA PURA_PREMSINGH KE KHET KE PASS</t>
+          <t>1726003010/RC/22012034191876 — CC Road ( PP) Bankpura (Nathu lal ke ghar se Devi)</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
-        <v>0</v>
+        <v>387500</v>
       </c>
       <c r="I858" s="2" t="n">
-        <v>0</v>
+        <v>256983.14</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K858" s="3"/>
+        <v>41593</v>
+      </c>
+      <c r="K858" s="3" t="n">
+        <v>42265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034960311 — EARTHEN ANICUT NIRMAN KARYA_2022-23_GRAM PATNA_GAONV KE PASS</t>
+          <t>1726003010/RC/22012034201207 — AANTRIK MARG PATANA NIRBHAY SINGH KE GHAR SE NEEM</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
-        <v>0</v>
+        <v>493000</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>0</v>
+        <v>432697</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K859" s="3"/>
+        <v>41676</v>
+      </c>
+      <c r="K859" s="3" t="n">
+        <v>42149</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034960316 — EARTHEN ANICUT NIRMAN KARYA_2022-23_GRAM PATNA KA PURA_PREMSINGH KE KHET KE PASS</t>
+          <t>1726003010/RC/22012034201612 — AANTRIK MARG BANKPURA SYAM KE GHAR SE PRAM KE GHAR</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
-        <v>0</v>
+        <v>493000</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>0</v>
+        <v>331694</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K860" s="3"/>
+        <v>41676</v>
+      </c>
+      <c r="K860" s="3" t="n">
+        <v>42149</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034960321 — EARTHEN ANICUT NIRMAN KARYA_2022-23_GRAM DHEERGARH_GAONV KE PASS</t>
+          <t>1726003010/RC/22012034203496 — AANTRIK MARG RAKLYA SCHOOL SE MOR SINGH KE GHAR TA</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I861" s="2" t="n">
-        <v>0</v>
+        <v>363283</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K861" s="3"/>
+        <v>41683</v>
+      </c>
+      <c r="K861" s="3" t="n">
+        <v>42149</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012034960323 — EARTHEN ANICUT NIRMAN KARYA_2022-23_GRAM DHEERGARH_BIRAM KE KHET KE PASS</t>
+          <t>1726003010/RC/22012034212508 — ANTIK MARG NIMAN BAKPURAGANGARAM KE GAR SE MANGILAL GAR TAK</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>44665</v>
+        <v>41491</v>
       </c>
       <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035016914 — NAVIN TALAB NIRMAN KARYA_2022-23_KAMALSINGH KE KHET KE PASS_GRAM MANYAPURA_GP BANKPURA</t>
+          <t>1726003010/RC/22012034212541 — ANTRIK MARG NIRMAN BANKPURA (GANGARAM KE GHAR SE M</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>0</v>
+        <v>398732</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K863" s="3"/>
+        <v>41852</v>
+      </c>
+      <c r="K863" s="3" t="n">
+        <v>42592</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035016917 — NAVIN TALAB NIRMAN KARYA_2022-23_DHULILAL KE KHET KE PASS_GRAM DHEERGARH_GP BANKPURA</t>
+          <t>1726003010/RC/22012034212557 — C.C. ROAD  NALI NIRMAN PP BAPU KE GHAR SE HANDPUMP TAK , MANYAPURA</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
-        <v>0</v>
+        <v>345000</v>
       </c>
       <c r="I864" s="2" t="n">
-        <v>0</v>
+        <v>139506</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K864" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K864" s="3" t="n">
+        <v>42346</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035016920 — NAVIN TALAB NIRMAN KARYA_2022-23_JAGANNATH KE KHET KE PASS_GRAM DHEERGARH_GP BANKPURA</t>
+          <t>1726003010/RC/22012034222161 — AANTRIK MARG DHIRGARH GANGARAM KE GHAR SE RAMASH K</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
-        <v>0</v>
+        <v>493000</v>
       </c>
       <c r="I865" s="2" t="n">
-        <v>0</v>
+        <v>404674</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K865" s="3"/>
+        <v>41808</v>
+      </c>
+      <c r="K865" s="3" t="n">
+        <v>42265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035022013 — PERCOLATION TANK NIRMAN_2022-23_BAJESINGH KE KHET KE PASS_GRAM DHEERGARH_GP BANKPURA</t>
+          <t>1726003010/RC/22012034292471 — ANTRIK MARG NIRMAN PATNA (GULJIRAM KA GHAR SE RAMESH KE GHAR TEK)</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
-        <v>1157639.34</v>
+        <v>532646</v>
       </c>
       <c r="I866" s="2" t="n">
-        <v>1110280.66</v>
+        <v>369802.3</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>45095</v>
+        <v>42351</v>
       </c>
       <c r="K866" s="3" t="n">
-        <v>45573</v>
+        <v>42592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035022014 — PERCOLATION TANK NIRMAN_2022-23_DHULJI KE KHET KE PASS_GRAM DHEERGARH_GP BANKPURA</t>
+          <t>1726003010/RC/22012034292698 — ANTRIK MARG NIRMAN DHIRGARH (KASHIRAM KE GHAR SE ROAD TAK)</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>1322785.49</v>
+        <v>532646</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>1279266.31</v>
+        <v>217193.9</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>45064</v>
+        <v>42351</v>
       </c>
       <c r="K867" s="3" t="n">
-        <v>45475</v>
+        <v>42592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035022015 — PERCOLATION TANK NIRMAN_2022-23_KAMALSINGH KE KHET KE PASS_GRAM MANYAPURA_GP BANKPURA</t>
+          <t>1726003010/RC/22012034292700 — ANTRIK MARG NIRMAN DEHRIJAGIR (DHANNALAL KE GHAR SE RAMPURIYA KAKAD TAK)</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>989197.11</v>
+        <v>532646</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>908826.04</v>
+        <v>0</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>45096</v>
-[...3 lines deleted...]
-      </c>
+        <v>42351</v>
+      </c>
+      <c r="K868" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035084947 — NAVIN TALAB NIRMAN KARYA_2023-24_RATAN KE KHET KE PASS_GRAM DEHRIJAGIR_GP BANKPURA</t>
+          <t>1726003010/RC/22012034293145 — SUDUR GRAM SAMPARK SADAK &amp; KHET SADAK BANKPURA (PANCHAYAT BHAWAN SE PATRI KAKAD)</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>1468127.99</v>
+        <v>1434000</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>1392927.88</v>
+        <v>174105</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>45275</v>
+        <v>42357</v>
       </c>
       <c r="K869" s="3" t="n">
-        <v>45573</v>
+        <v>42790</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035084948 — NAVIN TALAB NIRMAN KARYA_2023-24_CHAINSINGH KE KHET KE PASS_GRAM DEHRIJAGIR_GP BANKPURA</t>
+          <t>1726003010/RC/22012034295951 — C.C. ROAD NIRMAN (14 Vitta) RANKLIYA CHHOTA (GANGARAM KE GHAR SE BAKSU KE GHAR TAK)</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
-        <v>1379444.12</v>
+        <v>102200</v>
       </c>
       <c r="I870" s="2" t="n">
-        <v>1227312.87</v>
+        <v>100965</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>45275</v>
+        <v>42381</v>
       </c>
       <c r="K870" s="3" t="n">
-        <v>45573</v>
+        <v>42510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035088363 — NAVIN TALAB NIRMAN KARYA_2023-24_RANGLAL KE KHET KE PASS_GRAM MANYAPURA_GP BANKPURA</t>
+          <t>1726003010/RC/22012034329260 — C C ROAD NIRMAN .PATANA</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>1462822.35</v>
+        <v>247000</v>
       </c>
       <c r="I871" s="2" t="n">
-        <v>1249667.74</v>
+        <v>377910</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>45351</v>
+        <v>42797</v>
       </c>
       <c r="K871" s="3" t="n">
-        <v>45573</v>
+        <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035126088 — NAVIN TALAB NIRMAN KARYA_2023-24_MANYAPURA SCHOOL KE PASS_GRAM MANYAPURA_GP BANKPURA</t>
+          <t>1726003010/RC/22012034337407 — SUDUR SADAK NIRMAN DEHARIJAGIR SE RAMPURIYA KANKAD TAK</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
-        <v>0</v>
+        <v>877000</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>0</v>
+        <v>673895.2</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K872" s="3"/>
+        <v>42868</v>
+      </c>
+      <c r="K872" s="3" t="n">
+        <v>43230</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035181266 — Percolation Tank Nirman Bhawar lal ke Khet Ke Pass Gram Patna  2023-24 GP BANKPURA</t>
+          <t>1726003010/RC/22012034337609 — SUDUR SADAK NIRMAN RAKLYA SE KISHANPURIYA KANKAD TAK</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
-        <v>0</v>
+        <v>950000</v>
       </c>
       <c r="I873" s="2" t="n">
-        <v>0</v>
+        <v>807351.82</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K873" s="3"/>
+        <v>42867</v>
+      </c>
+      <c r="K873" s="3" t="n">
+        <v>43230</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035181269 — EARTHEN BUND NIRMAN Road ji ke Khet Ke Pass Gram Patna 2023-24  GP BANKPURA</t>
+          <t>1726003010/RC/22012034360069 — C.C. ROAD  NIRMAN,DEHARIJAGIR</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
-        <v>0</v>
+        <v>274000</v>
       </c>
       <c r="I874" s="2" t="n">
-        <v>0</v>
+        <v>283800</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K874" s="3"/>
+        <v>42993</v>
+      </c>
+      <c r="K874" s="3" t="n">
+        <v>43230</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035181272 — Percolation Tank Nirman Antar Singh ke Khet Ke Pass Gram Patna  2023-24 GP BANKPURA</t>
+          <t>1726003010/RC/22012034381112 — 3 ROW V C W NALE PAR PULIYA NIRMAN EMLI WALE NALE KE PASS BANKPURA</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>0</v>
+        <v>350000</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>0</v>
+        <v>349386</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K875" s="3"/>
+        <v>43281</v>
+      </c>
+      <c r="K875" s="3" t="n">
+        <v>44918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035181274 — Nanin Talab Nirman Chandar Singh ke Khet ke Pass 4 Gram Patna 2023-24 GP BANKPURA</t>
+          <t>1726003010/RC/22012034381561 — PULIYA AND RETARNINGH WALL DIWAR NIRMAN BANKPURA</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
-        <v>0</v>
+        <v>817000</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>0</v>
+        <v>814418.19</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K876" s="3"/>
+        <v>43281</v>
+      </c>
+      <c r="K876" s="3" t="n">
+        <v>44918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035183766 — NAVIN TALAB NIRMAN KARYA  CHANDER KE KHET KE PASS_GRAM PATNA 2023-24 GP BANKPURA</t>
+          <t>1726003010/RC/22012034398457 — C C ROAD AND NALI NIRMAN DEERGARH DULE SINGH KE GHAR SE LAL SINGH KE GHAR TAK</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
-        <v>0</v>
+        <v>160000</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>0</v>
+        <v>46816</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K877" s="3"/>
+        <v>43672</v>
+      </c>
+      <c r="K877" s="3" t="n">
+        <v>43774</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035183770 — NAVIN TALAB NIRMAN KARYA  CHANDER KE KHET KE PASS_GRAM PATNA 2023-24 GP BANKPURA</t>
+          <t>1726003010/RC/22012034471786 — CC ROAD NIRMAN MANYAPURA ALL GALI (KAMAL SINGH KA GHAR VALI GALI CHOD KAR )</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
-        <v>1466050.01</v>
+        <v>143606</v>
       </c>
       <c r="I878" s="2" t="n">
-        <v>1148039.76</v>
+        <v>0</v>
       </c>
       <c r="J878" s="3" t="n">
-        <v>45367</v>
-[...3 lines deleted...]
-      </c>
+        <v>43642</v>
+      </c>
+      <c r="K878" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035183787 — Earten Bund Percolation Tank Nirman Bhawar lal ke Khet Ke Pass Gram Patna 2023-24 GP BANKPURA</t>
+          <t>1726003010/RC/22012034471787 — CC ROAD NIRMAN SAMASTA RANKLIYA</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
-        <v>1005467.9</v>
+        <v>287295</v>
       </c>
       <c r="I879" s="2" t="n">
-        <v>985538.93</v>
+        <v>352</v>
       </c>
       <c r="J879" s="3" t="n">
-        <v>45367</v>
+        <v>43690</v>
       </c>
       <c r="K879" s="3" t="n">
-        <v>45790</v>
+        <v>43774</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035183797 — Earten Bund Percolation Tank Nirman Antar Singh ke Khet Ke Pass Gram Patna 2023-24 GP BANKPURA</t>
+          <t>1726003010/RC/22012034538384 — C.C. ROAD NIRMAN KARYA BANKPURA (GAON SE SCHOOL TAK)</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
-        <v>1401366.54</v>
+        <v>87000</v>
       </c>
       <c r="I880" s="2" t="n">
-        <v>1219152.71</v>
+        <v>21660</v>
       </c>
       <c r="J880" s="3" t="n">
-        <v>45367</v>
+        <v>44092</v>
       </c>
       <c r="K880" s="3" t="n">
-        <v>45573</v>
+        <v>44136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035183800 — Earten Bund Percolation Tank Nirman Road ji ke Khet Ke Pass Gram Patna 2023-24 GP BANKPURA</t>
+          <t>1726003010/RC/22012034541921 — C C ROAD NIRMAN KARYA BANKPURA (SCHOOL WALI PULIYA SE GANGARAM WALI PULIYA TAK)</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
-        <v>810929.79</v>
+        <v>77000</v>
       </c>
       <c r="I881" s="2" t="n">
-        <v>594119.07</v>
+        <v>4560</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>45367</v>
+        <v>44101</v>
       </c>
       <c r="K881" s="3" t="n">
-        <v>45573</v>
+        <v>44115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035209026 — Navin Talab Nirman Karya 2024-25 Ghisalal ke Khet ke pass Gram Bankpura -25 GP_ Bankpura</t>
+          <t>1726003010/RC/22012034552186 — SUDUR SADAK_2020-21_BANKPURA_DHEERGARH JOD SE PATNA KE PURA TAK</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
-        <v>0</v>
+        <v>1241096.47</v>
       </c>
       <c r="I882" s="2" t="n">
-        <v>0</v>
+        <v>982930.01</v>
       </c>
       <c r="J882" s="3" t="n">
-        <v>45450</v>
-[...1 lines deleted...]
-      <c r="K882" s="3"/>
+        <v>44197</v>
+      </c>
+      <c r="K882" s="3" t="n">
+        <v>45097</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035209028 — Navin Talab Nirman Karya 2024-25 Mangilal ke Khet ke pass Gram Bankpura -25 GP_ Bankpura</t>
+          <t>1726003010/RC/895 — पहुंचमार्ग बांकपुरा</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I883" s="2" t="n">
-        <v>0</v>
+        <v>14076</v>
       </c>
       <c r="J883" s="3" t="n">
-        <v>45450</v>
-[...1 lines deleted...]
-      <c r="K883" s="3"/>
+        <v>39560</v>
+      </c>
+      <c r="K883" s="3" t="n">
+        <v>39515</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035209029 — Navin Talab Nirman Karya 2024-25 Champalal ke Khet ke pass Gram Manyapura -25 GP_ Bankpura</t>
+          <t>1726003010/RC/909 — ग्रेवल सडक निमार्ण काकड से बाकपूरा</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I884" s="2" t="n">
-        <v>0</v>
+        <v>12075</v>
       </c>
       <c r="J884" s="3" t="n">
-        <v>45450</v>
-[...1 lines deleted...]
-      <c r="K884" s="3"/>
+        <v>39509</v>
+      </c>
+      <c r="K884" s="3" t="n">
+        <v>39515</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035209031 — Navin Talab Nirman Karya 2024-25 Prabhulal ke Khet ke pass Gram Manyapura -25 GP_ Bankpura</t>
+          <t>1726003010/RC/950 — ग्रेवल सडक निर्माण राकल्‍या से मुख्‍य मार्ग तक</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I885" s="2" t="n">
-        <v>0</v>
+        <v>73740</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>45450</v>
-[...1 lines deleted...]
-      <c r="K885" s="3"/>
+        <v>39562</v>
+      </c>
+      <c r="K885" s="3" t="n">
+        <v>39559</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035210978 — JGSA Mini Percoletion Girdhari ke khet ke pass   2024-25  Gram Dheergarh GP Bankpura</t>
+          <t>1726003010/RC/बांकपुरा243 — ग्रेवल सडक निर्मा्ण</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
-        <v>198563.25</v>
+        <v>500000</v>
       </c>
       <c r="I886" s="2" t="n">
-        <v>0</v>
+        <v>55192</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>45453</v>
+        <v>39412</v>
       </c>
       <c r="K886" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035212556 — Navin Talab Nirman Karya 2024-25 Ghisalal ke Khet ke pass Gram Bankpura GP_ Bankpura</t>
+          <t>1726003010/RC/बांकपुरा/748/04 — पहुच मार्ग धीरगढ रोड</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
-        <v>1045632.68</v>
+        <v>500000</v>
       </c>
       <c r="I887" s="2" t="n">
-        <v>1020024.69</v>
+        <v>61682</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>45475</v>
+        <v>39464</v>
       </c>
       <c r="K887" s="3" t="n">
-        <v>45987</v>
+        <v>39552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035212559 — Navin Talab Nirman Karya 2024-25 Champalal ke Khet ke pass Gram Manyapura GP_ Bankpura</t>
+          <t>1726003010/RC/ बांकपूरा 137 — ग्रेवल सडक निर्माण</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
-        <v>1384538.64</v>
+        <v>473000</v>
       </c>
       <c r="I888" s="2" t="n">
-        <v>1368369.73</v>
+        <v>253654</v>
       </c>
       <c r="J888" s="3" t="n">
-        <v>45475</v>
+        <v>39315</v>
       </c>
       <c r="K888" s="3" t="n">
-        <v>45987</v>
+        <v>39566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035212564 — Navin Talab Nirman Karya 2024-25 Mangilal ke Khet ke pass Gram Bankpura -25 GP_ Bankpura</t>
+          <t>1726003010/RC/ बांकपूरा 285 — ग्रेवल सडक निर्माण धीरगड</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
-        <v>1958422.37</v>
+        <v>500000</v>
       </c>
       <c r="I889" s="2" t="n">
-        <v>1814242.71</v>
+        <v>116800</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>45482</v>
-[...3 lines deleted...]
-      </c>
+        <v>39445</v>
+      </c>
+      <c r="K889" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035212568 — Navin Talab Nirman Karya 2024-25 Prabhulal ke Khet ke pass Gram Manyapura GP_ Bankpura</t>
+          <t>1726003010/RC/ बांकपूरा 299 — ग्रेवल सडक निर्माण राकल्‍या से मूख्‍यमार्ग</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I890" s="2" t="n">
-        <v>0</v>
+        <v>103750</v>
       </c>
       <c r="J890" s="3" t="n">
-        <v>45396</v>
+        <v>39464</v>
       </c>
       <c r="K890" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035228943 — NAVIN TALAB NIRMAN KARYA_2024-25_BHARATSINGH KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+          <t>1726003010/RC/ बांकपूरा 317 — ग्रेवल सडक निर्माण पटना</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
-        <v>1377042.34</v>
+        <v>500000</v>
       </c>
       <c r="I891" s="2" t="n">
-        <v>1284308.51</v>
+        <v>97144</v>
       </c>
       <c r="J891" s="3" t="n">
-        <v>45656</v>
-[...3 lines deleted...]
-      </c>
+        <v>39363</v>
+      </c>
+      <c r="K891" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035228944 — NAVIN TALAB NIRMAN KARYA_2024-25_ABHAYSINGH KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+          <t>1726003010/RC/ बांकपूरा 318 — ग्रेवल सडक निर्माण बांकपूरा</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
-        <v>742140.74</v>
+        <v>500000</v>
       </c>
       <c r="I892" s="2" t="n">
-        <v>650717.07</v>
+        <v>195675</v>
       </c>
       <c r="J892" s="3" t="n">
-        <v>45654</v>
-[...3 lines deleted...]
-      </c>
+        <v>39463</v>
+      </c>
+      <c r="K892" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035228946 — NAVIN TALAB NIRMAN KARYA_2024-25_PRABHULAL KE KHET KE PASS_GRAM MANYAPURA_GP BANKPURA</t>
+          <t>1726003010/RS/22012034345069 — SHOCHALAYA NIRMAN PATANA DHARMESH / KANIRAM</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
-        <v>711907.32</v>
+        <v>1150000</v>
       </c>
       <c r="I893" s="2" t="n">
-        <v>665658.94</v>
+        <v>0</v>
       </c>
       <c r="J893" s="3" t="n">
-        <v>45654</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K893" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035252616 — Ardan Bund Parkuletion Tenk Nirman ~Diwan Ke Khet Ke Pass Gram ~ Patna GP Bankpura</t>
+          <t>1726003010/RS/22012034345072 — SHOCHALAYA NIRMAN PATANA bhanwer lal / dhul ji</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
-        <v>0</v>
+        <v>11500</v>
       </c>
       <c r="I894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>45683</v>
+        <v>42860</v>
       </c>
       <c r="K894" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035252617 — Ardan Bund Parkuletion Tenk Nirman ~Diwan Ke Khet Ke Pass Gram ~ Patna GP Bankpura</t>
+          <t>1726003010/RS/22012034345076 — SHOCHALAYA NIRMAN PATANA NATHU LAL / BHANWER LAL</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
-        <v>891172.95</v>
+        <v>11500</v>
       </c>
       <c r="I895" s="2" t="n">
-        <v>797785.59</v>
+        <v>0</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>45745</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K895" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035252618 — Ardan Bund Parkuletion Tenk Nirman ~BajeSingh Ke Khet Ke Pass Gram ~Dhirgadh GP Bankpura</t>
+          <t>1726003010/RS/22012034345077 — SHOCHALYA NIRMAN PATANA DHARMESH / KANIRAM</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
-        <v>891172.95</v>
+        <v>11500</v>
       </c>
       <c r="I896" s="2" t="n">
-        <v>846874.93</v>
+        <v>0</v>
       </c>
       <c r="J896" s="3" t="n">
-        <v>45745</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K896" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035252619 — Ardan Bund Parkuletion Tenk Nirman ~Ramprashad Ke Khet Ke Pass Gram ~ Dhirgadh GP Bankpura</t>
+          <t>1726003010/RS/22012034345079 — SHOCHALYA NIRMAN PATANA KAMAL SINGH / BHANWER LAL</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
-        <v>1434419.83</v>
+        <v>11500</v>
       </c>
       <c r="I897" s="2" t="n">
-        <v>1353778.19</v>
+        <v>0</v>
       </c>
       <c r="J897" s="3" t="n">
-        <v>45745</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K897" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035252620 — Ardan Bund Parkuletion Tenk Nirman ~Babulal Ke Khet Ke Pass Gram ~ Patna GP Bankpura</t>
+          <t>1726003010/RS/22012034345081 — SHOCHALYA NIRMAN PATANA MANGI LAL / GYARSHIRAM</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
-        <v>1241160.71</v>
+        <v>11500</v>
       </c>
       <c r="I898" s="2" t="n">
-        <v>1221239.28</v>
+        <v>0</v>
       </c>
       <c r="J898" s="3" t="n">
-        <v>45745</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K898" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035252910 — Ardan Bund Parkuletion Tenk Nirman ~Tanki ke Pss ke Koyri Gram ~ Patna GP Bankpura</t>
+          <t>1726003010/RS/22012034345082 — SHOCHALYA NIRMAN PATANA HARI SINGH / JASMAL</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
-        <v>0</v>
+        <v>11500</v>
       </c>
       <c r="I899" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J899" s="3" t="n">
-        <v>45683</v>
+        <v>42860</v>
       </c>
       <c r="K899" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035252911 — Ardan Bund Parkuletion Tenk Nirman ~Tanki ke Pss ke Koyri Gram ~ Patna GP Bankpura</t>
+          <t>1726003010/RS/22012034345083 — SHOCHALYA NIRMAN PATANA KARAN SINGH / MANGI LAL</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
-        <v>1387869.17</v>
+        <v>11500</v>
       </c>
       <c r="I900" s="2" t="n">
-        <v>1304155.33</v>
+        <v>0</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>45745</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K900" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035252912 — Ardan Bund Parkuletion Tenk Nirman ~Rodmal Verma Ke Khet ke Pass Gram ~ Patna GP Bankpura</t>
+          <t>1726003010/RS/22012034345084 — SHOCHALYA NIRMAN PATANA BABU LAL / PYAR JI</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
-        <v>1476193.86</v>
+        <v>11500</v>
       </c>
       <c r="I901" s="2" t="n">
-        <v>1364537</v>
+        <v>0</v>
       </c>
       <c r="J901" s="3" t="n">
-        <v>45745</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K901" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035290403 — JGSA_2025-2026_Recharge Structure SARVJANIK PAYJAL KOOP_SALAR KA PURA PER_GR BANKPURA_DP/4542</t>
+          <t>1726003010/RS/22012034345086 — SHOCHALYA NIRMAN PATANA RODJI / GOPI LAL</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
-        <v>23977.32</v>
+        <v>11500</v>
       </c>
       <c r="I902" s="2" t="n">
-        <v>17517.01</v>
+        <v>0</v>
       </c>
       <c r="J902" s="3" t="n">
-        <v>45793</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K902" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035290414 — JGSA_2025-2026_Recharge Structure SARVAJANIK PAYJAL KUP NIRMAN GRAM BANKPURA (1726003010/DP/4407013)</t>
+          <t>1726003010/RS/22012034345087 — SHOCHALYA NIRMAN PATANA KANCHAN BAI / BEERAM</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
-        <v>23977.32</v>
+        <v>11500</v>
       </c>
       <c r="I903" s="2" t="n">
-        <v>14613.25</v>
+        <v>0</v>
       </c>
       <c r="J903" s="3" t="n">
-        <v>45784</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K903" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035290417 — JGSA_2025-2026_Recharge Structure SARVAJANIK PAYJAL KUP NIRMAN DWARAKAPURA (1726003010/DP/407014)</t>
+          <t>1726003010/RS/22012034345090 — SHOCHALYA NIRMAN PATANA bapu lal /bhanwer lal</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
-        <v>23977.32</v>
+        <v>11500</v>
       </c>
       <c r="I904" s="2" t="n">
-        <v>19853.96</v>
+        <v>0</v>
       </c>
       <c r="J904" s="3" t="n">
-        <v>45784</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K904" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035290421 — JGSA_2025-2026_Recharge Structure  SARVAJANIK PAYJAL KUP PATANA KA PURA (1726003010/DP/012034407015</t>
+          <t>1726003010/RS/22012034345092 — SHOCHALYA NIRMAN PATANA bhura lal / BHANWER LAL</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
-        <v>23977.32</v>
+        <v>11500</v>
       </c>
       <c r="I905" s="2" t="n">
-        <v>19630.91</v>
+        <v>0</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>45784</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K905" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035290426 — JGSA_2025-2026_Recharge Structure SARVJANIK PAYJAL KOOP_HARIJAN KA PURA PER_GRAM DEHRIJAGIR_DP/4543</t>
+          <t>1726003010/RS/22012034345094 — SHOCHALYA NIRMAN PATANA BEERAM / GHISA</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
-        <v>23977.32</v>
+        <v>11500</v>
       </c>
       <c r="I906" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J906" s="3" t="n">
-        <v>45761</v>
+        <v>42839</v>
       </c>
       <c r="K906" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035316249 — NAVEEN TALAB NIRMAN KARYA_2025-26_RUGHNATH KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+          <t>1726003010/RS/22012034345099 — SHOCHALYA NIRMAN PATANA DEV SINGH /MADHU</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
-        <v>1483487.54</v>
+        <v>11500</v>
       </c>
       <c r="I907" s="2" t="n">
-        <v>1328281.24</v>
+        <v>0</v>
       </c>
       <c r="J907" s="3" t="n">
-        <v>46031</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K907" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035316250 — NAVEEN TALAB NIRMAN KARYA_2025-26_LALSINGH KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+          <t>1726003010/RS/22012034345100 — SHOCHALYA NIRMAN PATANA jagannath / gopi lal</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
-        <v>1423394.29</v>
+        <v>11500</v>
       </c>
       <c r="I908" s="2" t="n">
-        <v>1262821.63</v>
+        <v>0</v>
       </c>
       <c r="J908" s="3" t="n">
-        <v>46031</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K908" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035316251 — NAVEEN TALAB NIRMAN KARYA_2025-26_PARWAT KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+          <t>1726003010/RS/22012034345101 — SHOCHALYA NIRMAN PATANA BAPU LAL / GOPI LAL</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
-        <v>1194319.46</v>
+        <v>11500</v>
       </c>
       <c r="I909" s="2" t="n">
-        <v>1110451.55</v>
+        <v>0</v>
       </c>
       <c r="J909" s="3" t="n">
-        <v>46031</v>
-[...3 lines deleted...]
-      </c>
+        <v>42860</v>
+      </c>
+      <c r="K909" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035316252 — NAVEEN TALAB NIRMAN KARYA_2025-26_KANWARLAL KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+          <t>1726003010/RS/22012034345221 — SHOCHALYA NIRMAN PATANA DIWAN SINGH / BEERAM</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
-        <v>1434425.03</v>
+        <v>11500</v>
       </c>
       <c r="I910" s="2" t="n">
-        <v>1351008.58</v>
+        <v>0</v>
       </c>
       <c r="J910" s="3" t="n">
-        <v>45999</v>
-[...3 lines deleted...]
-      </c>
+        <v>42861</v>
+      </c>
+      <c r="K910" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035316253 — NAVEEN TALAB NIRMAN KARYA_2025-26_MANGILAL KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+          <t>1726003010/RS/22012034345223 — SHOCHALYA NIRMAN PATANA SURESH / MOR SINGH</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
-        <v>1487356.22</v>
+        <v>11500</v>
       </c>
       <c r="I911" s="2" t="n">
-        <v>1435113.73</v>
+        <v>0</v>
       </c>
       <c r="J911" s="3" t="n">
-        <v>45999</v>
-[...3 lines deleted...]
-      </c>
+        <v>42861</v>
+      </c>
+      <c r="K911" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C912" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D912" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E912" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F912" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035316255 — NAVEEN TALAB NIRMAN KARYA_2025-26_DARIYAVSINGH KE KHET KE PASS_GRAM DEHRIJAGIR_GP BANKPURA</t>
+          <t>1726003010/RS/22012034345225 — SHOCHALYA NIRMAN PATANA RODMAL / GHISA</t>
         </is>
       </c>
       <c r="G912" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H912" s="2" t="n">
-        <v>1391413.34</v>
+        <v>11500</v>
       </c>
       <c r="I912" s="2" t="n">
-        <v>1305406.52</v>
+        <v>0</v>
       </c>
       <c r="J912" s="3" t="n">
-        <v>45999</v>
-[...3 lines deleted...]
-      </c>
+        <v>42861</v>
+      </c>
+      <c r="K912" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035316256 — NAVEEN TALAB NIRMAN KARYA_2025-26_DEVSINGH KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+          <t>1726003010/RS/22012034686708 — CC NALI NIRMAN KARYA_2022-23_GRAM BANKPURA_LEEMKHEDI KE PASS</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
-        <v>1455375.26</v>
+        <v>39000</v>
       </c>
       <c r="I913" s="2" t="n">
-        <v>1318962.1</v>
+        <v>31416</v>
       </c>
       <c r="J913" s="3" t="n">
-        <v>46020</v>
+        <v>44988</v>
       </c>
       <c r="K913" s="3" t="n">
-        <v>46130</v>
+        <v>45462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035316541 — WATER HARVESTING POND_2025-26_PREMSINGH KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+          <t>1726003010/RS/22012034686709 — NALI NIRMAN KARYA_2022-23_CHAMPALAL KE GHAR SE PULIYA TAK_GRAM BANKPURA</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
-        <v>987798.87</v>
+        <v>37500</v>
       </c>
       <c r="I914" s="2" t="n">
-        <v>906529.16</v>
+        <v>32844</v>
       </c>
       <c r="J914" s="3" t="n">
-        <v>46003</v>
+        <v>44988</v>
       </c>
       <c r="K914" s="3" t="n">
-        <v>46130</v>
+        <v>45462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C915" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D915" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E915" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F915" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/22012035316543 — WATER HARVESTING POND_2025-26_KARANSINGH KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+          <t>1726003010/RS/22012034698026 — CC NALI NIRMAN KARYA_2023-24_LALSINGH KE GHAR SE BANKAT KE GHAR TAK_GRAM BANKPURA_GP BANKPURA</t>
         </is>
       </c>
       <c r="G915" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H915" s="2" t="n">
-        <v>987798.87</v>
+        <v>114700</v>
       </c>
       <c r="I915" s="2" t="n">
-        <v>834035.7</v>
+        <v>108069</v>
       </c>
       <c r="J915" s="3" t="n">
-        <v>46004</v>
+        <v>45156</v>
       </c>
       <c r="K915" s="3" t="n">
-        <v>46130</v>
+        <v>45430</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/ 222 — कपिल धारा दरियावसिंह पिता नाथू</t>
+          <t>1726003010/WC/22012034320662 — NAVIN NISTARI TALAB NIRMAN, DHEERGARH</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
-        <v>222000</v>
+        <v>551000</v>
       </c>
       <c r="I916" s="2" t="n">
-        <v>47400</v>
+        <v>553446.79</v>
       </c>
       <c r="J916" s="3" t="n">
-        <v>40399</v>
+        <v>42802</v>
       </c>
       <c r="K916" s="3" t="n">
-        <v>40358</v>
+        <v>43028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/51531 — कूप निर्माण बांरपुरा कुदाना का पुरा</t>
+          <t>1726003010/WC/22012034388723 — नवीन निस्‍तारी तालाब निर्माण देहरी जागीर</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
-        <v>303500</v>
+        <v>1493000</v>
       </c>
       <c r="I917" s="2" t="n">
-        <v>46855</v>
+        <v>1255532.22</v>
       </c>
       <c r="J917" s="3" t="n">
-        <v>39454</v>
+        <v>43221</v>
       </c>
       <c r="K917" s="3" t="n">
-        <v>39746</v>
+        <v>43725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C918" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D918" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E918" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F918" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52031 — नवीन तलाब निर्माण धीरगढ</t>
+          <t>1726003010/WC/22012034389588 — Navin nistari talab manyapura</t>
         </is>
       </c>
       <c r="G918" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H918" s="2" t="n">
-        <v>499000</v>
+        <v>711000</v>
       </c>
       <c r="I918" s="2" t="n">
-        <v>309844</v>
+        <v>678660.53</v>
       </c>
       <c r="J918" s="3" t="n">
-        <v>39907</v>
+        <v>43243</v>
       </c>
       <c r="K918" s="3" t="n">
-        <v>39916</v>
+        <v>43504</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52032 — नवीन तलाब निर्माण राकल्‍यां</t>
+          <t>1726003010/WC/22012034390578 — नवीन तालाब निर्माण ग्राम धीरगढ</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
-        <v>500000</v>
+        <v>678000</v>
       </c>
       <c r="I919" s="2" t="n">
-        <v>390559</v>
+        <v>721964</v>
       </c>
       <c r="J919" s="3" t="n">
-        <v>39853</v>
+        <v>43252</v>
       </c>
       <c r="K919" s="3" t="n">
-        <v>39991</v>
+        <v>43716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52033 — नवीन तलाब निर्माण पटना</t>
+          <t>1726003010/WC/22012034391072 — Naniv talab</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I920" s="2" t="n">
-        <v>415386</v>
+        <v>0</v>
       </c>
       <c r="J920" s="3" t="n">
-        <v>39876</v>
-[...3 lines deleted...]
-      </c>
+        <v>43192</v>
+      </c>
+      <c r="K920" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C921" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D921" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E921" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F921" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52034 — नवीन तलाब निर्माण मान्‍यापुरा</t>
+          <t>1726003010/WC/22012034391080 — Navin Nistari Talab Nirman Gram Rakalya</t>
         </is>
       </c>
       <c r="G921" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H921" s="2" t="n">
-        <v>497000</v>
+        <v>1492000</v>
       </c>
       <c r="I921" s="2" t="n">
-        <v>311644.92</v>
+        <v>1263488.83</v>
       </c>
       <c r="J921" s="3" t="n">
-        <v>39849</v>
+        <v>43252</v>
       </c>
       <c r="K921" s="3" t="n">
-        <v>39979</v>
+        <v>43725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C922" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D922" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E922" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F922" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52035 — नवीन तलाब निर्माण देहरीजागीर</t>
+          <t>1726003010/WC/22012034391086 — Navin Nistari talab Nirman Gram patna</t>
         </is>
       </c>
       <c r="G922" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H922" s="2" t="n">
-        <v>0</v>
+        <v>1495000</v>
       </c>
       <c r="I922" s="2" t="n">
-        <v>0</v>
+        <v>989175.12</v>
       </c>
       <c r="J922" s="3" t="n">
-        <v>39876</v>
-[...1 lines deleted...]
-      <c r="K922" s="3"/>
+        <v>43252</v>
+      </c>
+      <c r="K922" s="3" t="n">
+        <v>44918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52037 — नवीन तलाब देहरीजागीर</t>
+          <t>1726003010/WC/22012034504974 — NAVIN TALAB NIRMAN BEDA VALI KHOYARI GRAM PATNA KA PURA</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I923" s="2" t="n">
-        <v>523027</v>
+        <v>0</v>
       </c>
       <c r="J923" s="3" t="n">
-        <v>39876</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K923" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C924" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D924" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E924" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F924" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52254 — Naveen nistari talab nirman gram dehrijageer</t>
+          <t>1726003010/WC/22012034505525 — NAVIN TALAB NIRMAN BEDA VALI KHOYARI PATNA KA PURA</t>
         </is>
       </c>
       <c r="G924" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H924" s="2" t="n">
-        <v>500000</v>
+        <v>1449837.36</v>
       </c>
       <c r="I924" s="2" t="n">
-        <v>326500</v>
+        <v>1402768.98</v>
       </c>
       <c r="J924" s="3" t="n">
-        <v>40276</v>
+        <v>43789</v>
       </c>
       <c r="K924" s="3" t="n">
-        <v>40384</v>
+        <v>44016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52255 — nivin talab nirman gram bankpura</t>
+          <t>1726003010/WC/22012034522650 — NAVIN TALAB NIRMAN PATANA KHOYARI GP BANKPURA</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
-        <v>0</v>
+        <v>1466685.23</v>
       </c>
       <c r="I925" s="2" t="n">
-        <v>0</v>
+        <v>1382196</v>
       </c>
       <c r="J925" s="3" t="n">
-        <v>40245</v>
-[...1 lines deleted...]
-      <c r="K925" s="3"/>
+        <v>43884</v>
+      </c>
+      <c r="K925" s="3" t="n">
+        <v>44918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52256 — nivin talab nirman gram bankpura</t>
+          <t>1726003010/WC/22012034548632 — CHECK DEM NIRMAN GRAM RAKLYA GP BANKPURA</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I926" s="2" t="n">
-        <v>439883</v>
+        <v>0</v>
       </c>
       <c r="J926" s="3" t="n">
-        <v>40270</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K926" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E927" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F927" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52431 — Kapildhara Koop Bankpura (Dariyav/Nathu)</t>
+          <t>1726003010/WC/22012034558251 — NAVIN TALAB NIRMAN RANKLIYA KE PASS VALI KHOYARI GRAM RANKLIYA GP BANKPURA</t>
         </is>
       </c>
       <c r="G927" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H927" s="2" t="n">
-        <v>222000</v>
+        <v>815505.83</v>
       </c>
       <c r="I927" s="2" t="n">
-        <v>0</v>
+        <v>787992.1</v>
       </c>
       <c r="J927" s="3" t="n">
-        <v>39462</v>
-[...1 lines deleted...]
-      <c r="K927" s="3"/>
+        <v>44033</v>
+      </c>
+      <c r="K927" s="3" t="n">
+        <v>44918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52550 — Sajryank Kup Bankpura</t>
+          <t>1726003010/WC/22012034587000 — NAVIN TALAB NIRMAN KARYA DEHRIJAGIR (GAON KE PASS WALI KHOYARI)</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
-        <v>395000</v>
+        <v>1044656.61</v>
       </c>
       <c r="I928" s="2" t="n">
-        <v>20400</v>
+        <v>0</v>
       </c>
       <c r="J928" s="3" t="n">
-        <v>40695</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K928" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52551 — Shanti Dham PayJalKupBaknpura</t>
+          <t>1726003010/WC/22012034600351 — NAVIN NISTARI TALAB NIRMAN KARYA DHEERGARH (DHEERGARH KHOYARI)</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
-        <v>248000</v>
+        <v>0</v>
       </c>
       <c r="I929" s="2" t="n">
-        <v>176773.9</v>
+        <v>0</v>
       </c>
       <c r="J929" s="3" t="n">
-        <v>40767</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K929" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52834 — NAVIN TALAB NIRMAN BANKPURA GANVE KE DERA KE PASS</t>
+          <t>1726003010/WC/22012034605943 — NAVIN TALAB NIRMAN KARYA GRAM PATNA KA PURA KE PASS WALI KHOYRI</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I930" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="J930" s="3" t="n">
-        <v>41101</v>
-[...3 lines deleted...]
-      </c>
+        <v>44159</v>
+      </c>
+      <c r="K930" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C931" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D931" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E931" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F931" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52835 — NAVIN TALAB NIRMAN GRAM PATNA</t>
+          <t>1726003010/WC/22012034918900 — EARTHEN ANICUT NIRMAN KARYA_2021-22_GRAM PATNA_GAONV KE PASS</t>
         </is>
       </c>
       <c r="G931" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H931" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I931" s="2" t="n">
-        <v>441556</v>
+        <v>0</v>
       </c>
       <c r="J931" s="3" t="n">
-        <v>41068</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K931" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C932" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D932" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E932" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F932" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52836 — NAVIN TALAB NIRMAN GRAM GIRDAD</t>
+          <t>1726003010/WC/22012034918904 — EARTHEN ANICUT NIRMAN KARYA_2021-22_GRAM DHEERGARH_GAONV KE PASS</t>
         </is>
       </c>
       <c r="G932" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H932" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I932" s="2" t="n">
-        <v>448000</v>
+        <v>0</v>
       </c>
       <c r="J932" s="3" t="n">
-        <v>41067</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K932" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C933" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D933" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E933" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F933" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52841 — SARVAJANIK KOOP NIRMAN  BANKPURA SOLHAR KA PURA</t>
+          <t>1726003010/WC/22012034922651 — EARTHEN ANICUT NIRMAN KARYA_2021-22_GRAM DHEERGARH_BIRAM KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G933" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H933" s="2" t="n">
-        <v>392000</v>
+        <v>0</v>
       </c>
       <c r="I933" s="2" t="n">
-        <v>190005.8</v>
+        <v>0</v>
       </c>
       <c r="J933" s="3" t="n">
-        <v>41074</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K933" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C934" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D934" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E934" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F934" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/52991 — navin nistari talab  bankpura</t>
+          <t>1726003010/WC/22012034922652 — EARTHEN ANICUT NIRMAN KARYA_2021-22_GRAM PATNA KA PURA_PREMSINGH KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G934" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H934" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I934" s="2" t="n">
-        <v>193248</v>
+        <v>0</v>
       </c>
       <c r="J934" s="3" t="n">
-        <v>41068</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K934" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C935" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D935" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E935" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F935" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/53112 — Sarwajanik payjal koop nirman  Bankpura {Talai ka</t>
+          <t>1726003010/WC/22012034960311 — EARTHEN ANICUT NIRMAN KARYA_2022-23_GRAM PATNA_GAONV KE PASS</t>
         </is>
       </c>
       <c r="G935" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H935" s="2" t="n">
-        <v>392000</v>
+        <v>0</v>
       </c>
       <c r="I935" s="2" t="n">
-        <v>298984</v>
+        <v>0</v>
       </c>
       <c r="J935" s="3" t="n">
-        <v>41068</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K935" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C936" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D936" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E936" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F936" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/53127 — Sarvajanik payjal Koop, Harijan Mohalla Bankpura</t>
+          <t>1726003010/WC/22012034960316 — EARTHEN ANICUT NIRMAN KARYA_2022-23_GRAM PATNA KA PURA_PREMSINGH KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G936" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H936" s="2" t="n">
-        <v>395000</v>
+        <v>0</v>
       </c>
       <c r="I936" s="2" t="n">
-        <v>191524</v>
+        <v>0</v>
       </c>
       <c r="J936" s="3" t="n">
-        <v>41068</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K936" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C937" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D937" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E937" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F937" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/9993622685 — NAVIN TALAB NIRMAN RANKLIYA</t>
+          <t>1726003010/WC/22012034960321 — EARTHEN ANICUT NIRMAN KARYA_2022-23_GRAM DHEERGARH_GAONV KE PASS</t>
         </is>
       </c>
       <c r="G937" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H937" s="2" t="n">
-        <v>495000</v>
+        <v>0</v>
       </c>
       <c r="I937" s="2" t="n">
-        <v>423400</v>
+        <v>0</v>
       </c>
       <c r="J937" s="3" t="n">
-        <v>40509</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K937" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C938" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D938" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E938" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F938" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/9993626261 — Water Conservation</t>
+          <t>1726003010/WC/22012034960323 — EARTHEN ANICUT NIRMAN KARYA_2022-23_GRAM DHEERGARH_BIRAM KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G938" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H938" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I938" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J938" s="3" t="n">
-        <v>41275</v>
+        <v>44665</v>
       </c>
       <c r="K938" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C939" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D939" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E939" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F939" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/9993626265 — Water Conservation</t>
+          <t>1726003010/WC/22012035016914 — NAVIN TALAB NIRMAN KARYA_2022-23_KAMALSINGH KE KHET KE PASS_GRAM MANYAPURA_GP BANKPURA</t>
         </is>
       </c>
       <c r="G939" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H939" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I939" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J939" s="3" t="n">
-        <v>41275</v>
+        <v>44836</v>
       </c>
       <c r="K939" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C940" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D940" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E940" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F940" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/9993626266 — Water conservation</t>
+          <t>1726003010/WC/22012035016917 — NAVIN TALAB NIRMAN KARYA_2022-23_DHULILAL KE KHET KE PASS_GRAM DHEERGARH_GP BANKPURA</t>
         </is>
       </c>
       <c r="G940" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H940" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I940" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J940" s="3" t="n">
-        <v>41275</v>
+        <v>44836</v>
       </c>
       <c r="K940" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/9993626267 — water conversation</t>
+          <t>1726003010/WC/22012035016920 — NAVIN TALAB NIRMAN KARYA_2022-23_JAGANNATH KE KHET KE PASS_GRAM DHEERGARH_GP BANKPURA</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I941" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J941" s="3" t="n">
-        <v>41334</v>
+        <v>44836</v>
       </c>
       <c r="K941" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C942" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D942" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E942" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F942" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/9993626268 — Water Conservation</t>
+          <t>1726003010/WC/22012035022013 — PERCOLATION TANK NIRMAN_2022-23_BAJESINGH KE KHET KE PASS_GRAM DHEERGARH_GP BANKPURA</t>
         </is>
       </c>
       <c r="G942" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H942" s="2" t="n">
-        <v>0</v>
+        <v>1157639.34</v>
       </c>
       <c r="I942" s="2" t="n">
-        <v>0</v>
+        <v>1110280.66</v>
       </c>
       <c r="J942" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K942" s="3"/>
+        <v>45095</v>
+      </c>
+      <c r="K942" s="3" t="n">
+        <v>45573</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C943" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D943" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E943" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F943" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/9993626269 — Water Conservation</t>
+          <t>1726003010/WC/22012035022014 — PERCOLATION TANK NIRMAN_2022-23_DHULJI KE KHET KE PASS_GRAM DHEERGARH_GP BANKPURA</t>
         </is>
       </c>
       <c r="G943" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H943" s="2" t="n">
-        <v>0</v>
+        <v>1322785.49</v>
       </c>
       <c r="I943" s="2" t="n">
-        <v>0</v>
+        <v>1279266.31</v>
       </c>
       <c r="J943" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K943" s="3"/>
+        <v>45064</v>
+      </c>
+      <c r="K943" s="3" t="n">
+        <v>45475</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C944" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D944" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E944" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F944" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/9993626270 — Water Conservation</t>
+          <t>1726003010/WC/22012035022015 — PERCOLATION TANK NIRMAN_2022-23_KAMALSINGH KE KHET KE PASS_GRAM MANYAPURA_GP BANKPURA</t>
         </is>
       </c>
       <c r="G944" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H944" s="2" t="n">
-        <v>0</v>
+        <v>989197.11</v>
       </c>
       <c r="I944" s="2" t="n">
-        <v>0</v>
+        <v>908826.04</v>
       </c>
       <c r="J944" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K944" s="3"/>
+        <v>45096</v>
+      </c>
+      <c r="K944" s="3" t="n">
+        <v>45475</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C945" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D945" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E945" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F945" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/9993626271 — Water Conservation</t>
+          <t>1726003010/WC/22012035084947 — NAVIN TALAB NIRMAN KARYA_2023-24_RATAN KE KHET KE PASS_GRAM DEHRIJAGIR_GP BANKPURA</t>
         </is>
       </c>
       <c r="G945" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H945" s="2" t="n">
-        <v>0</v>
+        <v>1468127.99</v>
       </c>
       <c r="I945" s="2" t="n">
-        <v>0</v>
+        <v>1392927.88</v>
       </c>
       <c r="J945" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K945" s="3"/>
+        <v>45275</v>
+      </c>
+      <c r="K945" s="3" t="n">
+        <v>45573</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C946" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D946" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E946" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F946" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/9993626272 — Water Conservation</t>
+          <t>1726003010/WC/22012035084948 — NAVIN TALAB NIRMAN KARYA_2023-24_CHAINSINGH KE KHET KE PASS_GRAM DEHRIJAGIR_GP BANKPURA</t>
         </is>
       </c>
       <c r="G946" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H946" s="2" t="n">
-        <v>0</v>
+        <v>1379444.12</v>
       </c>
       <c r="I946" s="2" t="n">
-        <v>0</v>
+        <v>1227312.87</v>
       </c>
       <c r="J946" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K946" s="3"/>
+        <v>45275</v>
+      </c>
+      <c r="K946" s="3" t="n">
+        <v>45573</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C947" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D947" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E947" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F947" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/9993626277 — Water Conservation</t>
+          <t>1726003010/WC/22012035088363 — NAVIN TALAB NIRMAN KARYA_2023-24_RANGLAL KE KHET KE PASS_GRAM MANYAPURA_GP BANKPURA</t>
         </is>
       </c>
       <c r="G947" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H947" s="2" t="n">
-        <v>0</v>
+        <v>1462822.35</v>
       </c>
       <c r="I947" s="2" t="n">
-        <v>0</v>
+        <v>1249667.74</v>
       </c>
       <c r="J947" s="3" t="n">
-        <v>41275</v>
-[...1 lines deleted...]
-      <c r="K947" s="3"/>
+        <v>45351</v>
+      </c>
+      <c r="K947" s="3" t="n">
+        <v>45573</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C948" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D948" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E948" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F948" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/9993626278 — Water Conservation</t>
+          <t>1726003010/WC/22012035126088 — NAVIN TALAB NIRMAN KARYA_2023-24_MANYAPURA SCHOOL KE PASS_GRAM MANYAPURA_GP BANKPURA</t>
         </is>
       </c>
       <c r="G948" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H948" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I948" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J948" s="3" t="n">
-        <v>41275</v>
+        <v>45154</v>
       </c>
       <c r="K948" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C949" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D949" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E949" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F949" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/बांकपुरा822 — शा. कुंप निमार्ण चरस का पुरा</t>
+          <t>1726003010/WC/22012035181266 — Percolation Tank Nirman Bhawar lal ke Khet Ke Pass Gram Patna  2023-24 GP BANKPURA</t>
         </is>
       </c>
       <c r="G949" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H949" s="2" t="n">
-        <v>303500</v>
+        <v>0</v>
       </c>
       <c r="I949" s="2" t="n">
-        <v>362827</v>
+        <v>0</v>
       </c>
       <c r="J949" s="3" t="n">
-        <v>39489</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K949" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C950" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D950" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E950" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F950" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/बांकपुरा823 — कपिल धारा कूप निमार्ण गंगाराम पिता हजारी</t>
+          <t>1726003010/WC/22012035181269 — EARTHEN BUND NIRMAN Road ji ke Khet Ke Pass Gram Patna 2023-24  GP BANKPURA</t>
         </is>
       </c>
       <c r="G950" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H950" s="2" t="n">
-        <v>221000</v>
+        <v>0</v>
       </c>
       <c r="I950" s="2" t="n">
-        <v>343700</v>
+        <v>0</v>
       </c>
       <c r="J950" s="3" t="n">
-        <v>39540</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K950" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C951" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D951" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E951" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F951" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/बांकपुरा825 — सार्वजनिक कूप निमार्ण पटना का पुरा</t>
+          <t>1726003010/WC/22012035181272 — Percolation Tank Nirman Antar Singh ke Khet Ke Pass Gram Patna  2023-24 GP BANKPURA</t>
         </is>
       </c>
       <c r="G951" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H951" s="2" t="n">
-        <v>303500</v>
+        <v>0</v>
       </c>
       <c r="I951" s="2" t="n">
-        <v>281514.5</v>
+        <v>0</v>
       </c>
       <c r="J951" s="3" t="n">
-        <v>39583</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K951" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C952" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D952" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E952" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F952" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/बांकपुरा826 — सार्वजनिक कूप निमार्ण धीरगढ</t>
+          <t>1726003010/WC/22012035181274 — Nanin Talab Nirman Chandar Singh ke Khet ke Pass 4 Gram Patna 2023-24 GP BANKPURA</t>
         </is>
       </c>
       <c r="G952" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H952" s="2" t="n">
-        <v>503500</v>
+        <v>0</v>
       </c>
       <c r="I952" s="2" t="n">
-        <v>435568</v>
+        <v>0</v>
       </c>
       <c r="J952" s="3" t="n">
-        <v>39584</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K952" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C953" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D953" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E953" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F953" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/बांकपुरा828 — सार्वजनिक कूप निमार्ण बांकपुरा</t>
+          <t>1726003010/WC/22012035183766 — NAVIN TALAB NIRMAN KARYA  CHANDER KE KHET KE PASS_GRAM PATNA 2023-24 GP BANKPURA</t>
         </is>
       </c>
       <c r="G953" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H953" s="2" t="n">
-        <v>503500</v>
+        <v>0</v>
       </c>
       <c r="I953" s="2" t="n">
-        <v>445540</v>
+        <v>0</v>
       </c>
       <c r="J953" s="3" t="n">
-        <v>39562</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K953" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C954" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D954" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E954" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F954" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/बांकपुरा829 — नवीन तालाब निमार्ण मान्‍चापुरा</t>
+          <t>1726003010/WC/22012035183770 — NAVIN TALAB NIRMAN KARYA  CHANDER KE KHET KE PASS_GRAM PATNA 2023-24 GP BANKPURA</t>
         </is>
       </c>
       <c r="G954" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H954" s="2" t="n">
-        <v>500000</v>
+        <v>1466050.01</v>
       </c>
       <c r="I954" s="2" t="n">
-        <v>0</v>
+        <v>1148039.76</v>
       </c>
       <c r="J954" s="3" t="n">
-        <v>39508</v>
-[...1 lines deleted...]
-      <c r="K954" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K954" s="3" t="n">
+        <v>45573</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C955" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D955" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E955" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F955" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/बांकपुरा830 — नवीन तालाब निमार्ण् देहरी</t>
+          <t>1726003010/WC/22012035183787 — Earten Bund Percolation Tank Nirman Bhawar lal ke Khet Ke Pass Gram Patna 2023-24 GP BANKPURA</t>
         </is>
       </c>
       <c r="G955" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H955" s="2" t="n">
-        <v>500000</v>
+        <v>1005467.9</v>
       </c>
       <c r="I955" s="2" t="n">
-        <v>247150</v>
+        <v>985538.93</v>
       </c>
       <c r="J955" s="3" t="n">
-        <v>39530</v>
+        <v>45367</v>
       </c>
       <c r="K955" s="3" t="n">
-        <v>39568</v>
+        <v>45790</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C956" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D956" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E956" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F956" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/बांकपुरा831 — नवीन तालाब निमार्ण राकल्‍या</t>
+          <t>1726003010/WC/22012035183797 — Earten Bund Percolation Tank Nirman Antar Singh ke Khet Ke Pass Gram Patna 2023-24 GP BANKPURA</t>
         </is>
       </c>
       <c r="G956" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H956" s="2" t="n">
-        <v>500000</v>
+        <v>1401366.54</v>
       </c>
       <c r="I956" s="2" t="n">
-        <v>176850</v>
+        <v>1219152.71</v>
       </c>
       <c r="J956" s="3" t="n">
-        <v>39541</v>
-[...1 lines deleted...]
-      <c r="K956" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K956" s="3" t="n">
+        <v>45573</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C957" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D957" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E957" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F957" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/बांकपूरा / 1001 — कपिलधारा कूप निर्माण धुलजी s/o  अमराजी</t>
+          <t>1726003010/WC/22012035183800 — Earten Bund Percolation Tank Nirman Road ji ke Khet Ke Pass Gram Patna 2023-24 GP BANKPURA</t>
         </is>
       </c>
       <c r="G957" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H957" s="2" t="n">
-        <v>222000</v>
+        <v>810929.79</v>
       </c>
       <c r="I957" s="2" t="n">
-        <v>81350</v>
+        <v>594119.07</v>
       </c>
       <c r="J957" s="3" t="n">
-        <v>39554</v>
+        <v>45367</v>
       </c>
       <c r="K957" s="3" t="n">
-        <v>39974</v>
+        <v>45573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C958" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D958" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E958" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F958" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/बांकपूरा / 1002 — कपिलधारा कूप निर्माण नरबेसिंह s/o  प्‍यारजी</t>
+          <t>1726003010/WC/22012035209026 — Navin Talab Nirman Karya 2024-25 Ghisalal ke Khet ke pass Gram Bankpura -25 GP_ Bankpura</t>
         </is>
       </c>
       <c r="G958" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H958" s="2" t="n">
-        <v>222000</v>
+        <v>0</v>
       </c>
       <c r="I958" s="2" t="n">
-        <v>132700</v>
+        <v>0</v>
       </c>
       <c r="J958" s="3" t="n">
-        <v>39555</v>
-[...3 lines deleted...]
-      </c>
+        <v>45450</v>
+      </c>
+      <c r="K958" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C959" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D959" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E959" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F959" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/बांकपूरा / 1003 — कपिलधारा कूप निर्माण दरियावसिंह s/o  नाथूलाल</t>
+          <t>1726003010/WC/22012035209028 — Navin Talab Nirman Karya 2024-25 Mangilal ke Khet ke pass Gram Bankpura -25 GP_ Bankpura</t>
         </is>
       </c>
       <c r="G959" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H959" s="2" t="n">
-        <v>222000</v>
+        <v>0</v>
       </c>
       <c r="I959" s="2" t="n">
-        <v>35340</v>
+        <v>0</v>
       </c>
       <c r="J959" s="3" t="n">
-        <v>39576</v>
-[...3 lines deleted...]
-      </c>
+        <v>45450</v>
+      </c>
+      <c r="K959" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C960" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D960" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E960" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F960" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WC/बांकपूरा / 1004 — कपिलधारा कूप निर्माण धापूबाई w/o  नाथूलाल</t>
+          <t>1726003010/WC/22012035209029 — Navin Talab Nirman Karya 2024-25 Champalal ke Khet ke pass Gram Manyapura -25 GP_ Bankpura</t>
         </is>
       </c>
       <c r="G960" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H960" s="2" t="n">
-        <v>222000</v>
+        <v>0</v>
       </c>
       <c r="I960" s="2" t="n">
-        <v>181510</v>
+        <v>0</v>
       </c>
       <c r="J960" s="3" t="n">
-        <v>39541</v>
-[...3 lines deleted...]
-      </c>
+        <v>45450</v>
+      </c>
+      <c r="K960" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C961" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D961" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E961" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F961" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WH/22012034438663 — TALAB PAAL KA VISTAR AND VESTVEAR NIRMAN GRAM MANYAPURA</t>
+          <t>1726003010/WC/22012035209031 — Navin Talab Nirman Karya 2024-25 Prabhulal ke Khet ke pass Gram Manyapura -25 GP_ Bankpura</t>
         </is>
       </c>
       <c r="G961" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H961" s="2" t="n">
-        <v>988000</v>
+        <v>0</v>
       </c>
       <c r="I961" s="2" t="n">
-        <v>862253.32</v>
+        <v>0</v>
       </c>
       <c r="J961" s="3" t="n">
-        <v>43523</v>
-[...3 lines deleted...]
-      </c>
+        <v>45450</v>
+      </c>
+      <c r="K961" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C962" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D962" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E962" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F962" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WH/661 — Navin talab niraman bankpura pata vali khoyari</t>
+          <t>1726003010/WC/22012035210978 — JGSA Mini Percoletion Girdhari ke khet ke pass   2024-25  Gram Dheergarh GP Bankpura</t>
         </is>
       </c>
       <c r="G962" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H962" s="2" t="n">
-        <v>0</v>
+        <v>198563.25</v>
       </c>
       <c r="I962" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J962" s="3" t="n">
-        <v>40282</v>
+        <v>45453</v>
       </c>
       <c r="K962" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C963" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D963" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E963" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F963" s="1" t="inlineStr">
         <is>
-          <t>1726003010/WH/662 — Navin talab niraman bankpura pata vali khoyari tak</t>
+          <t>1726003010/WC/22012035212556 — Navin Talab Nirman Karya 2024-25 Ghisalal ke Khet ke pass Gram Bankpura GP_ Bankpura</t>
         </is>
       </c>
       <c r="G963" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H963" s="2" t="n">
-        <v>498000</v>
+        <v>1045632.68</v>
       </c>
       <c r="I963" s="2" t="n">
-        <v>395473</v>
+        <v>1020024.69</v>
       </c>
       <c r="J963" s="3" t="n">
-        <v>40290</v>
+        <v>45475</v>
       </c>
       <c r="K963" s="3" t="n">
-        <v>40372</v>
+        <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C964" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D964" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E964" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F964" s="1" t="inlineStr">
         <is>
-          <t>1726/WC/22012034959128 — Amrit Sarovar_Talab_2022-23_Bankpura_Naveen Talab Nirman Karya Gram Deharijagir (RES)</t>
+          <t>1726003010/WC/22012035212559 — Navin Talab Nirman Karya 2024-25 Champalal ke Khet ke pass Gram Manyapura GP_ Bankpura</t>
         </is>
       </c>
       <c r="G964" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H964" s="2" t="n">
-        <v>2475000</v>
+        <v>1384538.64</v>
       </c>
       <c r="I964" s="2" t="n">
-        <v>2259396.79</v>
+        <v>1368369.73</v>
       </c>
       <c r="J964" s="3" t="n">
-        <v>44702</v>
+        <v>45475</v>
       </c>
       <c r="K964" s="3" t="n">
-        <v>45482</v>
+        <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C965" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D965" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E965" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F965" s="1" t="inlineStr">
         <is>
-          <t>1726/WC/22012034971724 — Amrit Sarovar_Talab_2022-23_Bankpura_Gram Rakliya (RES)</t>
+          <t>1726003010/WC/22012035212564 — Navin Talab Nirman Karya 2024-25 Mangilal ke Khet ke pass Gram Bankpura -25 GP_ Bankpura</t>
         </is>
       </c>
       <c r="G965" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H965" s="2" t="n">
-        <v>3568000</v>
+        <v>1958422.37</v>
       </c>
       <c r="I965" s="2" t="n">
-        <v>0</v>
+        <v>1814242.71</v>
       </c>
       <c r="J965" s="3" t="n">
-        <v>44687</v>
-[...1 lines deleted...]
-      <c r="K965" s="3"/>
+        <v>45482</v>
+      </c>
+      <c r="K965" s="3" t="n">
+        <v>45851</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="1" t="inlineStr">
         <is>
           <t>RAJGARH</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C966" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D966" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E966" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F966" s="1" t="inlineStr">
         <is>
-          <t>1726/WH/22012034935206 — PDS NAVEEN TALAB NIRMAN KARYA GRAM BANKPURA GRAM PANCHAYAT BANKPURA</t>
+          <t>1726003010/WC/22012035212568 — Navin Talab Nirman Karya 2024-25 Prabhulal ke Khet ke pass Gram Manyapura GP_ Bankpura</t>
         </is>
       </c>
       <c r="G966" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H966" s="2" t="n">
-        <v>646000</v>
+        <v>0</v>
       </c>
       <c r="I966" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J966" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K966" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
+      <c r="A967" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B967" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C967" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D967" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E967" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F967" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035228943 — NAVIN TALAB NIRMAN KARYA_2024-25_BHARATSINGH KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+        </is>
+      </c>
+      <c r="G967" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H967" s="2" t="n">
+        <v>1377042.34</v>
+      </c>
+      <c r="I967" s="2" t="n">
+        <v>1284308.51</v>
+      </c>
+      <c r="J967" s="3" t="n">
+        <v>45656</v>
+      </c>
+      <c r="K967" s="3" t="n">
+        <v>46056</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
+      <c r="A968" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B968" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C968" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D968" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E968" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F968" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035228944 — NAVIN TALAB NIRMAN KARYA_2024-25_ABHAYSINGH KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+        </is>
+      </c>
+      <c r="G968" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H968" s="2" t="n">
+        <v>742140.74</v>
+      </c>
+      <c r="I968" s="2" t="n">
+        <v>650717.07</v>
+      </c>
+      <c r="J968" s="3" t="n">
+        <v>45654</v>
+      </c>
+      <c r="K968" s="3" t="n">
+        <v>45992</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
+      <c r="A969" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B969" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C969" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D969" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E969" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F969" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035228946 — NAVIN TALAB NIRMAN KARYA_2024-25_PRABHULAL KE KHET KE PASS_GRAM MANYAPURA_GP BANKPURA</t>
+        </is>
+      </c>
+      <c r="G969" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H969" s="2" t="n">
+        <v>711907.32</v>
+      </c>
+      <c r="I969" s="2" t="n">
+        <v>665658.94</v>
+      </c>
+      <c r="J969" s="3" t="n">
+        <v>45654</v>
+      </c>
+      <c r="K969" s="3" t="n">
+        <v>46051</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
+      <c r="A970" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B970" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C970" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D970" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E970" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F970" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035252616 — Ardan Bund Parkuletion Tenk Nirman ~Diwan Ke Khet Ke Pass Gram ~ Patna GP Bankpura</t>
+        </is>
+      </c>
+      <c r="G970" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H970" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I970" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J970" s="3" t="n">
+        <v>45683</v>
+      </c>
+      <c r="K970" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
+      <c r="A971" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B971" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C971" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D971" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E971" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F971" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035252617 — Ardan Bund Parkuletion Tenk Nirman ~Diwan Ke Khet Ke Pass Gram ~ Patna GP Bankpura</t>
+        </is>
+      </c>
+      <c r="G971" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H971" s="2" t="n">
+        <v>891172.95</v>
+      </c>
+      <c r="I971" s="2" t="n">
+        <v>797785.59</v>
+      </c>
+      <c r="J971" s="3" t="n">
+        <v>45745</v>
+      </c>
+      <c r="K971" s="3" t="n">
+        <v>46166</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
+      <c r="A972" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B972" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C972" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D972" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E972" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F972" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035252618 — Ardan Bund Parkuletion Tenk Nirman ~BajeSingh Ke Khet Ke Pass Gram ~Dhirgadh GP Bankpura</t>
+        </is>
+      </c>
+      <c r="G972" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H972" s="2" t="n">
+        <v>891172.95</v>
+      </c>
+      <c r="I972" s="2" t="n">
+        <v>846874.93</v>
+      </c>
+      <c r="J972" s="3" t="n">
+        <v>45745</v>
+      </c>
+      <c r="K972" s="3" t="n">
+        <v>46166</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
+      <c r="A973" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B973" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C973" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D973" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E973" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F973" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035252619 — Ardan Bund Parkuletion Tenk Nirman ~Ramprashad Ke Khet Ke Pass Gram ~ Dhirgadh GP Bankpura</t>
+        </is>
+      </c>
+      <c r="G973" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H973" s="2" t="n">
+        <v>1434419.83</v>
+      </c>
+      <c r="I973" s="2" t="n">
+        <v>1353778.19</v>
+      </c>
+      <c r="J973" s="3" t="n">
+        <v>45745</v>
+      </c>
+      <c r="K973" s="3" t="n">
+        <v>46166</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
+      <c r="A974" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B974" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C974" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D974" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E974" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F974" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035252620 — Ardan Bund Parkuletion Tenk Nirman ~Babulal Ke Khet Ke Pass Gram ~ Patna GP Bankpura</t>
+        </is>
+      </c>
+      <c r="G974" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H974" s="2" t="n">
+        <v>1241160.71</v>
+      </c>
+      <c r="I974" s="2" t="n">
+        <v>1221239.28</v>
+      </c>
+      <c r="J974" s="3" t="n">
+        <v>45745</v>
+      </c>
+      <c r="K974" s="3" t="n">
+        <v>46166</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
+      <c r="A975" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B975" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C975" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D975" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+        </is>
+      </c>
+      <c r="E975" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F975" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035252910 — Ardan Bund Parkuletion Tenk Nirman ~Tanki ke Pss ke Koyri Gram ~ Patna GP Bankpura</t>
+        </is>
+      </c>
+      <c r="G975" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H975" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I975" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J975" s="3" t="n">
+        <v>45683</v>
+      </c>
+      <c r="K975" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
+      <c r="A976" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B976" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C976" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D976" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+        </is>
+      </c>
+      <c r="E976" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F976" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035252911 — Ardan Bund Parkuletion Tenk Nirman ~Tanki ke Pss ke Koyri Gram ~ Patna GP Bankpura</t>
+        </is>
+      </c>
+      <c r="G976" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H976" s="2" t="n">
+        <v>1387869.17</v>
+      </c>
+      <c r="I976" s="2" t="n">
+        <v>1304155.33</v>
+      </c>
+      <c r="J976" s="3" t="n">
+        <v>45745</v>
+      </c>
+      <c r="K976" s="3" t="n">
+        <v>46166</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
+      <c r="A977" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B977" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C977" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D977" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+        </is>
+      </c>
+      <c r="E977" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F977" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035252912 — Ardan Bund Parkuletion Tenk Nirman ~Rodmal Verma Ke Khet ke Pass Gram ~ Patna GP Bankpura</t>
+        </is>
+      </c>
+      <c r="G977" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H977" s="2" t="n">
+        <v>1476193.86</v>
+      </c>
+      <c r="I977" s="2" t="n">
+        <v>1364537</v>
+      </c>
+      <c r="J977" s="3" t="n">
+        <v>45745</v>
+      </c>
+      <c r="K977" s="3" t="n">
+        <v>46166</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
+      <c r="A978" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B978" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C978" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D978" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E978" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F978" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035290403 — JGSA_2025-2026_Recharge Structure SARVJANIK PAYJAL KOOP_SALAR KA PURA PER_GR BANKPURA_DP/4542</t>
+        </is>
+      </c>
+      <c r="G978" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H978" s="2" t="n">
+        <v>23977.32</v>
+      </c>
+      <c r="I978" s="2" t="n">
+        <v>17517.01</v>
+      </c>
+      <c r="J978" s="3" t="n">
+        <v>45793</v>
+      </c>
+      <c r="K978" s="3" t="n">
+        <v>46010</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
+      <c r="A979" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B979" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C979" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D979" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E979" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F979" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035290414 — JGSA_2025-2026_Recharge Structure SARVAJANIK PAYJAL KUP NIRMAN GRAM BANKPURA (1726003010/DP/4407013)</t>
+        </is>
+      </c>
+      <c r="G979" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H979" s="2" t="n">
+        <v>23977.32</v>
+      </c>
+      <c r="I979" s="2" t="n">
+        <v>14613.25</v>
+      </c>
+      <c r="J979" s="3" t="n">
+        <v>45784</v>
+      </c>
+      <c r="K979" s="3" t="n">
+        <v>46017</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
+      <c r="A980" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B980" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C980" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D980" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E980" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F980" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035290417 — JGSA_2025-2026_Recharge Structure SARVAJANIK PAYJAL KUP NIRMAN DWARAKAPURA (1726003010/DP/407014)</t>
+        </is>
+      </c>
+      <c r="G980" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H980" s="2" t="n">
+        <v>23977.32</v>
+      </c>
+      <c r="I980" s="2" t="n">
+        <v>19853.96</v>
+      </c>
+      <c r="J980" s="3" t="n">
+        <v>45784</v>
+      </c>
+      <c r="K980" s="3" t="n">
+        <v>46017</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
+      <c r="A981" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B981" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C981" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D981" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E981" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F981" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035290421 — JGSA_2025-2026_Recharge Structure  SARVAJANIK PAYJAL KUP PATANA KA PURA (1726003010/DP/012034407015</t>
+        </is>
+      </c>
+      <c r="G981" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H981" s="2" t="n">
+        <v>23977.32</v>
+      </c>
+      <c r="I981" s="2" t="n">
+        <v>19630.91</v>
+      </c>
+      <c r="J981" s="3" t="n">
+        <v>45784</v>
+      </c>
+      <c r="K981" s="3" t="n">
+        <v>46017</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
+      <c r="A982" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B982" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C982" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D982" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E982" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F982" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035290426 — JGSA_2025-2026_Recharge Structure SARVJANIK PAYJAL KOOP_HARIJAN KA PURA PER_GRAM DEHRIJAGIR_DP/4543</t>
+        </is>
+      </c>
+      <c r="G982" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H982" s="2" t="n">
+        <v>23977.32</v>
+      </c>
+      <c r="I982" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J982" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K982" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
+      <c r="A983" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B983" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C983" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D983" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E983" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F983" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035316249 — NAVEEN TALAB NIRMAN KARYA_2025-26_RUGHNATH KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+        </is>
+      </c>
+      <c r="G983" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H983" s="2" t="n">
+        <v>1483487.54</v>
+      </c>
+      <c r="I983" s="2" t="n">
+        <v>1328281.24</v>
+      </c>
+      <c r="J983" s="3" t="n">
+        <v>46031</v>
+      </c>
+      <c r="K983" s="3" t="n">
+        <v>46130</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
+      <c r="A984" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B984" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C984" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D984" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E984" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F984" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035316250 — NAVEEN TALAB NIRMAN KARYA_2025-26_LALSINGH KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+        </is>
+      </c>
+      <c r="G984" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H984" s="2" t="n">
+        <v>1423394.29</v>
+      </c>
+      <c r="I984" s="2" t="n">
+        <v>1262821.63</v>
+      </c>
+      <c r="J984" s="3" t="n">
+        <v>46031</v>
+      </c>
+      <c r="K984" s="3" t="n">
+        <v>46130</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
+      <c r="A985" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B985" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C985" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D985" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E985" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F985" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035316251 — NAVEEN TALAB NIRMAN KARYA_2025-26_PARWAT KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+        </is>
+      </c>
+      <c r="G985" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H985" s="2" t="n">
+        <v>1194319.46</v>
+      </c>
+      <c r="I985" s="2" t="n">
+        <v>1110451.55</v>
+      </c>
+      <c r="J985" s="3" t="n">
+        <v>46031</v>
+      </c>
+      <c r="K985" s="3" t="n">
+        <v>46130</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
+      <c r="A986" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B986" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C986" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D986" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E986" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F986" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035316252 — NAVEEN TALAB NIRMAN KARYA_2025-26_KANWARLAL KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+        </is>
+      </c>
+      <c r="G986" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H986" s="2" t="n">
+        <v>1434425.03</v>
+      </c>
+      <c r="I986" s="2" t="n">
+        <v>1351008.58</v>
+      </c>
+      <c r="J986" s="3" t="n">
+        <v>45999</v>
+      </c>
+      <c r="K986" s="3" t="n">
+        <v>46130</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
+      <c r="A987" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B987" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C987" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D987" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E987" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F987" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035316253 — NAVEEN TALAB NIRMAN KARYA_2025-26_MANGILAL KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+        </is>
+      </c>
+      <c r="G987" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H987" s="2" t="n">
+        <v>1487356.22</v>
+      </c>
+      <c r="I987" s="2" t="n">
+        <v>1435113.73</v>
+      </c>
+      <c r="J987" s="3" t="n">
+        <v>45999</v>
+      </c>
+      <c r="K987" s="3" t="n">
+        <v>46130</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="988">
+      <c r="A988" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B988" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C988" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D988" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E988" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F988" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035316255 — NAVEEN TALAB NIRMAN KARYA_2025-26_DARIYAVSINGH KE KHET KE PASS_GRAM DEHRIJAGIR_GP BANKPURA</t>
+        </is>
+      </c>
+      <c r="G988" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H988" s="2" t="n">
+        <v>1391413.34</v>
+      </c>
+      <c r="I988" s="2" t="n">
+        <v>1305406.52</v>
+      </c>
+      <c r="J988" s="3" t="n">
+        <v>45999</v>
+      </c>
+      <c r="K988" s="3" t="n">
+        <v>46130</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="989">
+      <c r="A989" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B989" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C989" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D989" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E989" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F989" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035316256 — NAVEEN TALAB NIRMAN KARYA_2025-26_DEVSINGH KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+        </is>
+      </c>
+      <c r="G989" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H989" s="2" t="n">
+        <v>1455375.26</v>
+      </c>
+      <c r="I989" s="2" t="n">
+        <v>1318962.1</v>
+      </c>
+      <c r="J989" s="3" t="n">
+        <v>46020</v>
+      </c>
+      <c r="K989" s="3" t="n">
+        <v>46130</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="990">
+      <c r="A990" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B990" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C990" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D990" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E990" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F990" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035316541 — WATER HARVESTING POND_2025-26_PREMSINGH KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+        </is>
+      </c>
+      <c r="G990" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H990" s="2" t="n">
+        <v>987798.87</v>
+      </c>
+      <c r="I990" s="2" t="n">
+        <v>906529.16</v>
+      </c>
+      <c r="J990" s="3" t="n">
+        <v>46003</v>
+      </c>
+      <c r="K990" s="3" t="n">
+        <v>46130</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="991">
+      <c r="A991" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B991" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C991" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D991" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E991" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F991" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/22012035316543 — WATER HARVESTING POND_2025-26_KARANSINGH KE KHET KE PASS_GRAM BANKPURA_GP BANKPURA</t>
+        </is>
+      </c>
+      <c r="G991" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H991" s="2" t="n">
+        <v>987798.87</v>
+      </c>
+      <c r="I991" s="2" t="n">
+        <v>834035.7</v>
+      </c>
+      <c r="J991" s="3" t="n">
+        <v>46004</v>
+      </c>
+      <c r="K991" s="3" t="n">
+        <v>46130</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="992">
+      <c r="A992" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B992" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C992" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D992" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E992" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F992" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/ 222 — कपिल धारा दरियावसिंह पिता नाथू</t>
+        </is>
+      </c>
+      <c r="G992" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H992" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I992" s="2" t="n">
+        <v>47400</v>
+      </c>
+      <c r="J992" s="3" t="n">
+        <v>40399</v>
+      </c>
+      <c r="K992" s="3" t="n">
+        <v>40358</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="993">
+      <c r="A993" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B993" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C993" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D993" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E993" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F993" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/51531 — कूप निर्माण बांरपुरा कुदाना का पुरा</t>
+        </is>
+      </c>
+      <c r="G993" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H993" s="2" t="n">
+        <v>303500</v>
+      </c>
+      <c r="I993" s="2" t="n">
+        <v>46855</v>
+      </c>
+      <c r="J993" s="3" t="n">
+        <v>39454</v>
+      </c>
+      <c r="K993" s="3" t="n">
+        <v>39746</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="994">
+      <c r="A994" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B994" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C994" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D994" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E994" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F994" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52031 — नवीन तलाब निर्माण धीरगढ</t>
+        </is>
+      </c>
+      <c r="G994" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H994" s="2" t="n">
+        <v>499000</v>
+      </c>
+      <c r="I994" s="2" t="n">
+        <v>309844</v>
+      </c>
+      <c r="J994" s="3" t="n">
+        <v>39907</v>
+      </c>
+      <c r="K994" s="3" t="n">
+        <v>39916</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="995">
+      <c r="A995" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B995" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C995" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D995" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E995" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F995" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52032 — नवीन तलाब निर्माण राकल्‍यां</t>
+        </is>
+      </c>
+      <c r="G995" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H995" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I995" s="2" t="n">
+        <v>390559</v>
+      </c>
+      <c r="J995" s="3" t="n">
+        <v>39853</v>
+      </c>
+      <c r="K995" s="3" t="n">
+        <v>39991</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="996">
+      <c r="A996" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B996" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C996" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D996" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E996" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F996" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52033 — नवीन तलाब निर्माण पटना</t>
+        </is>
+      </c>
+      <c r="G996" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H996" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I996" s="2" t="n">
+        <v>415386</v>
+      </c>
+      <c r="J996" s="3" t="n">
+        <v>39876</v>
+      </c>
+      <c r="K996" s="3" t="n">
+        <v>39979</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="997">
+      <c r="A997" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B997" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C997" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D997" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E997" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F997" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52034 — नवीन तलाब निर्माण मान्‍यापुरा</t>
+        </is>
+      </c>
+      <c r="G997" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H997" s="2" t="n">
+        <v>497000</v>
+      </c>
+      <c r="I997" s="2" t="n">
+        <v>311644.92</v>
+      </c>
+      <c r="J997" s="3" t="n">
+        <v>39849</v>
+      </c>
+      <c r="K997" s="3" t="n">
+        <v>39979</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="998">
+      <c r="A998" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B998" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C998" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D998" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E998" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F998" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52035 — नवीन तलाब निर्माण देहरीजागीर</t>
+        </is>
+      </c>
+      <c r="G998" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H998" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I998" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J998" s="3" t="n">
+        <v>39876</v>
+      </c>
+      <c r="K998" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="999">
+      <c r="A999" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B999" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C999" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D999" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E999" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F999" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52037 — नवीन तलाब देहरीजागीर</t>
+        </is>
+      </c>
+      <c r="G999" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H999" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I999" s="2" t="n">
+        <v>523027</v>
+      </c>
+      <c r="J999" s="3" t="n">
+        <v>39876</v>
+      </c>
+      <c r="K999" s="3" t="n">
+        <v>40828</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1000">
+      <c r="A1000" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1000" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C1000" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1000" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E1000" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F1000" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52254 — Naveen nistari talab nirman gram dehrijageer</t>
+        </is>
+      </c>
+      <c r="G1000" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1000" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I1000" s="2" t="n">
+        <v>326500</v>
+      </c>
+      <c r="J1000" s="3" t="n">
+        <v>40276</v>
+      </c>
+      <c r="K1000" s="3" t="n">
+        <v>40384</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1001">
+      <c r="A1001" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1001" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C1001" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1001" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1001" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1001" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52255 — nivin talab nirman gram bankpura</t>
+        </is>
+      </c>
+      <c r="G1001" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1001" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1001" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1001" s="3" t="n">
+        <v>40245</v>
+      </c>
+      <c r="K1001" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1002">
+      <c r="A1002" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1002" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C1002" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1002" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1002" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1002" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52256 — nivin talab nirman gram bankpura</t>
+        </is>
+      </c>
+      <c r="G1002" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1002" s="2" t="n">
+        <v>499000</v>
+      </c>
+      <c r="I1002" s="2" t="n">
+        <v>439883</v>
+      </c>
+      <c r="J1002" s="3" t="n">
+        <v>40270</v>
+      </c>
+      <c r="K1002" s="3" t="n">
+        <v>40372</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1003">
+      <c r="A1003" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1003" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C1003" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1003" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1003" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1003" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52431 — Kapildhara Koop Bankpura (Dariyav/Nathu)</t>
+        </is>
+      </c>
+      <c r="G1003" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1003" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I1003" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1003" s="3" t="n">
+        <v>39462</v>
+      </c>
+      <c r="K1003" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1004">
+      <c r="A1004" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1004" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C1004" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1004" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1004" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1004" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52550 — Sajryank Kup Bankpura</t>
+        </is>
+      </c>
+      <c r="G1004" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1004" s="2" t="n">
+        <v>395000</v>
+      </c>
+      <c r="I1004" s="2" t="n">
+        <v>20400</v>
+      </c>
+      <c r="J1004" s="3" t="n">
+        <v>40695</v>
+      </c>
+      <c r="K1004" s="3" t="n">
+        <v>40604</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1005">
+      <c r="A1005" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1005" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C1005" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1005" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1005" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1005" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52551 — Shanti Dham PayJalKupBaknpura</t>
+        </is>
+      </c>
+      <c r="G1005" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1005" s="2" t="n">
+        <v>248000</v>
+      </c>
+      <c r="I1005" s="2" t="n">
+        <v>176773.9</v>
+      </c>
+      <c r="J1005" s="3" t="n">
+        <v>40767</v>
+      </c>
+      <c r="K1005" s="3" t="n">
+        <v>42499</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1006">
+      <c r="A1006" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1006" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1006" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1006" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1006" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1006" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52834 — NAVIN TALAB NIRMAN BANKPURA GANVE KE DERA KE PASS</t>
+        </is>
+      </c>
+      <c r="G1006" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1006" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I1006" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="J1006" s="3" t="n">
+        <v>41101</v>
+      </c>
+      <c r="K1006" s="3" t="n">
+        <v>41370</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1007">
+      <c r="A1007" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1007" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1007" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1007" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1007" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1007" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52835 — NAVIN TALAB NIRMAN GRAM PATNA</t>
+        </is>
+      </c>
+      <c r="G1007" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1007" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I1007" s="2" t="n">
+        <v>441556</v>
+      </c>
+      <c r="J1007" s="3" t="n">
+        <v>41068</v>
+      </c>
+      <c r="K1007" s="3" t="n">
+        <v>41480</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1008">
+      <c r="A1008" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1008" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1008" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1008" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1008" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1008" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52836 — NAVIN TALAB NIRMAN GRAM GIRDAD</t>
+        </is>
+      </c>
+      <c r="G1008" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1008" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I1008" s="2" t="n">
+        <v>448000</v>
+      </c>
+      <c r="J1008" s="3" t="n">
+        <v>41067</v>
+      </c>
+      <c r="K1008" s="3" t="n">
+        <v>41480</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1009">
+      <c r="A1009" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1009" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1009" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1009" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E1009" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F1009" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52841 — SARVAJANIK KOOP NIRMAN  BANKPURA SOLHAR KA PURA</t>
+        </is>
+      </c>
+      <c r="G1009" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1009" s="2" t="n">
+        <v>392000</v>
+      </c>
+      <c r="I1009" s="2" t="n">
+        <v>190005.8</v>
+      </c>
+      <c r="J1009" s="3" t="n">
+        <v>41074</v>
+      </c>
+      <c r="K1009" s="3" t="n">
+        <v>42692</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1010">
+      <c r="A1010" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1010" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1010" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1010" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1010" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1010" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/52991 — navin nistari talab  bankpura</t>
+        </is>
+      </c>
+      <c r="G1010" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1010" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I1010" s="2" t="n">
+        <v>193248</v>
+      </c>
+      <c r="J1010" s="3" t="n">
+        <v>41068</v>
+      </c>
+      <c r="K1010" s="3" t="n">
+        <v>41370</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1011">
+      <c r="A1011" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1011" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1011" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1011" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E1011" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F1011" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/53112 — Sarwajanik payjal koop nirman  Bankpura {Talai ka</t>
+        </is>
+      </c>
+      <c r="G1011" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1011" s="2" t="n">
+        <v>392000</v>
+      </c>
+      <c r="I1011" s="2" t="n">
+        <v>298984</v>
+      </c>
+      <c r="J1011" s="3" t="n">
+        <v>41068</v>
+      </c>
+      <c r="K1011" s="3" t="n">
+        <v>42476</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1012">
+      <c r="A1012" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1012" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1012" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1012" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1012" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1012" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/53127 — Sarvajanik payjal Koop, Harijan Mohalla Bankpura</t>
+        </is>
+      </c>
+      <c r="G1012" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1012" s="2" t="n">
+        <v>395000</v>
+      </c>
+      <c r="I1012" s="2" t="n">
+        <v>191524</v>
+      </c>
+      <c r="J1012" s="3" t="n">
+        <v>41068</v>
+      </c>
+      <c r="K1012" s="3" t="n">
+        <v>41472</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1013">
+      <c r="A1013" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1013" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C1013" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1013" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1013" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1013" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/9993622685 — NAVIN TALAB NIRMAN RANKLIYA</t>
+        </is>
+      </c>
+      <c r="G1013" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1013" s="2" t="n">
+        <v>495000</v>
+      </c>
+      <c r="I1013" s="2" t="n">
+        <v>423400</v>
+      </c>
+      <c r="J1013" s="3" t="n">
+        <v>40509</v>
+      </c>
+      <c r="K1013" s="3" t="n">
+        <v>41085</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1014">
+      <c r="A1014" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1014" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1014" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1014" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1014" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1014" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/9993626261 — Water Conservation</t>
+        </is>
+      </c>
+      <c r="G1014" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1014" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1014" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1014" s="3" t="n">
+        <v>41275</v>
+      </c>
+      <c r="K1014" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1015">
+      <c r="A1015" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1015" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1015" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1015" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1015" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1015" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/9993626265 — Water Conservation</t>
+        </is>
+      </c>
+      <c r="G1015" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1015" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1015" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1015" s="3" t="n">
+        <v>41275</v>
+      </c>
+      <c r="K1015" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1016">
+      <c r="A1016" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1016" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1016" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1016" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1016" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1016" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/9993626266 — Water conservation</t>
+        </is>
+      </c>
+      <c r="G1016" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1016" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1016" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1016" s="3" t="n">
+        <v>41275</v>
+      </c>
+      <c r="K1016" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1017">
+      <c r="A1017" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1017" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1017" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1017" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E1017" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F1017" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/9993626267 — water conversation</t>
+        </is>
+      </c>
+      <c r="G1017" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1017" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1017" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1017" s="3" t="n">
+        <v>41334</v>
+      </c>
+      <c r="K1017" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1018">
+      <c r="A1018" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1018" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1018" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1018" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1018" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1018" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/9993626268 — Water Conservation</t>
+        </is>
+      </c>
+      <c r="G1018" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1018" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1018" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1018" s="3" t="n">
+        <v>41275</v>
+      </c>
+      <c r="K1018" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1019">
+      <c r="A1019" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1019" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1019" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1019" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1019" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1019" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/9993626269 — Water Conservation</t>
+        </is>
+      </c>
+      <c r="G1019" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1019" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1019" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1019" s="3" t="n">
+        <v>41275</v>
+      </c>
+      <c r="K1019" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1020">
+      <c r="A1020" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1020" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1020" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1020" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1020" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1020" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/9993626270 — Water Conservation</t>
+        </is>
+      </c>
+      <c r="G1020" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1020" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1020" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1020" s="3" t="n">
+        <v>41275</v>
+      </c>
+      <c r="K1020" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1021">
+      <c r="A1021" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1021" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1021" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1021" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1021" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1021" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/9993626271 — Water Conservation</t>
+        </is>
+      </c>
+      <c r="G1021" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1021" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1021" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1021" s="3" t="n">
+        <v>41275</v>
+      </c>
+      <c r="K1021" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1022">
+      <c r="A1022" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1022" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1022" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1022" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E1022" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F1022" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/9993626272 — Water Conservation</t>
+        </is>
+      </c>
+      <c r="G1022" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1022" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1022" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1022" s="3" t="n">
+        <v>41275</v>
+      </c>
+      <c r="K1022" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1023">
+      <c r="A1023" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1023" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1023" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1023" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1023" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1023" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/9993626277 — Water Conservation</t>
+        </is>
+      </c>
+      <c r="G1023" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1023" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1023" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1023" s="3" t="n">
+        <v>41275</v>
+      </c>
+      <c r="K1023" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1024">
+      <c r="A1024" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1024" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C1024" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1024" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1024" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1024" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/9993626278 — Water Conservation</t>
+        </is>
+      </c>
+      <c r="G1024" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1024" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1024" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1024" s="3" t="n">
+        <v>41275</v>
+      </c>
+      <c r="K1024" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1025">
+      <c r="A1025" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1025" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C1025" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1025" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1025" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1025" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/बांकपुरा822 — शा. कुंप निमार्ण चरस का पुरा</t>
+        </is>
+      </c>
+      <c r="G1025" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1025" s="2" t="n">
+        <v>303500</v>
+      </c>
+      <c r="I1025" s="2" t="n">
+        <v>362827</v>
+      </c>
+      <c r="J1025" s="3" t="n">
+        <v>39489</v>
+      </c>
+      <c r="K1025" s="3" t="n">
+        <v>39999</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1026">
+      <c r="A1026" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1026" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C1026" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1026" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1026" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1026" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/बांकपुरा823 — कपिल धारा कूप निमार्ण गंगाराम पिता हजारी</t>
+        </is>
+      </c>
+      <c r="G1026" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1026" s="2" t="n">
+        <v>221000</v>
+      </c>
+      <c r="I1026" s="2" t="n">
+        <v>343700</v>
+      </c>
+      <c r="J1026" s="3" t="n">
+        <v>39540</v>
+      </c>
+      <c r="K1026" s="3" t="n">
+        <v>39989</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1027">
+      <c r="A1027" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1027" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C1027" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1027" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1027" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1027" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/बांकपुरा825 — सार्वजनिक कूप निमार्ण पटना का पुरा</t>
+        </is>
+      </c>
+      <c r="G1027" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1027" s="2" t="n">
+        <v>303500</v>
+      </c>
+      <c r="I1027" s="2" t="n">
+        <v>281514.5</v>
+      </c>
+      <c r="J1027" s="3" t="n">
+        <v>39583</v>
+      </c>
+      <c r="K1027" s="3" t="n">
+        <v>39990</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1028">
+      <c r="A1028" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1028" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C1028" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1028" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1028" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1028" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/बांकपुरा826 — सार्वजनिक कूप निमार्ण धीरगढ</t>
+        </is>
+      </c>
+      <c r="G1028" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1028" s="2" t="n">
+        <v>503500</v>
+      </c>
+      <c r="I1028" s="2" t="n">
+        <v>435568</v>
+      </c>
+      <c r="J1028" s="3" t="n">
+        <v>39584</v>
+      </c>
+      <c r="K1028" s="3" t="n">
+        <v>39977</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1029">
+      <c r="A1029" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1029" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C1029" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1029" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1029" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1029" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/बांकपुरा828 — सार्वजनिक कूप निमार्ण बांकपुरा</t>
+        </is>
+      </c>
+      <c r="G1029" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1029" s="2" t="n">
+        <v>503500</v>
+      </c>
+      <c r="I1029" s="2" t="n">
+        <v>445540</v>
+      </c>
+      <c r="J1029" s="3" t="n">
+        <v>39562</v>
+      </c>
+      <c r="K1029" s="3" t="n">
+        <v>40002</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1030">
+      <c r="A1030" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1030" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C1030" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1030" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1030" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1030" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/बांकपुरा829 — नवीन तालाब निमार्ण मान्‍चापुरा</t>
+        </is>
+      </c>
+      <c r="G1030" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1030" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I1030" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1030" s="3" t="n">
+        <v>39508</v>
+      </c>
+      <c r="K1030" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1031">
+      <c r="A1031" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1031" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C1031" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1031" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1031" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1031" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/बांकपुरा830 — नवीन तालाब निमार्ण् देहरी</t>
+        </is>
+      </c>
+      <c r="G1031" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1031" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I1031" s="2" t="n">
+        <v>247150</v>
+      </c>
+      <c r="J1031" s="3" t="n">
+        <v>39530</v>
+      </c>
+      <c r="K1031" s="3" t="n">
+        <v>39568</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1032">
+      <c r="A1032" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1032" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C1032" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1032" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1032" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1032" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/बांकपुरा831 — नवीन तालाब निमार्ण राकल्‍या</t>
+        </is>
+      </c>
+      <c r="G1032" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1032" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I1032" s="2" t="n">
+        <v>176850</v>
+      </c>
+      <c r="J1032" s="3" t="n">
+        <v>39541</v>
+      </c>
+      <c r="K1032" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1033">
+      <c r="A1033" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1033" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C1033" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1033" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1033" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1033" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/बांकपूरा / 1001 — कपिलधारा कूप निर्माण धुलजी s/o  अमराजी</t>
+        </is>
+      </c>
+      <c r="G1033" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1033" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I1033" s="2" t="n">
+        <v>81350</v>
+      </c>
+      <c r="J1033" s="3" t="n">
+        <v>39554</v>
+      </c>
+      <c r="K1033" s="3" t="n">
+        <v>39974</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1034">
+      <c r="A1034" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1034" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C1034" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1034" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1034" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1034" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/बांकपूरा / 1002 — कपिलधारा कूप निर्माण नरबेसिंह s/o  प्‍यारजी</t>
+        </is>
+      </c>
+      <c r="G1034" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1034" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I1034" s="2" t="n">
+        <v>132700</v>
+      </c>
+      <c r="J1034" s="3" t="n">
+        <v>39555</v>
+      </c>
+      <c r="K1034" s="3" t="n">
+        <v>39920</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1035">
+      <c r="A1035" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1035" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C1035" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1035" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1035" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1035" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/बांकपूरा / 1003 — कपिलधारा कूप निर्माण दरियावसिंह s/o  नाथूलाल</t>
+        </is>
+      </c>
+      <c r="G1035" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1035" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I1035" s="2" t="n">
+        <v>35340</v>
+      </c>
+      <c r="J1035" s="3" t="n">
+        <v>39576</v>
+      </c>
+      <c r="K1035" s="3" t="n">
+        <v>40358</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1036">
+      <c r="A1036" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1036" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C1036" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1036" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1036" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1036" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WC/बांकपूरा / 1004 — कपिलधारा कूप निर्माण धापूबाई w/o  नाथूलाल</t>
+        </is>
+      </c>
+      <c r="G1036" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1036" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I1036" s="2" t="n">
+        <v>181510</v>
+      </c>
+      <c r="J1036" s="3" t="n">
+        <v>39541</v>
+      </c>
+      <c r="K1036" s="3" t="n">
+        <v>39985</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1037">
+      <c r="A1037" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1037" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C1037" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D1037" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E1037" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F1037" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WH/22012034438663 — TALAB PAAL KA VISTAR AND VESTVEAR NIRMAN GRAM MANYAPURA</t>
+        </is>
+      </c>
+      <c r="G1037" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1037" s="2" t="n">
+        <v>988000</v>
+      </c>
+      <c r="I1037" s="2" t="n">
+        <v>862253.32</v>
+      </c>
+      <c r="J1037" s="3" t="n">
+        <v>43523</v>
+      </c>
+      <c r="K1037" s="3" t="n">
+        <v>44918</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1038">
+      <c r="A1038" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1038" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C1038" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D1038" s="1" t="inlineStr">
+        <is>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E1038" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F1038" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WH/661 — Navin talab niraman bankpura pata vali khoyari</t>
+        </is>
+      </c>
+      <c r="G1038" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1038" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1038" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1038" s="3" t="n">
+        <v>40282</v>
+      </c>
+      <c r="K1038" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1039">
+      <c r="A1039" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1039" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C1039" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D1039" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E1039" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F1039" s="1" t="inlineStr">
+        <is>
+          <t>1726003010/WH/662 — Navin talab niraman bankpura pata vali khoyari tak</t>
+        </is>
+      </c>
+      <c r="G1039" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1039" s="2" t="n">
+        <v>498000</v>
+      </c>
+      <c r="I1039" s="2" t="n">
+        <v>395473</v>
+      </c>
+      <c r="J1039" s="3" t="n">
+        <v>40290</v>
+      </c>
+      <c r="K1039" s="3" t="n">
+        <v>40372</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1040">
+      <c r="A1040" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1040" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C1040" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1040" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E1040" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F1040" s="1" t="inlineStr">
+        <is>
+          <t>1726/WC/22012034959128 — Amrit Sarovar_Talab_2022-23_Bankpura_Naveen Talab Nirman Karya Gram Deharijagir (RES)</t>
+        </is>
+      </c>
+      <c r="G1040" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1040" s="2" t="n">
+        <v>2475000</v>
+      </c>
+      <c r="I1040" s="2" t="n">
+        <v>2259396.79</v>
+      </c>
+      <c r="J1040" s="3" t="n">
+        <v>44702</v>
+      </c>
+      <c r="K1040" s="3" t="n">
+        <v>45482</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1041">
+      <c r="A1041" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1041" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C1041" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1041" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E1041" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F1041" s="1" t="inlineStr">
+        <is>
+          <t>1726/WC/22012034971724 — Amrit Sarovar_Talab_2022-23_Bankpura_Gram Rakliya (RES)</t>
+        </is>
+      </c>
+      <c r="G1041" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H1041" s="2" t="n">
+        <v>3568000</v>
+      </c>
+      <c r="I1041" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1041" s="3" t="n">
+        <v>44687</v>
+      </c>
+      <c r="K1041" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1042">
+      <c r="A1042" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH</t>
+        </is>
+      </c>
+      <c r="B1042" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C1042" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D1042" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E1042" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F1042" s="1" t="inlineStr">
+        <is>
+          <t>1726/WH/22012034935206 — PDS NAVEEN TALAB NIRMAN KARYA GRAM BANKPURA GRAM PANCHAYAT BANKPURA</t>
+        </is>
+      </c>
+      <c r="G1042" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H1042" s="2" t="n">
+        <v>646000</v>
+      </c>
+      <c r="I1042" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1042" s="3" t="n">
         <v>44652</v>
       </c>
-      <c r="K966" s="3"/>
+      <c r="K1042" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>