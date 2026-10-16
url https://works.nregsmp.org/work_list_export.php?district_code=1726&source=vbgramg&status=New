--- v0 (2026-08-30)
+++ v1 (2026-10-16)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K975"/>
+  <dimension ref="A1:K982"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-30 04:39:44</t>
+          <t>Exported on: 2026-10-16 20:39:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RAJGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,286 +273,286 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / AGRIYA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1726001001/IC/22012034891715 — Hiteshi Group kup Nirman Pawan+Chandrkla+Hemraj  2025-26 GP Agriya Gram Agriya</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / AGRIYA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1726001001/IF/22012035513293 — JGSA 2025-26 DUGWELL RECHARGE GP AGRIYA Devisingh Ratta</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / AMLABEH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1726001002/IC/22012034884768 — SARVAJANIK KUP 2024-25 GP AMLABEY NALE KE PASS GRAM AMLABEY</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / AMLABEH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1726001002/WC/22012035228211 — Construction of Earthen Bund Percolation Tank Tanki Ke Pass Amlabe_2024-25_Amlabe</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BADGAON</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1726001004/DP/22012034619279 — JGSA_SARVJANIK PLANTATION BHANDARA KE PAS 2024-25_GP BADGAON</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BADGAON</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1726001004/IC/22012034885732 — Sarwajanik Koop Nirman Machalpur Main Road Ke Pas Gp Badgaon</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45567</v>
@@ -602,709 +602,709 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BANGPURA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1726001005/IF/22012035267180 — Cons Of Irrigation Open Well GP Bangpura Nathulal /Nanuram</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45575</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BALAHEDA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1726001006/IF/22012035262679 — Hiteshi kup nirman Devnarayan / Prabhulal Semla</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BAWDIKHEDA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1726001010/AV/22012034665770 — JGSA Khet talab Gangaram/Nanuram Ratanpura</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BHANDAWAD</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1726001012/IC/22012034884667 — Feeder canal bada Nala GP Bhandawad</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BHANDAWAD</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1726001012/IC/22012034884669 — Feeder canal bada Nala GP Bhandawad</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BHANDAWAD</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1726001012/IC/22012034884670 — Feeder canal bada Nala GP Bhandawad</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BHANDAWAD</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1726001012/IC/22012034884676 — Feeder chenal bada nala par Gp bhandawad</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BHANDAWAD</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1726001012/IC/22012034884701 — Feeder chenal Rail ka Nala GP Bhandawad</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BHANDAWAD</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1726001012/IC/22012034884709 — JGSA  Nala Desilting feeder Channel Bada Nala  Bhandawad</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BHANDAWAD</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1726001012/IC/22012034884715 — JGSA  Nala Desilting feeder Channel Rail ka Nala  Bhandawad</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BHANDAWAD</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1726001012/IC/22012034885846 — Samudayik Kup Nirman Chapiheda Raste ke Pas GP Bhandawad</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BHANDAWAD</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1726001012/IC/22012034885847 — Samudayik Kup Nirman Mata Ji Mandir ke Pas GP Bhandawad</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BHANDAWAD</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1726001012/IC/22012034885861 — Samudayik  Kup  Chhapiheda  Mata  ji  Mandir  ke  Pas GP   Bhandawat</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BHANDAWAD</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1726001012/IF/22012035548401 — HITESHI KUP Mansingh /Gukul singh With Nitesh And Balvant singh GP Bandawad 2025 26</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BHANPURA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1726001013/IF/22012035306169 — Hiteshi group kup nirman Ramratan Rambabu Ramgopal gram bhanpura</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45681</v>
@@ -1354,380 +1354,380 @@
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BRAHMANGAON</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1726001015/WC/22012035240654 — Construction of community  water harvesting pond datyakhal  Nala par 2024-25 brahmangaon</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BRAHMANGAON</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1726001015/WC/22012035240662 — Construction of community  water harvesting pond  pari bai Dangi kai kuva kai pas 2024-25 brahmangao</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BRAHMANGAON</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1726001015/WC/22012035250424 — Construction of mini percolation tank for community pili khali  Nala par harigar2024-25 brahmangaon</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BRAHMANKHEDA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1726001016/IC/22012034885870 — Samudayik  Kup  Khali  Ke  Pas  G P  Brahmankheda</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BRAHMANKHEDA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1726001016/IC/22012034893065 — Construction of community_Well_2025-26_Arjun Singh ke Badhiya ke Pass_Guwadi_GP_Brahmankheda</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BRAHMANKHEDA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1726001016/IF/22012035315082 — JGSA  KHET TALAB JAMANA BAI / RATAN LAL DANGI GUWADI 2025 26</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BRAHMANKHEDA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1726001016/IF/22012035315161 — JGSA KHET TALAB INDAR SINGH / BAPULAL SONDHIYA BRAHMAN KHEDA 2025 26</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BRAHMANKHEDA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1726001016/IF/22012035315179 — JGSA KHET TALAB VIJAY SINGH / KALU SINGH SONDHIYA GUWADI 2025 26</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45682</v>
@@ -1824,192 +1824,192 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / CHOKHANDA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1726001017/WC/22012035211694 — CONSTRUCTION OF Mini Percolation Tank For Communnity  GP Choknda Pathri Nadi Ke Pass</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / CHOKHANDA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1726001017/WC/22012035292075 — JGSA  DUGWELL RECHARGE SAMUDAYIK KUP HINOTI MAI KHALI KE PAS GP CHOKHANDA  2025 26</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / DHANODA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1726001018/IF/22012035232764 — khet talab</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / DHANODA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1726001018/IF/22012035427092 — JGSA khet talab mangilal/chensingh dhanoda</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45748</v>
@@ -2059,756 +2059,756 @@
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / DHANODA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1726001018/WC/22012035240387 — Percolation Tank Nirman Balu Gurjar Ke Khet Ke Pass Dhanoda_2024-25_Gp Dhanoda</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / DHATRAWDA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1726001019/IF/22012035365157 — JGSA DUGWELL RECHARGE SARVJANIK KUP SHANTIDHAM KE PAS DHATRAWADA</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / DOBDA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1726001021/WC/22012035295709 — JGSA DUGWELL RECHARGE SARWAJANIK KOOP GOSHALAT KE PASS GP DOBDA</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / DUPADIYA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1726001023/IF/22012035495470 — JGSA_2025-26_ KHET TALAB NIRMAN BIRAMSINGH / GOPILAL GRAM DUPADIYA GP DUPADIYA</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / GADGACH</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1726001024/AV/22012034668969 — construction of peripheral stone bund nirman shantidham ke pas firozpura gp gadgach</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / GADGACH</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1726001024/WC/22012035244350 — Earhen Bund Percolation Tank Beed Wali Khoyari Ke Pass Gram Batediya_2024-25_Gp Gadgach</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / GADGACH</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1726001024/WC/22012035327356 — construction of mini percolation tank nirman khoyri ke pas batediya gp gadgach</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / GAGORNI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1726001026/IC/22012034888308 — Construction Of Community Well_2024-25_Naipuriya Raste Par Gram Gagorani_Gp Gagorani</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / GHOGHATPUR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1726001027/AV/22012034664252 — Construction of Anganwadi Building (Center No-04)_2024-25_Ghoghatpur</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / GORIYAKHEDA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1726001028/IC/22012034892438 — Const Of Irrigation Open Well For Community Panchat Bhavan Ke Pass Gp Goriyakheda</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / HARIGARH</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1726001029/IF/22012035295782 — KHET TALAB NIRMAN WORK 2024/25 Harisingh /Parthvisingh  GP HARIGARH TITRI</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / HARIGARH</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1726001029/IF/22012035527052 — MANGILAL HEERALAL</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / HARIGARH</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1726001029/IF/22012035527054 — RATANLAL PEMAJI</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / JETHLI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1726001030/IF/22012035282927 — Khet talab Nirman Nanuram / mangilal</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / JETHLI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1726001030/IF/22012035283129 — Khet talab Nirman Bapu / Rama</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / JHADMAU</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1726001031/IF/22012035573229 — Construction Of Farm Pond For Individual_Ramlal_Bhanwarlal_Jhadmau GP Jhadmau</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45761</v>
@@ -2905,380 +2905,380 @@
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45877</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KACHHIKHEDI</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1726001034/IC/22012034886513 — sarv janik koop nirman bheruji maharaj parisar gram kashikhedi gp kashikhedi</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45602</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KACHHIKHEDI</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1726001034/IC/22012034888246 — Sarvjanik koop Nirman bheru mahara ke Pass Gram Kashikhedi GP kashikhedi</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KACHHIKHEDI</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1726001034/IF/22012035431595 — JGSA _Khet Talab_ Devilal _Fulsingh_Gram Shahbajpura _ Gp Kashikhedi</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KACHHIKHEDI</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1726001034/IF/22012035472891 — Hiteshi Koop Group_ Madanlal_Gangaram_Chitabai / Bherulal_Gram Kashikhedi_Gp Kashikhedi</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KAWALSIKHEDA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1726001036/IC/22012034885926 — Construction of Community Well 2024 25 Radi Ke Pas Kachhikhedi Gp Kawalsikheda</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KAWALSIKHEDA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1726001036/IF/22012035420182 — JGSA DUGWELL RECHARGE Hiteshi KOOP dhana bai Pati Manohar Singh  kekop KE PAS GP Kawalsikheda</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KAWALSIKHEDA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1726001036/IF/22012035485970 — JGSA 2025-26 KHET TALAB DHANNA BAI/MANOHAR SINGH CHILABAD RASTA GP_KAWALSIKHEDA</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KHANKRI</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1726001037/WH/22012034940804 — sarvajanik kup Goshala ke pass GP KHANKRI</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45454</v>
@@ -3328,286 +3328,286 @@
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KHEJADIYA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1726001039/IC/22012034884710 — JGSA Nala Desilting Feeder Channel Khejdiya 2024 25 Khejdiya</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KHEJADIYA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1726001039/IC/22012034884711 — JGSA Nala Desilting Feeder Channel Shantidham ke pas Khejdiya</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KHEJADIYA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1726001039/IC/22012034884713 — JGSA Nala Desilting Feeder Channel Devmaharaj Mandir ke pas Khejdiya</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KHOKARIYA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1726001040/IC/22012034891655 — CONSTRUCTION OF SARWJANIK KUP NIRMAN 2025/2026 GP KHOKRIYA</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / LAKHONI</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1726001045/IC/22012034884862 — Sarwajanik Kup Nirman Hanuman Mandir Ke Pas Devri 2024-25 Gp Lakhoni</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / LAXMANPURA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1726001048/IF/22012035453915 — JGSA DUGWELL RECHARGE 2025_26 MANSHIRAM / BHANWARLAL GP LAXMANPURA</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45761</v>
@@ -3798,145 +3798,145 @@
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45459</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / MENAKHEDI</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1726001050/IC/22012034885190 — Plantion_Manakhadi panchayt bhavan se man road tak</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45459</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / MENAKHEDI</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1726001050/IC/22012034892870 — CONSTUCTTION OF IRRIGATION OPEN WELL COMM CHAGAS MAHARAJ KE PASS 2025/26 GP MENAKHEDHI</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / MENAKHEDI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1726001050/IF/22012035286772 — khat talab sultansingh/giravarsingh</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45652</v>
@@ -3986,145 +3986,145 @@
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / MOHLI</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1726001052/IC/22012034885829 — Construction of Sarvjanik koop shantidham ke pas_2024-25_ Malharpura</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / MOHLI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1726001052/IF/22012035424415 — JGSA_Khet talab_Motilal/ramsingh_Mohli</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / MUKUNDPURA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1726001053/IF/22012035520767 — JGSA RECHARGE STRUCTURE HI KUP SHANKARLAL/KISHANLALJI GRAM BHADKA GP MUKUNDPURA</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45748</v>
@@ -4221,239 +4221,239 @@
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / NANDNI</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1726001055/WC/22012035244056 — Construction Of Water Harvesting Pond Sandukadiya Ki Baldi Par Gram Nandani_ 2024-25_GP Nandani</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / PAROLIYA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1726001056/IC/22012034885773 — SARVJANIK KUP 2023-24 GP PAROLIYA  BADI PATTI</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / PAROLIYA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1726001056/IC/22012034885774 — SARVJANIK KUP 2023-24 GP PAROLIYA BADI PATTI</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / PAROLIYA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1726001056/IF/22012035556782 — Hiteshi  Kup Nirman Harisingh+Premsingh+Deepak 2025-26GP Paroliya</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / PIPALDA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1726001057/IC/22012034893251 — CONSTRUCTION OF  IRRIGATION  WELL  GURUJI ASHRAM KE PASS 2025/26 GP PIPLDA</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45945</v>
@@ -4503,192 +4503,192 @@
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / PIPLIYA BIJAREL</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1726001058/IF/22012035425539 — JGSA2025-26 DUGWell Recharge Kalu Singh/ Rughnath ke kup ke pass</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / PIPLIYA BIJAREL</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1726001058/IF/22012035426161 — JGSA2025-26 DUGWell Recharge sarwjanik kup ke pass pipliyabijarel</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / PIPLIYA BIJAREL</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1726001058/IF/22012035448475 — JGSA2025-26 DUgell Recharge Kalu Singh/ Rugnath</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / PIPLIYAKULMI</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1726001059/IC/22012034890790 — Hiteshi Group kup Nirman Lokesh+Nrendr+Mnoharbai  2025-26 GP Paroliya</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45748</v>
@@ -4832,51 +4832,51 @@
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / POLKHEDA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1726001060/WC/22012035243192 — Construction of new tank Hoda ki khoyri Kishangarh_2024-25_Polkheda</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45672</v>
@@ -4973,98 +4973,98 @@
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>46218</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / RAMGARH</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1726001063/IF/22012035287578 — Construction of Farm Pond Fool Singh-Kanwarlal Dangi 2024-25_GP Ramgarh</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / RAMNAGAR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1726001064/IF/22012035655890 — Construction of Form Ponds for Individual_Dropat Bai_Bade Singh ramnagar Gp Ramnagar</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>46017</v>
@@ -5255,427 +5255,427 @@
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>46218</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / SURAJPURA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1726001068/WC/22012035307921 — CONSTRUCTION OF DYKE NIRMAN KARY 2025-26 Badiya khal nala Puliya ke Pass GP Surajpura</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / TAMOLIYA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1726001069/IF/22012035267587 — Construction of Irrigation Open Well for Individuals-GP_TAMOLIYA_2024-25_KAMLABAI -NARAYANSINGH</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / TAMOLIYA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1726001069/IF/22012035267659 — Construction of Irrigation Open Well for Individuals-GP_TAMOLIYA_2024-25_KAMLABAI -NARAYANSINGH</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / TAMOLIYA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1726001069/IF/22012035267661 — Construction of Irrigation Open Well for Individuals-GP_TAMOLIYA_2024-25_KAMLABAI -NARAYANSINGH</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BANDA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1726001072/WC/22012035205906 — Talab nirman road ke pas</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / BARKHEDIUMATH</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1726001073/WH/22012034940492 — JGSA talab</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / CHILAWAD</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1726001074/IC/22012034885692 — Sarwajnik Koop Nirman Harijan Basti Ke Pas Chilawad 2024-25 Gp Chilawad</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / GOVINDPURA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1726001075/IF/22012035657983 — Construction of Farm Pond Mansingh/Bapulal Village Kherkhedhi GP Govindpura</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / GULKHEDI</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1726001076/IC/22012034891561 — Sarwajanik Koop Nirman Gp Gulkhedi 2025/26 Harijan Mohlla ke Pass Gulkhedi</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45787</v>
@@ -5725,380 +5725,380 @@
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / GULKHEDI</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1726001076/IF/22012035659716 — Construction Of Cattle Shelter 2024-25_Shila bai &amp; Iswar singh  003/182-A Gp Gulkhedi</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / JETPURA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1726001077/IF/22012035423122 — JGSA2025-26 Dugwell recharge ramibai- jagnatha kapil dara kup par jetpura</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KAHAR KHEDA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1726001078/IC/22012034891959 — Hiteshi kup nirman Ramparsad,bardilal,gangaram Kaharkheda</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KAHAR KHEDA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1726001078/IC/22012034891963 — Hiteshi kup nirman Ramparsad ,Bardilal,Gangaram Kaharkheda</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KAHAR KHEDA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1726001078/IF/22012035423175 — JGSA 2025_26 DUGWELL RECHARGE........ HITESHI KUP GOVERDHAN/MOTI PAGARIYA GP KAHARKHEDA</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KAHAR KHEDA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1726001078/IF/22012035423311 — JGSA 2025_26 DUGWELL RECHARGE........ HITESHI KUP narayansingh/bapulal PAGARIYA GP KAHARKHEDA</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KAHAR KHEDA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1726001078/IF/22012035423345 — JGSA 2025_26 DUGWELL RECHARGE........ hiteshi kup narayansingh /bapulal pagariya</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / KAHAR KHEDA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1726001078/IF/22012035548208 — Hiteshi Kup nirman Ramparsad,Bardilal,Gangaram Kaharkheda</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45761</v>
@@ -6195,51 +6195,51 @@
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / MEENAGAON</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1726001082/WC/22012035204758 — Parcolation Tank Nirman Bhatkhedi</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45458</v>
@@ -6289,521 +6289,521 @@
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / PADLIYA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1726001084/IC/22012034892413 — Construction of Community Well_2025-26_Lewda Ke Pass Gram Padliya Gp Padliya</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / PADLIYA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1726001084/WC/22012035321170 — Naveen Talab Nirman Raste ke pas_ 2025-26_Gp Padliya</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / PADLIYA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1726001084/WC/22012035321171 — Naveen Talab Nirman Raste ke pas_ 2025-26_Gp Padliya</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / POLAKHEDA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1726001085/DP/22012034619926 — JGSA_SARVJANIK PLANTATION BHERU MAHARAJ PARISAR 2024-25_GP POLAKHEDA</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45468</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / POLAKHEDA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1726001085/IF/22012035263922 — Construction of Farm Pond Ude Singh - Kalusingh Village Polakheda</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / POLAKHEDA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1726001085/IF/22012035263930 — Construction of Farm Pond Bhanvarlal - Pursingh Village Devri</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / POLAKHEDA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1726001085/IF/22012035267211 — Constrution of Farm Pond GP Polalkheda 2024 /25 Bhanvarlal/ Pursingh devri</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45579</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / POLAKHEDA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1726001085/IF/22012035267212 — Construction of Farm Pond GP Polakheda Premsingh /Pursingh</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45579</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / POLAKHEDA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1726001085/IF/22012035267213 — Construction of Farm Pond GP Polakheda Udaysingh /kalusingh</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45579</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / POLAKHEDA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1726001085/IF/22012035268839 — Construction of Farm Pond GP Polakheda Premsingh /Pursingh</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45579</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / POLAKHEDA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1726001085/IF/22012035519864 — JGSA KHET TALAB 2025/26 GP POLAKHEDA Ram Kailash pita Kalu Singh gram Dai Khedi</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45787</v>
@@ -6853,239 +6853,239 @@
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / RANIPURA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1726001086/WC/22012035292181 — JGSA DUGWELL RECHARGE 2025_26 PANCHAYAT BHAWAN KE PASS RANIPURA</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>ZIRAPUR / RANIPURA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1726001086/WC/VB/22012035332836 — Construction of Gabian Work 2026/27 Gp Ranipura Shanti dam Ke Pass Ranipura</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / AMANPURA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1726002001/AV/22012034657118 — Shanti Dham Atirikt Kary Shed Nirman Kary_2024-25_Village-GP-Amanpura</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / AMANPURA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1726002001/AV/22012034657119 — Shanti Dham Atirikt Kary Shed Nirman Kary_2024-25_Village-Devpur_GP-Amanpura</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / AMAWTA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1726002002/AV/22012034662389 — Construction of play field for community_Kalaji ke pass gundiya main_Gram Amawta</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45616</v>
@@ -7135,51 +7135,51 @@
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / AMAWTA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1726002002/IF/22012035470494 — JGSA khet talab nirman Hajarilal / kalu gram Amawata GP Amawata 2025</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45749</v>
@@ -7276,51 +7276,51 @@
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / AMAWTA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1726002002/IF/22012035649701 — Ek bagiya maa ke naam Mangu bai /Shivsingh MP26002002002/37b Gp Amawata 202526</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45884</v>
@@ -7370,286 +7370,286 @@
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BADBELI</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1726002003/AV/22012034659875 — NANDAN FALODHAN KALU SINGH//SHIVSINGH</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BADBELI</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1726002003/IC/22012034887503 — Construction of irrigation open well for community_2024_25 Shamshan ghat par Gram badbeli</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAGHELA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1726002004/AV/22012034664081 — Anganwadi bhawan nirman karya gram chhawani</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAGHELA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1726002004/IC/22012034888958 — Construction of Irrigation Open well for community goya ke pass baghela gp baghela</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAGHELA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1726002004/IC/22012034890075 — sarvjanik payjal kup nirman karya goya ke pass gram baghela</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAGHELA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1726002004/IC/22012034892414 — Construction of Irrigation Open well for community goya ke pass gram baghela</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45748</v>
@@ -7699,51 +7699,51 @@
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAMANGAON</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1726002006/AV/22012034661860 — GOVT.PLAY GROUND SCHOOL PARISHAR 2024-25 GRAM BAMANGAON GP BAMANGAON</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45567</v>
@@ -7793,145 +7793,145 @@
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAMANGAON</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yards for Community</t>
+          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yard for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Construction of Fish Drying Infrastructure</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1726002006/FR/22012034323029 — FISH YARD NIRMAN TALAB KE PASH KALAJI KI RADI GP BAMANGANV</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAMANGAON</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yards for Community</t>
+          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yard for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Construction of Fish Drying Infrastructure</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1726002006/FR/22012034323030 — FISH YARD NIRMAN TALAB KE PASH KALAJI KI RADI GP BAMANGANV 2</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAMANGAON</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1726002006/IC/22012034886521 — SARVJANIK KUP NIRMAN BDA KHAL KE PASH BAMANGANV</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45567</v>
@@ -8263,944 +8263,944 @@
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAMANGAON</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1726002006/LD/22012034943978 — SARVJANIK PLANTATION GOUSHALA PARISHAR BAMANGAON 2024-25_VILL_GP_BAMANGAON</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAMANGAON</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1726002006/WH/22012034944133 — JGSA_TALAB RENOVTION_SCHOOL KE PICHE WALA TALAB_ GP BAMANGAON</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BARKHEDA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1726002007/IF/22012035481619 — JGSA KHET TALAB BIRAMLAL WIO KISHANLAL GRAM PARSPURA GP BARKHEDA</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAROL</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1726002008/IC/22012034889736 — construction of Irrigation Open well for community School Ke Pass Pura Barol GP Barol</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAROL</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1726002008/IC/22012034889737 — onstruction of Irrigation Open well for community Ganv Ke Hirapuri Gp Barol</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAROL</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1726002008/IC/22012034890481 — Construction of Irrigation Open well for community SHANTI DHAM KE PAS SINGHANPUR</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAROL</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1726002008/IC/22012034890930 — construction of Irrigation Open well for community Ganv Ke Pass Gram Hirapuri GP Barol</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAWDIKHEDA JAGIR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1726002010/DP/22012034618455 — PALANTETION WORK SHANTI DHAM KE PASS GRAM BAWDIKHEDA JAGIR</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAWDIKHEDA JAGIR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1726002010/IC/22012034887308 — SARWAJANIK PAY JAL KUP AGANWADI KE PASS GRAM SHIVNATHPURA GP BAOWADIKHEDA JAGEER</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAWDIKHEDA JAGIR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1726002010/IC/22012034889425 — Earthen Bund Perkolation Tank-Neem Wali Khoyri Gram Shivnathpura- Gram Panchayat Bawdikheda Jagir</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAWDIKHEDA JAGIR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1726002010/IC/22012034892970 — Hiteshi Kapildharakup Group Balusing Gangaram_Bhagwan Narbhesing_Nathusingh Bhanwar  Bawadikheda jag</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAWDIKHEDA JAGIR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1726002010/IC/22012034892997 — Hiteshi Kapildharakup Group Balusing_Gangaram Bhagwan_Narbhesingh Nathu_Bhanwarlal Bawadikheda jag</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAWDIKHEDA JAGIR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1726002010/IC/22012034893025 — HITESHI KAPIL DHARA KUP NIRMAN WARK BALU SINGH PITA GANGARAM GRAM BAWADIKHEDA JAGIR</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAWDIKHEDA JAGIR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1726002010/IC/22012034893027 — Hiteshi kup group</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAWDIKHEDA JAGIR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1726002010/IC/22012034893263 — work</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>46054</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BAWDIKHEDA JAGIR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1726002010/IF/22012035655807 — Hiteshi kup</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHADAHEDI</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1726002011/IC/22012034888050 — Heshi Kapil Dharakup Rasid Khan S/O Babu Khan Bhadahedi</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHADAHEDI</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1726002011/IC/22012034889890 — Construction of Opan Well FOr Communiti Dariyav SIngh Solanki Ke Ghar Ke Pass Bhadahedi</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHADAHEDI</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1726002011/IF/22012035314412 — JGSA_Khet Talab_Ramkailsha_Bapulal_GP Bhadahedi</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHADAHEDI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1726002011/IF/22012035326295 — JGSA_Khet Talab Nirman_Ramlal Bherulal Sahu _Gp_ Bhadahedi</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45748</v>
@@ -9250,991 +9250,991 @@
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHATKHEDA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1726002012/AV/22012034662298 — Construction of Play field for Community Khel Maidan EGS Bhatkheda GP Bhatkheda</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHATKHEDA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1726002012/IF/22012035315260 — JGSA_Khet Talab_Babulal_Ramlal_Bhatkheda</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45685</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHATKHEDA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1726002012/IF/22012035454911 — JGSA_Dugwell Recharge Pit_Gangabai/Devilal _ Hiteshi koop ke pass_Sedra G.P. Bhatkheda</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHATKHEDA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1726002012/IF/22012035455341 — JGSA_Dugwell Recharge Pit_Ganga Bai/Devilal_ Hiteshi koop ke pass G.P. Bhatkheda</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHATKHEDA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1726002012/IF/22012035469274 — JGSA_Khet Talab_Bhanwarlal_Dhulilal Dangi_GP Bhatkheda</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHATKHEDA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1726002012/IF/22012035469360 — JGSA_Khet Talab_Bhanwarlal_ Dhulilal Dangi_GP Bhatkheda</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHATKHEDA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1726002012/WC/22012035279699 — Construction Of Underground Dyke For Community Musalji Ke Odi Ke Pass GP Bhatkheda</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHAWANIPURA(DHAND)</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1726002013/IC/22012034886111 — Sawerjanik payjal kup gaanv ke pass gram Piplyakhwas</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHAWANIPURA(DHAND)</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1726002013/IC/22012034886112 — Sawerjanik Payjal Kup Nirman gaanv ke pass Piplyakhwas</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHAWANIPURA(DHAND)</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1726002013/IF/22012035457008 — JGSA_Khet Talab Nanuram Genda Gram Piplyakhwas Gp Bhawanipura Pust Dand</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHAWANIPURA(DHAND)</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1726002013/WC/22012035250114 — Navin Talab nirman 2024-2025 Mahua wali khoiry Amarpura</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHOJPUR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1726002014/AV/22012034659085 — Shantidam shed nirman kary GP bhojpur</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHOJPUR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1726002014/IF/22012035498239 — JGSA dugwell recharge pit Gheesalal s/o puralal GP bhojpur</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHOJPUR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1726002014/WC/22012035306210 — Construction of Earthen bund percolation tank  gopala ke khet ke pass  gp bhojpur</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHUMRIYA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1726002015/IC/22012034885983 — SARVJANIK PAY JAL KUP NIRMAN WARK 2024/2025 PIPLIWALA MAHARAJ KE PASS GRAM BHUMRIYA</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHUMRIYA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1726002015/IC/22012034885984 — SARVJANIK PAY JAL KUP NIRMAN WARK 2024/2025 LAXMANPURA KAKAD KE PASS GRAM BHUMRIYA</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHUMRIYA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1726002015/IF/22012035300489 — Hiteshi Kup Nirman Kary Bhagchand Harlal</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHUMRIYA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1726002015/RC/22012034819487 — CC Road Nirman Kary Asaptal Prisar K Pas Bhumriya 2024-25 Bhumriya</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHUMRIYA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1726002015/RC/22012034819488 — CC Road Nirman Kary Asaptal Prisar K Pas Bhumriya 2024-25 Bhumriya</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BHUMRIYA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1726002015/WC/22012035229272 — Earthen Bund Tank Baba Wali Jheiri Ke Pass Gram Bhumriya</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHAMARI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1726002018/AV/22012034662058 — School khel medan nirman -gram beejpadi -gram panchayat Chamari -2024-25</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45610</v>
@@ -10378,333 +10378,333 @@
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHAMARI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1726002018/IC/22012034887208 — Sarvjanik kup Nirman gochar bhumi me gram hariyali GP Chamari 2024-25</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHAMARI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1726002018/IC/22012034887455 — Sarvjanik kup Nirman talai ke pas gram beejpadi  gram Panchayat Chamari-2024-25</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHAMARI</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1726002018/IC/22012034887505 — Construction of Irrigation Open Well for Community - talai ke pas gram beejpadi 2024-25</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHAMARI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1726002018/IC/22012034887506 — Construction of Irrigation Open Well for Community-charnoi ki jagha me gram hariyali2024-25GPchamari</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHAMARI</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/22012035344391 — Hitesi kup nirman Vishnu Kunwar pati sobhag Singh Gram Chamari GP Chamari 2025-26</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHAMARI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/22012035543777 — Hiteshi Kup Nirman Kary Vishnu Kunwar So Sobhagsingh Gp Chamari</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHAMARI</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1726002018/IF/22012035562932 — Hitesi Kapildhara kup nirman Rinku Singh Pita Bhagwan Singh Gram Chamari GP Chamari 2025 26</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45807</v>
@@ -10754,427 +10754,427 @@
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHAMARI</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1726002018/WC/22012035251704 — Construction of Water Harwesting Pond Hariyala GP Chamari 2024 /25</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHAMARI</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1726002018/WC/22012035251705 — Construction of Water Harwesting Pond Hariyala GP Chamari 2024 25</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHAMARI</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1726002018/WC/22012035251707 — Construction of Water Harwesting Pond Hariyala GP Chamari 2024 25</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHANDPURA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1726002019/WH/22012034939840 — JGSA_Talab Renovation 2024-25_Chandpura Talab jirnodhar Work Prempura Chatha wali Khoyri  GPChandpur</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHHIPIPURA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1726002021/AV/22012034657339 — khel medam karya ps school ke piche gram chhipipura</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHHIPIPURA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1726002021/IC/22012034886343 — Construction of Irrigation Open well for community Ganve ke pass Dwara par Gram Chhipipura</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHHIPIPURA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1726002021/IC/22012034892217 — Construction of Irrigation Open well for community Dwara par Gram Chhipipura</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHIBADKALAN</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1726002022/IC/22012034888652 — Construction of Irrigation open well dev maharaj ke pass gram chibadkhurd gp chibadkalan</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHIBADKALAN</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1726002022/IF/22012035302173 — Sarvajanik pay jal koop nirman devmaharaj ke pass chibadkhurd gp chibadkalan</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45651</v>
@@ -11882,662 +11882,662 @@
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHITAWLIYA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1726002023/AV/22012034659175 — Construction of crematorium for community atirikt shed nirman gram Chitawaliya</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHITAWLIYA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1726002023/IC/22012034886417 — Sarwjaik Kup Nirman Kary Bajron Ke Raste Par Gram Chitawaliya GP Chitawaliya</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45620</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHITAWLIYA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1726002023/IC/22012034887074 — Construction of Open Irrigation Well For Community Bajron Ke Raste Par Gram Chitawaliya GP Chitawali</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHITAWLIYA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1726002023/IC/22012034887532 — Construction of Open Irrigation Well For Community Bajron Ke Raste Par Chitawaliya GP Chitawaliya</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / CHITAWLIYA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1726002023/IF/22012035447594 — JGSA_Khet Talab_Shrinath_Devsingh Dangi_Himmatgarh GP Chitawaliya</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DALUPURA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1726002024/WC/22012035288604 — JGSA_ Dug well recharge pit _2025_26 sarvjanik kup gouwshala ke pass gram dalupura gp dalupura</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DEVAKHEDI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1726002027/IC/22012034885899 — Construction of irragation open well for community shiv mandir ke pas DEVAKHEDI  GP Devakhedi 202425</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DEVAKHEDI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1726002027/WC/22012035225794 — CONSTRUCTION OF PERCOLATION TANK SADAK KE PASS MOYAKHEDI GP DEVAKHEDI 202425</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DEVLISANGA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1726002028/AV/22012034659192 — Construction of Crematorium for Community Shanti Dham _2024_25 -Gram -Devlisanga GP-Devlisanga</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DEVLISANGA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1726002028/AV/22012034659201 — PLANTATION NIRMAN KARY DARIYAPUR RASTE PAR GRAM DEVLISANGA GP DEVLISANGA</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DEVLISANGA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1726002028/IF/22012035274540 — Hiteshi Kapildhara kup nirman Hemkunwar /jugrajsingh GP Devlisanga</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHAMNIYA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1726002030/IC/22012034892868 — Construction of irrigation open well shanti dham ke pass gram dhamniya gp dhamniya</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHAMNIYA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1726002030/IF/22012035314186 — JGAS Khet talab satyanarayan s/o bhanwar Lal gp dhamnya</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHAMNIYA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1726002030/IF/22012035447963 — JGSA_ dugwell recharge pit _manohar   s/o hindu singh gram rugnath pura_GP Dhamniya</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45748</v>
@@ -13198,662 +13198,662 @@
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHAND</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1726002032/IC/22012034893047 — Construction of Irrigation Open well for community go shala ke pass gram dhand</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHAND</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1726002032/IC/22012034893048 — Construction of Irrigation Open well for community pm road ke niche gram Bordashriji</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHAND</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1726002032/IF/22012035314166 — JGSA_Khet Talab Kalu Bherulal Gram GP Dand</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHUNWAKHEDI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1726002033/AV/22012034662384 — Construction of play field for community_PS school parisar_Gram Dhinglyakhedi</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHUNWAKHEDI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1726002033/IC/22012034885889 — Sarvjanik Paijal Koop Nirman Shantidham Ke Pass Shekhanpur</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHUNWAKHEDI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1726002033/IC/22012034885890 — Sarvjanik Paijal Koop Nirman Doli Ke Pass Gunakhedi Raste Par Dhuwalhedi</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHUNWAKHEDI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1726002033/IC/22012034885891 — Sarvjanik Paijal Koop Nirman Puliya Ke Pass Dhuwakhedi</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHUNWAKHEDI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1726002033/IC/22012034886373 — Sarwajanik payjal koop nirman karya_Gunakhedi_ke_raste_par_ Gram Dhunwakhedi</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHUNWAKHEDI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1726002033/IC/22012034886380 — Sarwajanik payjal koop nirman karya_Awas colony raste par puliya ke pass_ Gram Dhunwakhedi</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHUNWAKHEDI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1726002033/IC/22012034886382 — Sarwajanik payjal koop nirman karya_Rambabu ke khet ke pass_ Gram Dhinglyakhedi</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHUNWAKHEDI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1726002033/IC/22012034886389 — Sarwajanik payjal koop nirman karya_Shantidham ke pass _ Gram Shekhanpur</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHUNWAKHEDI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1726002033/IC/22012034886434 — Construction of irrigation open well for community_Rambabu ke khet ke pass_Gram Dhinglyakhedi</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHUNWAKHEDI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1726002033/IC/22012034886884 — Construction of Irrigation Open Well for community Panchayat Bhavan Ke Pass Gramm Dhuwakhedi</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45408</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DHUNWAKHEDI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1726002033/IC/22012034892709 — Construction of irrigation open well for community_Nala Ke Pass Dhuwakhedi_GP Dhunwakhedi 2025-26</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45884</v>
@@ -14185,192 +14185,192 @@
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DUDAHEDI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1726002036/AV/22012034662465 — Construction of play field for community 24-25 primary school parisar bherwakhedi</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DUDAHEDI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1726002036/AV/22012034665833 — Cnstruction of play field for community prathmik shaala gram bherwakhedi</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DUDAHEDI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1726002036/IC/22012034884995 — Construction of orrigation open well for community shamshaan ghat gram bherwakhedi GP_dudahedi 2024-</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45468</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DUDAHEDI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1726002036/IF/22012035454479 — JGSA khet talab nirmaan karya devilal/laxminaraya 2025 26 gram dundahedi</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45749</v>
@@ -14467,192 +14467,192 @@
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DUDAHEDI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1726002036/IF/22012035657476 — Hiteshi kup nirman kary Radhabai/Ramprasad  Ramprasad/Bhanwaralal Motilal/Purilal GP Dudahedi 2025</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DUDAHEDI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1726002036/WH/22012034940768 — JGSA_NALA desilting feeder chanel kulikheda nale ke paas dudahedi 2024_25 dudahedi</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / FATEHPUR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1726002037/AV/22012034662277 — Khel Medan Nirman Kary MS School Gram Fatehpur Gp Fatehpur</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / FATEHPUR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1726002037/IF/22012035457056 — JGSA_Dug well recharge pit_hemraj pannalal kup Fethpur</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45779</v>
@@ -14749,286 +14749,286 @@
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / GADAHET</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1726002038/AV/22012034663563 — Construction of play field for community 24-25 PS school Gadahet Shiv mandir</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / GADAHET</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1726002038/AV/22012034663565 — Construction of play field for community 24-25 PS school Ratanpuriya</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / GADAHET</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1726002038/AV/22012034664912 — Construction of play field for community 24-25 primary school parisar Ratanpuriya</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / GADAHET</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1726002038/IC/22012034887796 — Construction of Irrigation Open well for community Gugaheda Rasta par charanoi Bhumi ke pass Gadahet</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / GADAHET</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1726002038/IC/22012034887997 — Construction of Irrigation Open well for community Gugaheda Rasta par charanoi Bhumi ke pass Gadahet</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / GADAHET</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1726002038/IC/22012034888566 — Construction of Irrigation Open well for community Shiv mandir ke pas</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45682</v>
@@ -15125,98 +15125,98 @@
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / GUGAHEDA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1726002042/IC/22012034885972 — Construction of  irrigation open well for community 2024_25 Gram Gugaheda GP Gugaheda Singla ke ke p</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / GUGAHEDA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1726002042/IC/22012034885973 — Construction of open irrigation well for community 2024_25 Gram Gugaheda GP Gugaheda Bapulal ke khet</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45567</v>
@@ -15407,474 +15407,474 @@
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / HALAHEDI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1726002045/AV/22012034662055 — Construction of play field for community anganwadi shiv mandir ke pass Gram Bargoliya GP HALAHEDI</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / HALAHEDI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1726002045/AV/22012034662056 — Construction of play field for community  MS SCHOOL Anganwadi KE PASS Gram Halahedi GP HALAHEDI 2425</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / HALAHEDI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1726002045/AV/22012034662421 — Construction of play field for community Bade Talab ke raste ke pass Gram Halahedi GP HALAHEDI</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / HALAHEDI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1726002045/AV/22012034662422 — Construction of play field for community Bade Talab ke raste ke pass Gram Halahedi GP HALAHEDI</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / HALAHEDI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1726002045/AV/22012034662445 — Construction Of Play Field for Community talab ke raste par Gram Halahedi GP Halahedi 202425</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / HALAHEDI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yards for Community</t>
+          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yard for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Fish Drying Infrastructure</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1726002045/FR/22012034322656 — Construction Of Fish Drying Yards for Community Talab ke Pas Gram Bargoliya GP Halahedi 202425</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / HALAHEDI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yards for Community</t>
+          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yard for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of Fish Drying Infrastructure</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1726002045/FR/22012034322657 — Construction Of Fish  Drying Yards for Community Talab ke Raste par Gram Halahedi GP Halahedi 202425</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / HALAHEDI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1726002045/IC/22012034889022 — Construction of irrigation Open well for community Bargoliya ke Raste par GP Halahedi 2024-25</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / HALAHEDI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1726002045/IC/22012034892801 — Construction of irragation open well for community Biaorakaln Raste par Gram HalahediGP Halhedi 2025</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45986</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / HALAHEDI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1726002045/IC/22012034892802 — Construction of irragation open well for community Badri ke khet ke pas  GP Halahedi 2025</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45986</v>
@@ -16112,474 +16112,474 @@
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / HINOTIYA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1726002046/IF/22012035452596 — JGSA_ Dug well recharge pit _Shivcharan Kanwarlal_GP Hinotiya</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / JAMONIYA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1726002047/AV/22012034662265 — Khel medan hai school jamoniya</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / JAMONIYA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1726002047/AV/22012034662266 — Khel medan hai school jamoniya</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / JAMONIYA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1726002047/AV/22012034662268 — Khel medan hai school jamoniya</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / JAMONIYA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1726002047/AV/22012034662274 — Khel medan hai school jamoniya</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / JAMONIYA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1726002047/AV/22012034662276 — Khel medan hai school jamoniya</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / JAMONIYA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1726002047/IC/22012034892278 — HITESI KAPIL DHARA KUP NIRMAN BADRILAL /PARBHULAL GRAM JAMONIYA</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / JAMONIYA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1726002047/IC/22012034892394 — HITESHI KAPILDHARA KUP GROUP BADRILAL /PARBHULAL 2HARISINGH /PARBHULAL 3 RAMCHARAN/PARBHULAL GRAM JA</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / JAMONIYA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1726002047/IC/22012034892395 — HITESHI KAPILDHARA KUP GROUP RAMBABU/SHIVNARAYAN 2 BADRILAL /AMARSINGH 3 BADAM BAI /SHIVNARAYAN GRAM</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / JAMONIYA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1726002047/IF/22012035435761 — JGSA DUG WELL RICHARGE PURA JAMONIYA SCHOOL KE PASS GP JAMONIYA</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45761</v>
@@ -16629,98 +16629,98 @@
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / JATAMDI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1726002048/IC/22012034886667 — Cotroction Of Comunity Irigetion jagdish ke khet ke pass jatamadi</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / JATAMDI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1726002048/IF/22012035551164 — Hiteshi kapil dhara koop group_Ram babu_Ramcharan Kushal Singh premnarayan_2025-26_GP Jatamadi</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45761</v>
@@ -16770,51 +16770,51 @@
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / JETPURAKHURD</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1726002049/IC/22012034885084 — Plantation Nirman Kary Gadganga Nadi Kinare Gram Jaitpurakhurd Gp Jaitpurakhurd</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45451</v>
@@ -17005,474 +17005,474 @@
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / JETPURAKHURD</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1726002049/WH/22012034939794 — JGSA_Stop Dam Renovation work Ganganga River Gram Jeturakhurd 2024-25_Jeturakhurd</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KACHHOTIYA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1726002051/AV/22012034662467 — Construction Of Play Field for_Community_talab ke raste par_Gram Kachhotiya _2024_25</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KACHHOTIYA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1726002051/AV/22012034664934 — Construction of playfield for community_Shantidham ke pass_Gram kachhotiya</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45731</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KACHHOTIYA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1726002051/AV/22012034665215 — Construction Of Play Field for Community Shantidham  Raste  KE PASS GP Kachhotiya 2024 25</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KACHHOTIYA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1726002051/AV/22012034665735 — Construction Of Play Field for Community school parisar kachhotiya 202526</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KACHHOTIYA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1726002051/AV/22012034665736 — Construction Of Play Field for Community  Shantidham parisar kachhotiya 202526</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KACHHOTIYA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1726002051/IC/22012034886549 — Sarwjanik Payjal Kup Vishwkarma Mohlla Gram Kachotiya GP Kachotiya</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KACHHOTIYA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1726002051/IF/22012035468450 — JGSA _DUGWELL RECHARGE PIT 2025 MANGILAL /PRABHULAL GP KACHOTIYA</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KACHHOTIYA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1726002051/IF/22012035644883 — Hiteshi kup nirman kary Unkarbagas/Narayan Ramesh/jaysingh Kanwarlal/shivlal GP KACHHOTIYA 2025</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KACHHOTIYA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1726002051/IF/22012035644884 — Hiteshi kup nirman kary premnarayan/Narasanglal Shivnarayan/Hiralal Ramgopal/kanwarGP Kachotiya 2025</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45884</v>
@@ -17522,662 +17522,662 @@
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45986</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KANKARIYA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1726002052/AV/22012034662373 — Khel Medan primary school kankriya</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KANKARIYA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1726002052/AV/22012034662450 — Construction of play field for comunity p.s.kankriya</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KANKARIYA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1726002052/DP/22012034627197 — Plantation of forestry trees for community Dev sathan Parisar Me Gram kankriya Gp kankriya 2024</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KANKARIYA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1726002052/IC/22012034885597 — Sarvjanik Payjal Kup Nirman Karya Chhapiheda Road Ki Gram Kankriya</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KANKARIYA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1726002052/WC/22012035232669 — Percolation tank jhiri road kankriya</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KARKARI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1726002053/IF/22012035573825 — Construction of Irrigation open well rodu lal s/o ratan lal gp karkari</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KHAJURI GOKUL</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1726002056/WC/22012035287253 — JGSA_ Dug well recharge pit _shiv mandir parisar _GP khajuri gokul</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KHAJURI GOKUL</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1726002056/WC/22012035297009 — JGSA_Dugwell Recharge Pit Bhagirath/Puna Ji Hiteshi Kup Ke Pass_ Khajurigokul</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KHERKHEDI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1726002057/IC/22012034886233 — SARWAJANIK PAY JAL KUP NIRMAN NALA KE PASS GRAM GORDHAN</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KHERKHEDI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1726002057/IC/22012034886234 — SARWAJANIK PAY JAL KUP NIRMAN MOTILAL VERMA KE GHAR KE PASS GRAM GORDHANPURA</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KHOKHEDA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1726002058/IC/22012034892957 — Construction of irrigation open well kalaji Maharaj ke pass gram kalakundal gp Khokheda</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KHOKHEDA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1726002058/IF/22012035377138 — JGSA_Khet_Talab_Karan singh So Gopal_Gram Kalakundal GP Khokheda</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KHURCHANIYAKALAN</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1726002059/IC/22012034886036 — Sarwjanik Payjal Kup Bawdikheda Ke Raste Gram Khurchaniyakalan Gram Panchayat</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KHURCHANIYAKALAN</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1726002059/IF/22012035559619 — JGSA Dug Well recharge pit Shaitan Bai wIo Indar Singh Gram Kangnikheda GP Khurchaniyakalan</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45761</v>
@@ -18227,333 +18227,333 @@
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KULIKHEDA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yards for Community</t>
+          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yard for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Fish Drying Infrastructure</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1726002060/FR/22012034322960 — Construction of Fish Dryingh Yards for Community gad ganga nadi ke paas kulikheda 2024 2025</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KULIKHEDA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1726002060/WC/22012035230381 — Naveen Talab nirman karya movdi wali khoyri Gram kulikheda GP kulikheda</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KULIKHEDA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1726002060/WC/22012035230382 — Naveen Talab nirman karya movdi wali khoyri Gram kulikheda GP kulikheda</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KULIKHEDA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1726002060/WC/22012035230383 — Naveen Talab nirman karya movdi wali khoyri Gram kulikheda GP kulikheda</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KULIKHEDA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1726002060/WC/22012035230384 — Naveen Talab nirman karya movdi wali khoyri Gram kulikheda GP kulikheda</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KUSHALPURA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1726002061/IC/22012034892342 — Constrution of Irrigation open well for community Rod ke pass gram kulipura GP Kushalpura</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KUWAKHEDA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1726002062/AV/22012034662156 — CONSTRUCTION OF PLAY FIELD OF COMMUNITY HIGH SCHOOL PARISAR GP _KUWAKHEDA_ 2024-25</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45520</v>
@@ -18650,333 +18650,333 @@
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KUWAKHEDA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1726002062/IC/22012034887386 — hiteshi kapildhara kup nirman karya rahul s/o devilal  gram kuwakheda samuhik gatividhi</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KUWAKHEDA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1726002062/IC/22012034887387 — hiteshi kapildhara kup nirman karya rahul s/o devilal  gram kuwakheda samuhik gatividhi</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KUWAKHEDA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1726002062/IC/22012034887388 — hiteshi kapildhara kup nirman karya rahul s/o devilal  gram kuwakheda samuhik gatividhi</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KUWAKHEDA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1726002062/IC/22012034887481 — HITESHI KOOP GROUP RAHUL SAJAN DEVILAL DEVILAL MOTILAL GRAM KUWAKHEDA</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KUWAKHEDA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1726002062/IC/22012034893304 — Construction of irrigation open well for community puraane sahakari bhawan ke paas gram kuwakheda</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KUWAKHEDA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1726002062/IF/22012035278557 — hiteshi kapildhara kup nirman karya manohar s/o mangilal gram kuwakheda</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KUWAKHEDA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1726002062/IF/22012035285270 — hiteshi kapildhara kup nirman karya rahul s/o devilal  gram kuwakheda samuhik gatividhi</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45567</v>
@@ -19073,615 +19073,615 @@
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / LAXMANPURA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1726002064/IC/22012034892197 — Construction of Irrigation Open Well for comunity Nala Ke Pass Gram Tadtda</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / LAXMANPURA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1726002064/IF/22012035527668 — JGSA_Khet_Talab_Rambabu_Gorilal_Gram Mundla Gp Laxmanpura</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / MANDAKHEDA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1726002065/IC/22012034889561 — Construction of Irrigation Open Well for comunity Borda Nala Ke Pass Gram Mandakheda</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / MANDAKHEDA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1726002065/IC/22012034889562 — Construction of Irrigation Open Well for comunity Dev ESthan Ke Pass Gram Patdikheda</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / MANDAKHEDA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1726002065/WC/22012035217423 — Construction of Community Water Harwesting Pond Dilawri rasta Tanda Wali koyri Gram _Patdikheda_GP_M</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45408</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / MANDAKHEDA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1726002065/WC/22012035323203 — Navin Talab nirman nim wali koyari Patdikheda</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / NATARAM</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1726002066/WH/22012034941783 — JGSA_NALA Desllting Feedar Chanel Sham Shan ke pas Nataram 2024_25_Nataram</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / PANKHEDI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1726002067/AV/22012034662190 — CONSTRUCTION OF PLAY FIELD OF COMMUNITY PS SCHOOL PARISAR BIAORAKHURD GP _PANKHEDI 2024-25</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / PANKHEDI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1726002067/AV/22012034662191 — CONSTRUCTION OF PLAY FIELD OF COMMUNITY PS  SCHOOL PARISAR  MANNIPURA GP PANKHEDI 202425</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / PANKHEDI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1726002067/IC/22012034885939 — Construction of irragation open well for community Harijan basti  ke pas gram manipura GP PANKHEDI</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / PANKHEDI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1726002067/WH/22012034939865 — JGSA Stop Dam Renovation Work Naipuriya Wali Ke Khet Ke Pas Wala Khal  2024 25 Village GP Pankhedi</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / PAPDEL</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1726002068/IC/22012034888490 — Contarction Of Dry Ghora Ke Pass Nale Par Gram Papdel</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / PAPDEL</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1726002068/IC/22012034888491 — Contarction Of Dry Amarlal Ke Bhati Ke Pass Nale Par Gram Papdel</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45567</v>
@@ -19731,51 +19731,51 @@
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / PAPDEL</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1726002068/WC/22012035286512 — JGSA_Dug well recharge pit_sarvjanik bus stand ke pass kuve par_papdel</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45761</v>
@@ -19825,145 +19825,145 @@
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / PIPLIYAKALAN</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1726002069/IC/22012034888795 — Hiteshi kup rodibai w/o rampratap with (sampat bai and champalal)</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / PIPLIYAKALAN</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1726002069/IC/22012034892971 — Construction of Irrigation Open Well forcommunity Holi Balda Dupadiya ke Raste par GP PIPLIYAKALAN</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / RANARA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1726002071/IC/22012034885817 — sarvjanik payjal kup nirman karya shantidham emali wale ke pass gram ranara</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45567</v>
@@ -20154,380 +20154,380 @@
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / RUPAHEDA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1726002073/IF/22012035445374 — JGSA_ Dug well recharge pit _dhirap So gulab Gram rupaheda GP Rupaheda</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / RUPAREL</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1726002074/IC/22012034886673 — Sarwjanik Payjal Kup Puliya ke pass Gram Ruparel</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / RUPAREL</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1726002074/IC/22012034892291 — HITESI KAPIL DHARA KUP  NIRAMAN BIRAMSINGH/ KHEMRAJ GRAM MOYAKHEDA GP RUPAREL</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / RUPAREL</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1726002074/IC/22012034892292 — HITESI KAPILDHARA KUP NIRMAN  PARVATSIGH/BAPULAL GRAM MOYAKHEDA GP RUPAREL</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / RUPAREL</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1726002074/IC/22012034892293 — HITESI KAPIL DHARA KUP NIRMAN CHOTHMAL/ HIRALAL GRAM RUPAREL GP RUPAREL</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / RUPAREL</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1726002074/IF/22012035571664 — HITESI KHETTALAB CHANDRSINGH/KARNSI NGH GRAM MOYAKHEDA GP RUPAREL 2025</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / RUPAREL</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1726002074/IF/22012035571669 — HITESI KHETTALAB CHANDRSINGH/KARNSI NGH GRAM MOYAKHEDA GP RUPAREL 2025</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / RUPAREL</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1726002074/WC/22012035207377 — CTR Nala Upstrim Tretment And Anicat NIrman Dev Maharaj ki Radi ke pas ke Nale me Garam Ruaparel</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45450</v>
@@ -20577,2072 +20577,2072 @@
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SADIYAKUWA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1726002075/IC/22012034886314 — Construction of Irrigation Open well for community Aganwadi bhawan ke pass gram sadiyakuwa</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SADIYAKUWA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1726002075/IF/22012035272831 — SARWAJANIK PAY JAL KUP NIRMAN ANGANWADI KE PASS GRAM SADIYAKUWA</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SADIYAKUWA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1726002075/IF/22012035447143 — JGSA_ Khet Talab Nirman Devi sigh/ Pratap Sigh_ 2025_26 Sadiyakuwa GP _Sadiyakuwa</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SEDRA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1726002077/IC/22012034884906 — SARWAJANIK PEYJAL KUP NIRMAN KARY ROAD KE PASS GRAM PURASEDRA GPSEDRA202425</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SEDRA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1726002077/IC/22012034886348 — Construction Of Irragation Open Well For Community Road ske pas pura sedra GP Sedra 2024-25</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SEDRA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1726002077/IC/22012034886589 — Construction of Irrigation Open well for community Harijan Basti Ke Pass</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45590</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SEDRA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1726002077/IC/22012034891711 — Construction of Irrigation Open well for community Harijan Basti Ke Pass Vill Gp Sedra</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SAMELI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1726002078/IC/22012034892793 — construction of irrigation open well dev maharaj ke stan ke pass gram sedri gp sameli</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SAMELI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1726002078/IC/22012034893046 — Construction of  irrigation open well dev maharaj ke stan ke pass gram sedri gp Sameli</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SEMLIKALAN</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1726002079/IF/22012035654516 — hiteshi kapildhara kup nirman karya ratanlal so udalal</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SEMLIKALAN</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1726002079/IF/22012035655402 — hiteshi kapildhara kup nirman karya Harish s/o ratanlal Gram semlikalan</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SEMLIKALAN</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1726002079/WC/22012035207848 — NAVIN TALAB NIRMAN CHHECHHA WALI KHOYARI GRAM SEMLIKALAN GP SEMLIKALAN</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SEMLIKANKAD</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1726002080/IC/22012034888307 — SARWAJANIK PAY JAL KUP NIRMAN KHARCHA KI KHOYARI ME GADIACHARAN GP SEMLIKANKAD</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SEMLIKANKAD</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1726002080/IC/22012034888310 — SARWAJANIK PAY JAL KUP NIRMAN SHANTI DHAM KE PAS GRAM SEMLIKANKAD GP SEMLIKANKAD</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SEMLIKANKAD</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1726002080/IC/22012034893022 — Construction of Irrigation Open well for community Shantidham Ke Pas Gadiyacharan Gp Semlikankad</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SEMLIKANKAD</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1726002080/IF/22012035458571 — JGSA _KHET TALAB PANNALAL SIO PURALAL GRAM BORDAKHURD GP SEMLIKANKAD</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SEMLIKANKAD</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1726002080/IF/22012035459252 — JGSA _KHET TALAB BAPULAL SIO BADAN JI GRAM SEMLIKANKAD GP SEMLIKANKAD</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SEMLIKANKAD</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1726002080/IF/22012035499634 — JGSA _KHET TALAB JASAVANTSINGH PANWAR SIO HARISINGH GRAM SEMLIKANKAD GP SEMLIKANKAD</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SEMLIKANKAD</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1726002080/WC/22012035273447 — JGSA _DUGWELL RECHARGE TANKI KE KUYE PASS SEMLIKANKAD GP SEMLIKANKAD</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SIKANDRI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1726002081/IC/22012034891534 — Construction of Open Irrigation Well for Community Bhatkheda Ke Rasta  Ke Paas Gram Sikandri GP Sika</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SIKANDRI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1726002081/IF/22012035314431 — JGSA_Khet Talab_Ramchandra_Kaluram_Sikandri</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SIKANDRI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1726002081/IF/22012035503089 — JGSA_Dugweell Recharge Pit_Laxmichand/Davi Lal Hiteshi Kue Ke Pass_GP Sikandri</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SIKANDRI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1726002081/WC/22012035282320 — JGSA_dugweell recharge pit_talab ke kue ke pas_Minaganou</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SIKANDRI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1726002081/WC/22012035282339 — JGSA_dugweell recharge pit_talab ke kue ke pas_Sikandri</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SONKHEDAKALAN</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1726002082/AV/22012034662482 — Khel medan high school Sonkheda kalan</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SONKHEDAKALAN</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1726002082/AV/22012034662565 — Khel medan high school parisar sonkheda kalan</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SONKHEDAKALAN</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1726002082/AV/22012034665862 — Construction of play field for community high school  ke pas Gram sonkheda GP_sonkheda kalan 2025-26</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SUWAHEDI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1726002083/IC/22012034891953 — jgsa_ Dug well recharge pit _2025_26 sarvjanik pay jal kup nirman gav ke pass gram dobdikheda gp suw</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SUWAHEDI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1726002083/IC/22012034891954 — jgsa_ Dug well recharge pit _2025_26 sarvjanik pay jal kup nirman road ke pass gram suwahedi</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SUWAHEDI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1726002083/IC/22012034893292 — Construction of Irrigation Open well for community Jod Ke pass Gram Surajpura</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>46054</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SUWAHEDI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1726002083/IC/22012034893346 — Construction of Irrigation Open well for community Rod Ke niche Gram Suwahedi gp suwahedi</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>46054</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SUWAHEDI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1726002083/IF/22012035315101 — JGSA khet talab Shivnarayan So pyar ji Gp Suwahedi</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / SUWAHEDI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1726002083/IF/22012035448372 — Jgsa khet talab nirman motiya bai /Devilal gram panchayat suvahedi gram surajpura</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / HIMMATPURA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1726002084/IF/22012035455450 — JGSA_ Dug well recharge pit _hari singh S/o gendalal jii _ GP Himmatpura</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / HIMMATPURA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1726002084/IF/22012035567443 — Hiteshi Kapildharakup Group_Ratansingh_pursingh_guddibai_ramlal_ mangibai_pursingh gram himmatpura</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / MOHKAMPURA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1726002085/WC/22012035289590 — JGSA_ Dug well recharge pit _Devilal Keshar_Gram Balyapura GP Mokampura</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / LIMBODA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1726002086/IF/22012035449211 — JGSA_Khet Talab _Rameshwar_Amar singh_gram_Limboda_GP_Limboda</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / LIMBODA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1726002086/IF/22012035449316 — JGSA_Khet Talab _Parvat Singh_Kanwarlal_gram_Limboda_GP_Limboda</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / LIMBODA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1726002086/IF/22012035551451 — JGSA_Khet Talab Parthisingh S/o Roopji Vill GP Limboda</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BISANYA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Construction of sub-minor Canal for Community / Construction of sub-minor Canal for Community</t>
+          <t>Construction of sub-minor Canal for Community / Construction of Minor Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1726002087/IC/22012034892672 — Construction of Irrigation Open Well forcommunity shiv bairagi ke khet ke pas GP BISNIYA 2025</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BISANYA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1726002087/WH/22012034940959 — JGSA talab renovation 2024 dev maharaj ke pass gram moi gram panchayat bisniya</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BISANYA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1726002087/WH/22012034944776 — JGSA_Talab Renovation Work_2025-26 Bisniya ke raste par Gram Ankkhedi_GP_Bisniya</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / MEHRAJPURAM</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1726002088/IC/22012034887468 — Construction of Irrigation Open well for community Rel Ka Beed Ke Pass Mehrajpura GP Mehrajpura</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>45591</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / KHATAKHEDI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1726002089/WC/22012035289815 — JGSA_ Dug well recharge _Aaganwadi ke pass wale kue par_GP Khatakhedi</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45761</v>
@@ -22880,474 +22880,474 @@
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45934</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DURDPURA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1726002094/IC/22012034889574 — Construction of Irrigation Open well for community Ghati ke niche gram sevni</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DURDPURA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1726002094/IC/22012034889575 — Construction of Irrigation Open well for community Todkda ke pass gram durgpura</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DURDPURA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1726002094/IC/22012034891622 — Construction of Irrigation Open well for community Ghati ke niche gram sevni</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DURDPURA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1726002094/IC/22012034891623 — Construction of Irrigation Open well for community Todkda ke pass Gram Durgpura</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DURDPURA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1726002094/IF/22012035467382 — JGSA_Khet Talab_madanlal_bhanwarlal gram durgpura</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / DURDPURA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of IHHL for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1726002094/RS/22012035129969 — CSC_2021-22_ ROAD KI PULIYA KE GRAM DURGPURA</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>45471</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BADRI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1726002095/IC/22012034886140 — Construction of Irrigation Open well for community SINGADIYA KE PASS GRAM DOB</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BADRI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1726002095/IC/22012034886141 — Construction of Irrigation Open well for community NAI KI BASTI GRAM KUNDIKHEDA</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BADRI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1726002095/IC/22012034886278 — Construction of Irrigation Open well for community SINGADIYA KE PASS GRAM DOB</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KHILCHIPUR / BADRI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1726002095/IC/22012034886279 — Construction of Irrigation Open well for community NAI KI BASTI GRAM KUNDIKHEDA</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45567</v>
@@ -23444,944 +23444,944 @@
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / AMBA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1726003001/IF/22012035471241 — JGSA_Khet Talab  Kumer singh S/o Mangi lal Gram_Amba_2025-26 GP_Amba</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / AMBA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1726003001/IF/22012035474490 — JGSA_Khet Talab  Vijay singh  S/o Gangaram Gram_Amba_2025-26 GP_Amba</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / AMBA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1726003001/IF/22012035474689 — JGSA_2025-26_Recharge structure Sarvjanik koop School ke pass Gram_Amba_ GP_Amba</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / AMBA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1726003001/WC/22012035297887 — JGSA_2025-26_Recharge structure Sarvjanik koop Shamsan ke pass Gram_Amba_ GP_Amba</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BARKHEDA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1726003002/IC/22012034893097 — Construction of Irrigation Open Well for Community Banjarapura ke Pas Gram Morpipali</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BARKHEDA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1726003002/IC/22012034893098 — Construction of Irrigation Open Well for Community Shantidham ke Pas Gram Chandpura GP Barkheda</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BARKHEDA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1726003002/IC/22012034893343 — Construction of Irrigation Open Well for Group_Shreelal_Chandarsingh_Dhuli Bai_GP Barkheda</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BARKHEDA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1726003002/WC/22012035327538 — Naveen talab nariya khoyari gram morpipli gp barkheda</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAGA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1726003004/AV/22012034662242 — Levelling/shaping _2023-24_P s School ki Bundari Wall  ke Samne_Gram Fattukhedi_GP Baga</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45517</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAGA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1726003004/IC/22012034886277 — SARVJANIK PAYJAL KOOP NIRMAN_2023-24 _GRAM  DEHARTHAKUR_GP BAGA)</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45517</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAGA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1726003004/IC/22012034886311 — SARVJANIK PAYJAL KOOP NIRMAN DEVNARAYAN MANDIR KE PASS_2023-24 _GRAM  BAGA_GP BAGA)</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45517</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAGA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1726003004/IC/22012034886393 — SARVJANIK PAYJAL KOOP NIRMAN_2023-24  MEWADE MOHALA KE PASS_GRAM FATTUKHEDI _GP BAGA</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45517</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAGA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1726003004/IC/22012034887135 — SARVJANIK PAYJAL KOOP NIRMAN_2023-24 _GRAM  FATTUKHEDI _GP BAGA</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAGA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1726003004/IC/22012034889973 — Sarvjanik Kup Nirman _2025-26_ Devnarayan Mandir ke pass _Gram  Baga_GP Baga</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAGA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1726003004/IC/22012034889974 — Sarvjanik Kup Nirama _2025-26_ Fattukhedi  _Gram  Fattukhedi_GP Baga</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAGA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1726003004/IC/22012034889975 — Sarvjanik Payjal kup Niraman _2025-26_ Mewade Mohala  ke pass _Gram  Fattukhedi_GP Baga</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAGA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1726003004/IC/22012034889976 — Sarvjanik Payjal kup Niraman _2025-26_ Deharithakur me _Gram  Deharithakur_GP Baga</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAGA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1726003004/IC/22012034892731 — Sarvjanik Kup Nirman _2025-26_ Laxminarayan ke Makan ke Samne  _Gram  Dehrithakur_GP Baga</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAIHEDA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1726003005/RC/22012034821551 — C.C.Road Nirman 5vaVitt &amp;Narega Jagdish ke makan se hajarilal ke makan tak Gram Banskhedi GP Baiheda</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAIHEDA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1726003005/RC/22012034837422 — C.C. ROAD NIRMAN SHREE RAM MANDIR KE PASS GRAM_UDPURIYA_2024-25_GP_BAIHEDA</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45681</v>
@@ -24525,239 +24525,239 @@
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAKHED</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1726003006/IC/22012034892447 — dev sthan ke pass sarvajanik kup nirman bakhed gp bakhed 2025/26</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAKHED</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1726003006/IC/22012034893049 — Construction of open irrigation Well for Community Mahadev Mandir ke pas Bakhed 2025-26</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAKHED</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1726003006/IC/22012034893050 — Construction of open irrigation Well for Community Padliyakhedi road ke pas Bakhed 2025-26</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAKHED</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1726003006/IF/22012035355455 — JGSA2025 recharge structure KAPIL DHARA KUP DEVNARAYAN/KALU BAKHED 1726003006/IF/22012035073956</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BAKHED</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1726003006/IF/22012035472297 — JGSA2025 KHET TALAB  RANGLAL/PHOOL SINGH BAKHED2025/26 GP BAKHED</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45762</v>
@@ -24948,51 +24948,51 @@
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BALBAHADARPURA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1726003007/IC/22012034887708 — SARVJANIK KOOP NIRMAN_2024-25_JANGJI KE BADIYA KE PASS_GRAM BALAPURA_GP BALBAHADARPURA</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45567</v>
@@ -25042,427 +25042,427 @@
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BALBAHADARPURA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1726003007/WC/22012035213283 — Naveen Talab Nirman Rang lal  ki karad ke pass_Gram_Balbahadurpura_2024-25_GP_Balbahadurpura</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BALBAHADARPURA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1726003007/WC/22012035265168 — JGSA_2025-2026_RECHARGE STRUCTURE SARVJANIK KOOP MOD SINGH KE BADIYA KE PASS  GRAM &amp; GP_BALBAHADARPU</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BALBAHADARPURA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1726003007/WC/22012035291074 — NAVEEN NISTARI TALAB NIRMAN KALA KOT WALI KHOYRI_2025-26 GRAM VA GP_BALBAHADURPURA</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BALBAHADARPURA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1726003007/WC/22012035325313 — Erthan Band Nirman Karya 2025_26 (Kesa ki Khoyri Ke Pass) Gram Chhagoda GP Balbahadurpura</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANANIYA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1726003009/IC/22012034892949 — Group Irrigation well_Mukesh S/O Shambhu Gir Gram_Gadiya_2025-26_GP_Bananiya</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANANIYA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1726003009/IC/22012034892950 — Group Irrigation well_Ummed Singh S/O Shambhu Singh Gram_Bananiya_2025-26_GP_Bananiya</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANANIYA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1726003009/IC/22012034892951 — Group Irrigation well_Kanhaiya Gir  S/O Shankar Gir Gram_Gadiya_2025-26_GP_Bananiya</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANANIYA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1726003009/IF/22012035445293 — JGSA khet talab Nirman karya Devraj Panwar S/O Kalu  singh 2025-26 Gram_Kharpuras_GP_Suwahedi</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANANIYA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1726003009/IF/22012035445296 — JGSA khet talab Nirman karya Devraj Panwar S/O Kalu  singh 2025-26 Gram_Kharpuras_GP_Suwahedi</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45761</v>
@@ -25512,286 +25512,286 @@
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANKPURA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1726003010/IC/22012034892900 — Construction of Irrigation Open Well for Community Tawar Ke Pass  Gram bankpura_2025-26_GP_bankpura</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>45935</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANKPURA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1726003010/IC/22012034892926 — Construction of Irrigation Open Well for Community limadipura Gram bankpura_2025-26_GP_bankpura</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANKPURA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1726003010/IC/22012034892934 — Construction of Irrigation Open Well for Community duwar ka pura  Gram bankpura_2025-26_GP_bankpura</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANKPURA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
           <t>1726003010/IC/22012034892935 — Construction of Irrigation Open Well for Community school ka pura  Gram bankpura_2025-26_GP_bankpura</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANKPURA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1726003010/IC/22012034892936 — Construction of Irrigation Open Well for Community harijan basti  Gram bankpura_2025-26_GP_bankpura</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANKPURA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1726003010/IF/22012035291631 — Parkuletion Tenk nirman Bablupita mangilal ke khet ke pas Bankpura</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>45675</v>
@@ -26170,286 +26170,286 @@
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANSKHEDA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1726003012/IC/22012034892011 — SARVJANIK PAYJAL KOOP_2025-26_GAUSHALA ME_GRAM BANSKHEDA_GP BANSKHEDA</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANSKHEDA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1726003012/IC/22012034892482 — SARVJANIK PAYJAL KOOP NIRMAN_2025-26_VIKAS NAGAR RASTE KE PASS_GRAM BANSKHEDA_GP BANSKHEDA</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANSKHEDA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1726003012/IC/22012034893344 — Construction of Irrigation Open Well for Community Neem ke Raste par Gram_Banskheda_2025-26_GP_Bansk</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANSKHEDA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1726003012/IC/22012034893345 — Construction of Irrigation Open Well for Community Goshala Parisar Gram_Banskheda_2025-26_GP_Banskhe</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>46021</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANSKHEDA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1726003012/IF/22012035655788 — Mini percolation tank ramesh/mathuralal_Gram_Banskheda_Gp Banskheda</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BANSKHEDA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1726003012/IF/22012035656380 — percolation tank ramesh/mathuralal_Gram_Banskheda_Gp Banskheda</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>45932</v>
@@ -26593,98 +26593,98 @@
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BHIYANPURA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1726003013/IC/22012034892506 — SARVJANIK PAYJAL KOOP NIRMAN KARYA_2024-25_GRAM MAGNIYAKHEDI_GP BHIYANPURA</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BHIYANPURA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1726003013/IC/22012034893090 — SARVAJANIK PAYJAL KOOP NIRMAN  KABIR ASHRAM KE PASS GRAM_MAGNIYAKHEDI_2025-26_GP_BHIYANPURA</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45932</v>
@@ -26734,615 +26734,615 @@
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / CHATUKHEDA SONDHIA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1726003015/IF/22012035477070 — JGSA_Khet Talab_RANG LAL/RAMBAS_GP CHATUKHEDA SONDHIYA</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / CHATUKHEDA SONDHIA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1726003015/IF/22012035507903 — Mini percolation tank Nirman Karya_RAMESH/MOTI LAL_GP CHATUKHEDA SONDHIYA</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / CHATUKHEDA SONDHIA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1726003015/IF/22012035507907 — Mini percolation tank Nirman Karya Rang lal/Rambagas Gram Chatukheda_GP CHATUKHEDA SONDHIYA</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / CHATUKHEDA SONDHIA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>1726003015/IF/22012035507915 — Mini percolation tank Nirman Karya Lekhraj/ Haricharan_Gram Chatukheda_GP CHATUKHEDA SONDHIYA</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / CHATUKHEDA SONDHIA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1726003015/IF/22012035507917 — Mini percolation tank Nirman KaryaNarayan singh/Girdhari_Gram Chatukheda_GP CHATUKHEDA SONDHIYA</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / CHATUKHEDA SONDHIA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
           <t>1726003015/IF/22012035507920 — Mini percolation tank Nirman Karya Biram singh/ Piyarji_Gram Chatukheda_GP CHATUKHEDA SONDHIYA</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / CHOTRA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1726003018/IF/22012035428958 — Khet talab /Bhavati Pal</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / CHOTRA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
           <t>1726003018/IF/22012035429008 — Khet talab /Bhavati Pal</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / CHOTRA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1726003018/IF/22012035429052 — Khet talab /Bhavati Pal</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / CHOTRA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>1726003018/IF/22012035449509 — JGSA KHET TALAB LALTABAI  W/O MODSINGH  2025 26  GP CHONTRA 1726003018/IF/22012035449488</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / CHOTRA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1726003018/IF/22012035451260 — JGSA KHET TALAB LALTABAI  W/O MODSINGH  2025 26  GP CHONTRA 1726003018/IF/22012035451245</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / CHOTRA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
           <t>1726003018/IF/22012035487842 — CTR MINI PERCOLETION TANK FOR CHOTRA SHIVSINGH / MANGU  CHONTRA</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEHRIKARAD</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
           <t>1726003020/IC/22012034886604 — SARVJANIK KOOP NIRAMAN GP PANCHYAT DEHRI KARAD GREAM DABADI SANTI DAHAM KE PASS</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>45567</v>
@@ -27439,380 +27439,380 @@
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>45948</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEHRINATH</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
           <t>1726003021/IC/22012034886866 — SARVJANIK KOOP NIRMAN KARY SCHOOL KA PURA_2024-25_GRAM DEHRINATH_GP DEHRINATH</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEHRINATH</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
           <t>1726003021/IF/22012035347726 — JGSA 2025 RECHARGE STRUCHURE SARVJANIK KUP 1726003021/DP/22012034523027</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEHRINATH</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
           <t>1726003021/IF/22012035449401 — JGSA 2025-2026 RECHARGE STRUCTURE HITESHI KAPIL DHARA KUP BHAVARLAL\NANDRAM1726003021/IF/22012035085</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEHRINATH</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
           <t>1726003021/WC/22012035209888 — NAVIN TALAB NIRMAN MATA JI KI KHOYARI GRAM DEHRINATH GP DEHRINATH 2024</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEHRINATH</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
           <t>1726003021/WC/22012035209974 — NAVIN TALAB NIRMAN KARYA BIRAJI KI KHOYARI GRAM CHHUWDALIYA GP DEHRINATH</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEHRINATH</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
           <t>1726003021/WC/22012035210208 — NAVIN TALAB NIRMAN KARY BHERU JI KA KHOYRA GRAM AWANPUR GP DEHRINATH</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEHRINATH</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
           <t>1726003021/WC/22012035234487 — EARTHEN BUND PERCULATION TANK CHOLIYA  VALI KHOYARI 2024-25 GRAM DEHRINATH GP DEHRINATH</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEHRINATH</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
           <t>1726003021/WC/22012035324591 — EARTHEN BUND PERCULATION TANK PATI  WALI  KHOYRA GRAM _KAMALPUR_ 2025-26 GP_ DEHRINAT</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>45948</v>
@@ -28097,380 +28097,380 @@
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>45462</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEVLI KALAN</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
           <t>1726003023/IC/22012034890292 — Naveen talab nirman ramsingh ka khet ke pass gram goliyabe gp devlikala 2025 26</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEVLI KALAN</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1726003023/IC/22012034890294 — Naveen talab nirman nale ke pass gram goliyabe gp devlikala 2025 26</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEVLI KALAN</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Construction of minor Canal for Community / Construction of minor Canal for Community</t>
+          <t>Construction of minor Canal for Community / Construction of Branch Canal for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1726003023/IC/22012034892796 — Sarvjaneek payjal koop nirman devlikala gp devlikala 2025 26</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEVLI KALAN</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of minor Canal for Community / Construction of minor Canal for Community</t>
+          <t>Construction of minor Canal for Community / Construction of Branch Canal for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
           <t>1726003023/IC/22012034892875 — Sarvjaneek payjal koop nirman devlikala gp devlikala 2025 26</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEVLI KALAN</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of minor Canal for Community / Construction of minor Canal for Community</t>
+          <t>Construction of minor Canal for Community / Construction of Branch Canal for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
           <t>1726003023/IC/22012034893003 — sarvjaneek payjal koop nirman devlikala 2025 26</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEVLI KALAN</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
           <t>1726003023/IF/22012035262606 — EARTHEN BUND_2024-25_GOPAL KE KHET KE PASS_GRAM GOLIYABEH_GP DEVLIKALAN</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEVLI KALAN</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
           <t>1726003023/IF/22012035262607 — EARTHEN BUND_2024-25_GOPAL KE KHET KE PASS_GRAM GOLIYABEH_GP DEVLIKALAN</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / DEVLI KALAN</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
           <t>1726003023/WC/22012035323372 — Water harvesting pond med ke pass gram Devli kala gp devlikala 2025 26</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>45885</v>
@@ -28520,51 +28520,51 @@
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / GORAKHPURA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
           <t>1726003027/IF/22012035553224 — Mini Parcolation Tank Nirman syama Bai / Ramprashad Gram_Gorakhpura_2025-26_GP_Gorakhpura</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>45761</v>
@@ -28802,380 +28802,380 @@
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / HATAIKHEDA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>1726003029/IC/22012034886201 — SARVAJANIK PAYJAL KOOP HARIJAN MOHALLE KE PASS GRAM_HATAIKHEDA_2024-25_GP_HATAIKHEDA</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / HATAIKHEDA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
           <t>1726003029/IC/22012034886301 — SARVAJANIK PAYJAL KOOP PARVAT SINGH KE GHAR KE PASS GRAM_KHARCHAKHEDI_2024-25_GP_HATAIKHEDA</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / HATAIKHEDA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
           <t>1726003029/IC/22012034889284 — SARVAJANIK PAYJAL KOOP SAREDI RASTE PAR GRAM_TALAIKHEDA_2024-25_GP_HATAIKHEDA</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / HATAIKHEDA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
           <t>1726003029/IF/22012035314008 — JGSA_khet talab_Kailash/Ramchandra_GP Hataikheda</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / HATAIKHEDA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
           <t>1726003029/IF/22012035380340 — JGSA_2025-2026_RECHARGE STRUCTURE HITESHI Kup Jatarsingh/Devsingh Gram Talaikheda</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / HATAIKHEDA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
           <t>1726003029/IF/22012035481087 — JGSA khet talab Nirman  Balwant / Babu lal  2025-26 Gram_Kharchakhedi_GP_Hataikheda</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / HATAIKHEDA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
           <t>1726003029/WC/22012035269203 — JGSA_2025-2026_RECHARGE STRUCTURE SARVJANIK KOOP Shamshan ke Pas Gram Kharchakhedi</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / HATAIKHEDA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
           <t>1726003029/WC/22012035273662 — JGSA_2025-2026_RECHARGE STRUCTURE SARVJANIK KOOP Shamshan ke Pas Gram Talaikheda</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>45748</v>
@@ -29272,51 +29272,51 @@
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / JALALPURA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
           <t>1726003032/IC/22012034893056 — SARVAJANIK PAYJAL KOOP NIRMAN KARYA_2025-26_LEEMDI CHOURAHE PER_GRAM KESARPURA_GP JALALPURA</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>45932</v>
@@ -29413,16199 +29413,16528 @@
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KACHRI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
           <t>1726003035/IF/22012035552410 — JGSA_Khet Talab  Nirman Bharat Singh / Sadaram Gram_Kachri_2025-26 GP_Kachri</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KALIKHEDA</t>
+          <t>RAJGARH / KALI TALAI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1726003037/IF/22012035471457 — JGSA_Recharge Pit 2025-26_ Sarvjanik koop ke pass Gram_Uchakheda GP_Kalikheda</t>
+          <t>1726003036/IC/VB/YD/22012034893428 — Construction of Irrigation Open Well for 1</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>45771</v>
+        <v>46297</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KALIKHEDA</t>
+          <t>RAJGARH / KALI TALAI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1726003037/WH/22012034941176 — JGSA_Talab Renovation Kharcha wala nala Gram_Udpuriya_2024-25_GP_kalikheda</t>
+          <t>1726003036/IC/VB/YD/22012034893429 — Construction of Irrigation Open Well for 3</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>45396</v>
+        <v>46297</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KALIPITH</t>
+          <t>RAJGARH / KALIKHEDA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1726003038/IC/22012034891977 — SARVJANIK PAJAL KOOP NIRMAN_2025-26_HOSPITAL KE PICHHE_GRAM KALIPITH_GP KALIPITH</t>
+          <t>1726003037/IF/22012035471457 — JGSA_Recharge Pit 2025-26_ Sarvjanik koop ke pass Gram_Uchakheda GP_Kalikheda</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>45761</v>
+        <v>45771</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KALIPITH</t>
+          <t>RAJGARH / KALIKHEDA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1726003038/IF/22012035314554 — JGSA_Khet Talab_Rambabu  S/O Radheshyam_Gram_Kalipith_2024-25_GP_Kalipith</t>
+          <t>1726003037/WH/22012034941176 — JGSA_Talab Renovation Kharcha wala nala Gram_Udpuriya_2024-25_GP_kalikheda</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>45683</v>
+        <v>45396</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KALPONI</t>
+          <t>RAJGARH / KALIPITH</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1726003039/IC/22012034887191 — sarwjanik peyajal kup nirman karyia pm road ke pass jhari par gram rasoolpura gp kalponi</t>
+          <t>1726003038/IC/22012034891977 — SARVJANIK PAJAL KOOP NIRMAN_2025-26_HOSPITAL KE PICHHE_GRAM KALIPITH_GP KALIPITH</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KALPONI</t>
+          <t>RAJGARH / KALIPITH</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1726003039/IF/22012035448218 — JGSA2025 REACHARG  hiteshi kup balchand/prabhulal varma</t>
+          <t>1726003038/IF/22012035314554 — JGSA_Khet Talab_Rambabu  S/O Radheshyam_Gram_Kalipith_2024-25_GP_Kalipith</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>45762</v>
+        <v>45683</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KALPONI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1726003039/IF/22012035448220 — JGSA2025 REACHARG  hiteshi kup balchand/prabhulal varma</t>
+          <t>1726003039/IC/22012034887191 — sarwjanik peyajal kup nirman karyia pm road ke pass jhari par gram rasoolpura gp kalponi</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>45762</v>
+        <v>45567</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KALPONI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1726003039/IF/22012035448224 — JGSA2025 REACHARG  hiteshi kup balchand/prabhulal varma</t>
+          <t>1726003039/IF/22012035448218 — JGSA2025 REACHARG  hiteshi kup balchand/prabhulal varma</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KALPONI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1726003039/IF/22012035449605 — JGSA Recharge Structure Nirman Karya 2025-26 Hiteshi koop Resham Bai / Ramchandra  gram Rasoolpura</t>
+          <t>1726003039/IF/22012035448220 — JGSA2025 REACHARG  hiteshi kup balchand/prabhulal varma</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>45761</v>
+        <v>45762</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KALPONI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1726003039/IF/22012035456801 — JGSA2025 REACHARG STRUCTURE SITARAM/BHAVRLAL NAGAR  HITESHI KUP KE PASS RASOOLPURA</t>
+          <t>1726003039/IF/22012035448224 — JGSA2025 REACHARG  hiteshi kup balchand/prabhulal varma</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KALPONI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1726003039/IF/22012035456810 — JGSA2025 REACHARG STRUCTURE SITARAM/BHAVRLAL NAGAR  HITESHI KUP KE PASS RASOOLPURA</t>
+          <t>1726003039/IF/22012035449605 — JGSA Recharge Structure Nirman Karya 2025-26 Hiteshi koop Resham Bai / Ramchandra  gram Rasoolpura</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>45762</v>
+        <v>45761</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KALPONI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1726003039/IF/22012035464251 — JGSA2025 REACHARG STRUCTURE SITARAM/BHAVRLAL NAGAR  HITESHI KUP KE PASS RASOOLPURA</t>
+          <t>1726003039/IF/22012035456801 — JGSA2025 REACHARG STRUCTURE SITARAM/BHAVRLAL NAGAR  HITESHI KUP KE PASS RASOOLPURA</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KALPONI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1726003039/IF/22012035505277 — JGSA2025 REACHARG STRUCTURE SITARAM/BHAVRLAL NAGAR  HITESHI KUP KE PASS RASOOLPURA</t>
+          <t>1726003039/IF/22012035456810 — JGSA2025 REACHARG STRUCTURE SITARAM/BHAVRLAL NAGAR  HITESHI KUP KE PASS RASOOLPURA</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KALPONI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1726003039/IF/22012035650961 — Ek Bagiya Maa Ke Naam_Nani bai / Mangilal _001/120_GP Kalponi_2025-26</t>
+          <t>1726003039/IF/22012035464251 — JGSA2025 REACHARG STRUCTURE SITARAM/BHAVRLAL NAGAR  HITESHI KUP KE PASS RASOOLPURA</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>45870</v>
+        <v>45762</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KALPONI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1726003039/IF/22012035650962 — Ek Bagiya Maa Ke Naam_Nani bai / Mangilal _001/120_GP Kalponi_2025-26</t>
+          <t>1726003039/IF/22012035505277 — JGSA2025 REACHARG STRUCTURE SITARAM/BHAVRLAL NAGAR  HITESHI KUP KE PASS RASOOLPURA</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>45870</v>
+        <v>45762</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KALPONI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1726003039/RC/22012034835004 — C.C. Road nirman Karya School se men Road tak  Gram_Rasoolpura_2024-25_GP</t>
+          <t>1726003039/IF/22012035650961 — Ek Bagiya Maa Ke Naam_Nani bai / Mangilal _001/120_GP Kalponi_2025-26</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>45568</v>
+        <v>45870</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KALPONI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1726003039/WC/22012035237200 — Mini percolatan tank rasoolpura GP kalponi ghiri par pm road ke pass</t>
+          <t>1726003039/IF/22012035650962 — Ek Bagiya Maa Ke Naam_Nani bai / Mangilal _001/120_GP Kalponi_2025-26</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>45567</v>
+        <v>45870</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KALPONI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1726003039/WC/22012035240659 — Sarvjanik peyjal cook Nirman gram rasulpura Jiri ke pass</t>
+          <t>1726003039/RC/22012034835004 — C.C. Road nirman Karya School se men Road tak  Gram_Rasoolpura_2024-25_GP</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>45567</v>
+        <v>45568</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KANSI</t>
+          <t>RAJGARH / KALPONI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1726003040/AV/22012034668371 — SHANTI DHAM UNNYAN KESAR SINGH KE KHET KE PASS GRAM_RAWATPURA _2025-26 GP_KANSHI</t>
+          <t>1726003039/WC/22012035237200 — Mini percolatan tank rasoolpura GP kalponi ghiri par pm road ke pass</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KANSI</t>
+          <t>RAJGARH / KALPONI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1726003040/AV/22012034668372 — SHANTI DHAM UNNYAN KESAR SINGH KE KHET KE PASS GRAM_RAWATPURA _2025-26 GP_KANSHI</t>
+          <t>1726003039/WC/22012035240659 — Sarvjanik peyjal cook Nirman gram rasulpura Jiri ke pass</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KHAJURI</t>
+          <t>RAJGARH / KANSI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1726003042/RC/22012034835105 — KHET SADAK NIRMAN HANUMAN MANDIR SE JAGDISH KE KHET TAK  GRAM_JALALIYA_2024-25_GP_KHAJURI</t>
+          <t>1726003040/AV/22012034668371 — SHANTI DHAM UNNYAN KESAR SINGH KE KHET KE PASS GRAM_RAWATPURA _2025-26 GP_KANSHI</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>45567</v>
+        <v>45932</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KHARNA</t>
+          <t>RAJGARH / KANSI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1726003043/IF/22012035235892 — Hiteshi koop nirman modsingh  pita hiralal gp kharna</t>
+          <t>1726003040/AV/22012034668372 — SHANTI DHAM UNNYAN KESAR SINGH KE KHET KE PASS GRAM_RAWATPURA _2025-26 GP_KANSHI</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>45397</v>
+        <v>45932</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KHEDI</t>
+          <t>RAJGARH / KHAJURI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1726003044/IC/22012034892908 — Construction of Irrigation Open Well for Community uper wale pura ke pass Gram khedi _2025-26_GP_ kh</t>
+          <t>1726003042/RC/22012034835105 — KHET SADAK NIRMAN HANUMAN MANDIR SE JAGDISH KE KHET TAK  GRAM_JALALIYA_2024-25_GP_KHAJURI</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KHEDI</t>
+          <t>RAJGARH / KHARNA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1726003044/IC/22012034892909 — Construction of Irrigation Open Well for Community school ke pass Gram lalyatalai_2025-26_GP_ khedi</t>
+          <t>1726003043/IF/22012035235892 — Hiteshi koop nirman modsingh  pita hiralal gp kharna</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>45932</v>
+        <v>45397</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHEDI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1726003044/WC/22012035224599 — Naveen Talab Nirman Rais ke khet ke pass Gram_Bajtalai_2024-25_GP_khedi amba</t>
+          <t>1726003044/IC/22012034892908 — Construction of Irrigation Open Well for Community uper wale pura ke pass Gram khedi _2025-26_GP_ kh</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>45567</v>
+        <v>45932</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KHERASI</t>
+          <t>RAJGARH / KHEDI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1726003045/AV/22012034664984 — PLAY GROUND SCHOOL PARISAR ME GRAM_KHERASI_2024-25_GP_KHERASI</t>
+          <t>1726003044/IC/22012034892909 — Construction of Irrigation Open Well for Community school ke pass Gram lalyatalai_2025-26_GP_ khedi</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>45683</v>
+        <v>45932</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KHERASI</t>
+          <t>RAJGARH / KHEDI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1726003045/AV/22012034668450 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_GRAM KHERASI_GP KHERASI</t>
+          <t>1726003044/WC/22012035224599 — Naveen Talab Nirman Rais ke khet ke pass Gram_Bajtalai_2024-25_GP_khedi amba</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHERASI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1726003045/AV/22012034668451 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_GRAM TODRI_GP KHERASI</t>
+          <t>1726003045/AV/22012034664984 — PLAY GROUND SCHOOL PARISAR ME GRAM_KHERASI_2024-25_GP_KHERASI</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>45932</v>
+        <v>45683</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHERASI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1726003045/IF/22012035442772 — JGSA_khet talab_Koshalya Bai/Ramprasad Gram Kherasi_GP Kherasi</t>
+          <t>1726003045/AV/22012034668450 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_GRAM KHERASI_GP KHERASI</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHERASI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1726003045/IF/22012035611514 — Ek Bagiya Maa Ke Naam_chandrakanta / Sultan singh_0013/3_GP_kherasi_2025-26</t>
+          <t>1726003045/AV/22012034668451 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_GRAM TODRI_GP KHERASI</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHERASI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1726003045/WC/22012035227841 — Earthan Bund Percolation Tenk Kamal ke Khet ke pass_Gram_Kherasi_2024-25_GP_kherasi</t>
+          <t>1726003045/IF/22012035442772 — JGSA_khet talab_Koshalya Bai/Ramprasad Gram Kherasi_GP Kherasi</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHERASI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1726003045/WC/22012035255261 — WATER HARVESTING NIRMAN GOPAL KE KHET KE PASS GRAM_KHERASI_2024-25_GP_KHERASI</t>
+          <t>1726003045/IF/22012035611514 — Ek Bagiya Maa Ke Naam_chandrakanta / Sultan singh_0013/3_GP_kherasi_2025-26</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KILKHEDA</t>
+          <t>RAJGARH / KHERASI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1726003046/IC/22012034887448 — Sarvjanik Koop Nirman Nale ke Pass Kilkheda 2024-25- Village Kilkheda GP_Kilkheda</t>
+          <t>1726003045/WC/22012035227841 — Earthan Bund Percolation Tenk Kamal ke Khet ke pass_Gram_Kherasi_2024-25_GP_kherasi</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>45631</v>
+        <v>45567</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KILKHEDA</t>
+          <t>RAJGARH / KHERASI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1726003046/WC/22012035323825 — Water harvesting pond Nirman karya kakad wala Nala gram titodi Gram Panchayat Kali Kheda</t>
+          <t>1726003045/WC/22012035255261 — WATER HARVESTING NIRMAN GOPAL KE KHET KE PASS GRAM_KHERASI_2024-25_GP_KHERASI</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>45932</v>
+        <v>45683</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KILLA AMARGARH</t>
+          <t>RAJGARH / KILKHEDA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1726003047/AV/22012034668431 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_GRAM BANSKHO_GP KILA AMARGARH</t>
+          <t>1726003046/IC/22012034887448 — Sarvjanik Koop Nirman Nale ke Pass Kilkheda 2024-25- Village Kilkheda GP_Kilkheda</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>45932</v>
+        <v>45631</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KILLA AMARGARH</t>
+          <t>RAJGARH / KILKHEDA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1726003047/AV/22012034668432 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_GRAM AMARGARH_GP KILA AMARGARH</t>
+          <t>1726003046/WC/22012035323825 — Water harvesting pond Nirman karya kakad wala Nala gram titodi Gram Panchayat Kali Kheda</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KILLA AMARGARH</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1726003047/AV/22012034668433 — SHANTIDHAM NIRMAN KARYA_2025-26_GRAM BHAWANIPURA_GP KILA AMARGARH</t>
+          <t>1726003047/AV/22012034668431 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_GRAM BANSKHO_GP KILA AMARGARH</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KILLA AMARGARH</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1726003047/AV/22012034668434 — SHANTIDHAM NIRMAN KARYA_2025-26_GRAM KILA_GP KILA AMARGARH</t>
+          <t>1726003047/AV/22012034668432 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_GRAM AMARGARH_GP KILA AMARGARH</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KODIYA JARGAR</t>
+          <t>RAJGARH / KILLA AMARGARH</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1726003048/WC/22012035245143 — Construction of water harvesting pond mata ji ke mandir ke pass gram Kodiyajargar 2024-25</t>
+          <t>1726003047/AV/22012034668433 — SHANTIDHAM NIRMAN KARYA_2025-26_GRAM BHAWANIPURA_GP KILA AMARGARH</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>45631</v>
+        <v>45932</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KOLUKHEDA</t>
+          <t>RAJGARH / KILLA AMARGARH</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1726003049/AV/22012034668483 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_COLONY KE PASS_GRAM KOLUKHEDA_GP KOLUKHEDDA</t>
+          <t>1726003047/AV/22012034668434 — SHANTIDHAM NIRMAN KARYA_2025-26_GRAM KILA_GP KILA AMARGARH</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KOLUKHEDA</t>
+          <t>RAJGARH / KODIYA JARGAR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1726003049/AV/22012034668484 — SHANTIDHAM NIRMAN KARYA_2025-26_GRAM DUNGERPUR CHHAYAN_GP KOLUKHEDDA</t>
+          <t>1726003048/WC/22012035245143 — Construction of water harvesting pond mata ji ke mandir ke pass gram Kodiyajargar 2024-25</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>45932</v>
+        <v>45631</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KOLUKHEDI</t>
+          <t>RAJGARH / KOLUKHEDA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1726003050/IF/22012035314667 — JGSA Khet Talab Nirman _2024-25_ Dinesh  S/ o Bane singh_ Gram_ Kolukhedi_GP_Kolukhedi</t>
+          <t>1726003049/AV/22012034668483 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_COLONY KE PASS_GRAM KOLUKHEDA_GP KOLUKHEDDA</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>45662</v>
+        <v>45932</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KOLUKHEDI</t>
+          <t>RAJGARH / KOLUKHEDA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1726003050/IF/22012035483884 — khet talab Nirman  Biram singh S/O Ratan lal Sondhiya 2025-26 Gram_Kolukhedi_GP_Kolukhedi</t>
+          <t>1726003049/AV/22012034668484 — SHANTIDHAM NIRMAN KARYA_2025-26_GRAM DUNGERPUR CHHAYAN_GP KOLUKHEDDA</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KOLUKHEDI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1726003050/WC/22012035270129 — JGSA_2025-2026_RECHARGE STRUCTURE SARVJANIK Koop Shantidham ke pas Gram Kolukhedi</t>
+          <t>1726003050/IF/22012035314667 — JGSA Khet Talab Nirman _2024-25_ Dinesh  S/ o Bane singh_ Gram_ Kolukhedi_GP_Kolukhedi</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>45748</v>
+        <v>45662</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KUNDIBEH</t>
+          <t>RAJGARH / KOLUKHEDI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1726003052/AV/22012034668358 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_HARIJAN COLONY TALAB KE PASS_GRAM KUNDIBEH_GP KUNDIBEH</t>
+          <t>1726003050/IF/22012035483884 — khet talab Nirman  Biram singh S/O Ratan lal Sondhiya 2025-26 Gram_Kolukhedi_GP_Kolukhedi</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KANWARPURA</t>
+          <t>RAJGARH / KOLUKHEDI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1726003053/IC/22012034893302 — GROUP WELL_2025-26_BANE SINGH-BAPU LAL_RAMSWAROOP-BAPU_MANGI LAL-BAPU_GRAM_PIPLYAKALA _GP_KANWARPURA</t>
+          <t>1726003050/WC/22012035270129 — JGSA_2025-2026_RECHARGE STRUCTURE SARVJANIK Koop Shantidham ke pas Gram Kolukhedi</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>45932</v>
+        <v>45748</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / KANWARPURA</t>
+          <t>RAJGARH / KUNDIBEH</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1726003053/WC/22012035326609 — percolation tank</t>
+          <t>1726003052/AV/22012034668358 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_HARIJAN COLONY TALAB KE PASS_GRAM KUNDIBEH_GP KUNDIBEH</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / LAKHIYA</t>
+          <t>RAJGARH / KANWARPURA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1726003054/IF/22012035481643 — KHET TALAB NIRMAN_2025-24_ANOKHSINGH-MANGILAL_GRAM LAKHIYA_GP LAKHIYA</t>
+          <t>1726003053/IC/22012034893302 — GROUP WELL_2025-26_BANE SINGH-BAPU LAL_RAMSWAROOP-BAPU_MANGI LAL-BAPU_GRAM_PIPLYAKALA _GP_KANWARPURA</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>45751</v>
+        <v>45932</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / LAKHIYA</t>
+          <t>RAJGARH / KANWARPURA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1726003054/IF/22012035481660 — KHET TALAB NIRMAN_2025-24_KAMALSINGH-SHRILAL_GRAM LAKHIYA_GP LAKHIYA</t>
+          <t>1726003053/IF/VB/YD/22012035665302 — Constr of Boulder Check Dam Damodi Wali nale me me Bhenpuri Gp Kanwarpura</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>45751</v>
+        <v>46126</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / LIMBODA</t>
+          <t>RAJGARH / KANWARPURA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1726003056/IC/22012034893362 — Construction of Irrigation Open Well for Community_Rajgarh Road Ke Pass_Gram Limboda_GP Limboda</t>
+          <t>1726003053/WC/22012035326609 — percolation tank</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>46046</v>
+        <v>45932</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / LIMBODA</t>
+          <t>RAJGARH / LAKHIYA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1726003056/IC/22012034893363 — Construction of Irrigation Open Well for Community_Maharaj Ji Ke Ashram Ke Pass_Gram Limboda</t>
+          <t>1726003054/IF/22012035481643 — KHET TALAB NIRMAN_2025-24_ANOKHSINGH-MANGILAL_GRAM LAKHIYA_GP LAKHIYA</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>46046</v>
+        <v>45751</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / LIMBODA</t>
+          <t>RAJGARH / LAKHIYA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1726003056/IF/22012035425678 — JGSA 2025 26 Recharge Structure Kapil Dhara Koop Shivnarayan Gopilal 1726003056/IF/391 Gram  Limboda</t>
+          <t>1726003054/IF/22012035481660 — KHET TALAB NIRMAN_2025-24_KAMALSINGH-SHRILAL_GRAM LAKHIYA_GP LAKHIYA</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>45761</v>
+        <v>45751</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / MAHABAL</t>
+          <t>RAJGARH / LIMBODA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1726003058/IC/22012034886880 — SARVJANIK PAYJAL KOOP NIRMAN_2024-25_GRAM RAWATPURA_GP MAHABAL</t>
+          <t>1726003056/IC/22012034893362 — Construction of Irrigation Open Well for Community_Rajgarh Road Ke Pass_Gram Limboda_GP Limboda</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>45567</v>
+        <v>46046</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / MAHABAL</t>
+          <t>RAJGARH / LIMBODA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1726003058/IC/22012034888650 — SARVAJANIK PAYJAL KOOP NIRMAN_2024-25_KALUSINGH KE GHAR KE PASS_GRAM LATADIYA_GP MAHABAL</t>
+          <t>1726003056/IC/22012034893363 — Construction of Irrigation Open Well for Community_Maharaj Ji Ke Ashram Ke Pass_Gram Limboda</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>45683</v>
+        <v>46046</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / MAHABAL</t>
+          <t>RAJGARH / LIMBODA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1726003058/IF/22012035610349 — Ek Bagiya Maa Ke Naam_Radha Bai_004/4-A_GP Mahabal_2025-26</t>
+          <t>1726003056/IF/22012035425678 — JGSA 2025 26 Recharge Structure Kapil Dhara Koop Shivnarayan Gopilal 1726003056/IF/391 Gram  Limboda</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / MAHABAL</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1726003058/IF/22012035610352 — Ek Bagiya Maa Ke Naam_Radha Bai_004/4-A_GP Mahabal_2025-26</t>
+          <t>1726003058/IC/22012034886880 — SARVJANIK PAYJAL KOOP NIRMAN_2024-25_GRAM RAWATPURA_GP MAHABAL</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>45884</v>
+        <v>45567</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / MANDAKHEDA</t>
+          <t>RAJGARH / MAHABAL</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1726003059/IC/22012034887408 — EARTHEN BUND PERCULATION TANK  KHAKAD VALA KHOYARA 2023-24 GRAM BAHADURPURA GP DEHRINATH</t>
+          <t>1726003058/IC/22012034888650 — SARVAJANIK PAYJAL KOOP NIRMAN_2024-25_KALUSINGH KE GHAR KE PASS_GRAM LATADIYA_GP MAHABAL</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>45567</v>
+        <v>45683</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / MANDAKHEDA</t>
+          <t>RAJGARH / MAHABAL</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1726003059/IC/22012034887409 — EARTHEN BUND PERCULATION TANK BADA KHOYARA 2023-24 GRAM DEHRINATH GP DEHRINATH</t>
+          <t>1726003058/IF/22012035610349 — Ek Bagiya Maa Ke Naam_Radha Bai_004/4-A_GP Mahabal_2025-26</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>45567</v>
+        <v>45884</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / MOHANPURA</t>
+          <t>RAJGARH / MAHABAL</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1726003060/IC/22012034884673 — Sarvjanik koop Nirman Navin Colonay  Rampuriya  2024-25 Gram  Rampuriya GP Mohanpura</t>
+          <t>1726003058/IF/22012035610352 — Ek Bagiya Maa Ke Naam_Radha Bai_004/4-A_GP Mahabal_2025-26</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>45450</v>
+        <v>45884</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / MOTIPURA</t>
+          <t>RAJGARH / MANDAKHEDA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Construction of minor Canal for Community / Construction of minor Canal for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1726003061/IC/22012034892718 — SARVAJANIK PAYJAL KOOP NIRMAN  HARIGAN  MOHALLA KE PASS _GRAM_MOTIPURA_2025-26_GP_MOTIPURA</t>
+          <t>1726003059/IC/22012034887408 — EARTHEN BUND PERCULATION TANK  KHAKAD VALA KHOYARA 2023-24 GRAM BAHADURPURA GP DEHRINATH</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / MOTIPURA</t>
+          <t>RAJGARH / MANDAKHEDA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Construction of sub-minor Canal for Community / Construction of sub-minor Canal for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1726003061/IC/22012034892831 — SARVAJANIK PAYJAL KOOP NIRMAN CHAMPA LAL KE MAKAN KE PASS _GRAM_JAMSHERPURA_2025-26_GP_MOTIPURA</t>
+          <t>1726003059/IC/22012034887409 — EARTHEN BUND PERCULATION TANK BADA KHOYARA 2023-24 GRAM DEHRINATH GP DEHRINATH</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / MOTIPURA</t>
+          <t>RAJGARH / MOHANPURA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1726003061/IC/22012034892989 — Construction of Irrigation Open Well for Community hanuman mandir ke pass gram padiya gram panchayat</t>
+          <t>1726003060/IC/22012034884673 — Sarvjanik koop Nirman Navin Colonay  Rampuriya  2024-25 Gram  Rampuriya GP Mohanpura</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>45932</v>
+        <v>45450</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / MOTIPURA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of minor Canal for Community / Construction of Branch Canal for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1726003061/IC/22012034893011 — Construction of Irrigation Open Well for Community champalal ke ghar ke pass gram jamsherpura</t>
+          <t>1726003061/IC/22012034892718 — SARVAJANIK PAYJAL KOOP NIRMAN  HARIGAN  MOHALLA KE PASS _GRAM_MOTIPURA_2025-26_GP_MOTIPURA</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / MOTIPURA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of sub-minor Canal for Community / Construction of Minor Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1726003061/IC/22012034893012 — Construction of Irrigation Open Well for Community harijan mohalle ke pass gram motipura gp motipura</t>
+          <t>1726003061/IC/22012034892831 — SARVAJANIK PAYJAL KOOP NIRMAN CHAMPA LAL KE MAKAN KE PASS _GRAM_JAMSHERPURA_2025-26_GP_MOTIPURA</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / MOTIPURA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1726003061/IC/22012034893013 — Construction of Irrigation Open Well for Community  hanuman mandir ke pass gram padiya</t>
+          <t>1726003061/IC/22012034892989 — Construction of Irrigation Open Well for Community hanuman mandir ke pass gram padiya gram panchayat</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / MOTIPURA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1726003061/WC/22012035225315 — Arthan chek bund Ramesh harijan ke khet ke pass Gram_Motipura_2024-25_GP_Motipura</t>
+          <t>1726003061/IC/22012034893011 — Construction of Irrigation Open Well for Community champalal ke ghar ke pass gram jamsherpura</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>45567</v>
+        <v>45932</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / MURARIYA</t>
+          <t>RAJGARH / MOTIPURA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1726003062/IC/22012034887148 — SARVJANIK PAYJAL KOOP NIRMAN_2024-25_SHANTIDHAM PARISAR NALE KE PASS_GRAM SIRONJI_GP MURARIYA</t>
+          <t>1726003061/IC/22012034893012 — Construction of Irrigation Open Well for Community harijan mohalle ke pass gram motipura gp motipura</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>45567</v>
+        <v>45932</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / NAIHEDA</t>
+          <t>RAJGARH / MOTIPURA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1726003063/AV/22012034658159 — SCHOOL MAIDAN SAMTALIKARAN KARY NAIHEDA</t>
+          <t>1726003061/IC/22012034893013 — Construction of Irrigation Open Well for Community  hanuman mandir ke pass gram padiya</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>45403</v>
+        <v>45932</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / NAIHEDA</t>
+          <t>RAJGARH / MOTIPURA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1726003063/IF/22012035635879 — Ek Bagiya Maa Ke Naam_Babitabai-Devkaran_002/80-A_GP Naiheda_2025-26</t>
+          <t>1726003061/WC/22012035225315 — Arthan chek bund Ramesh harijan ke khet ke pass Gram_Motipura_2024-25_GP_Motipura</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>45884</v>
+        <v>45567</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / NARAYANGHATA</t>
+          <t>RAJGARH / MURARIYA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1726003064/IF/22012035637364 — Ek Bagiya Maa Ke Naam_Lakhina Bai  / Jitendra  _003/19-B _GP_Narayanghata _2025-26</t>
+          <t>1726003062/IC/22012034887148 — SARVJANIK PAYJAL KOOP NIRMAN_2024-25_SHANTIDHAM PARISAR NALE KE PASS_GRAM SIRONJI_GP MURARIYA</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / NARAYANGHATA</t>
+          <t>RAJGARH / NAIHEDA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1726003064/IF/22012035637366 — Ek Bagiya Maa Ke Naam_Lakhina Bai  / Jitendra  _003/19-B _GP_Narayanghata _2025-26</t>
+          <t>1726003063/AV/22012034658159 — SCHOOL MAIDAN SAMTALIKARAN KARY NAIHEDA</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>45932</v>
+        <v>45403</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / NARAYANGHATA</t>
+          <t>RAJGARH / NAIHEDA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1726003064/IF/22012035637416 — Ek Bagiya Maa Ke Naam Ramkala Bai / Umrav _004/199_GP Narayanghata</t>
+          <t>1726003063/IF/22012035635879 — Ek Bagiya Maa Ke Naam_Babitabai-Devkaran_002/80-A_GP Naiheda_2025-26</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>45932</v>
+        <v>45884</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / NARI</t>
+          <t>RAJGARH / NARAYANGHATA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1726003065/IC/22012034892692 — Construction Of Group irrigation open well for Groups_Biharilal,Surajsingh and Ankit_GP Nari_2025-26</t>
+          <t>1726003064/IF/22012035637364 — Ek Bagiya Maa Ke Naam_Lakhina Bai  / Jitendra  _003/19-B _GP_Narayanghata _2025-26</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / NARI</t>
+          <t>RAJGARH / NARAYANGHATA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1726003065/IC/22012034892703 — Group Open Irrigation Well For Individual_Pawan/Shivnarayan,Mangilal and Sundar Bai_2025-26_GP Nari</t>
+          <t>1726003064/IF/22012035637366 — Ek Bagiya Maa Ke Naam_Lakhina Bai  / Jitendra  _003/19-B _GP_Narayanghata _2025-26</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / NARI</t>
+          <t>RAJGARH / NARAYANGHATA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1726003065/IC/22012034892704 — HITESHI KOOP_2025-26_PAWAN-SHIVNARAYAN_MAGILAL-RAMCHANDRA_SUNDRABAI-RAMCHANDRA_GRAM BHUTIYABE_GP NAR</t>
+          <t>1726003064/IF/22012035637416 — Ek Bagiya Maa Ke Naam Ramkala Bai / Umrav _004/199_GP Narayanghata</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / NARI</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1726003065/IC/22012034892711 — GROUP WELL_2025-26_PAWAN-SHIVNARAYAN_MAGILAL-RAMCHANDRA_SUNDRABAI-RAMCHANDRA_GRAM BHUTIYABE_GP NARI</t>
+          <t>1726003065/IC/22012034892692 — Construction Of Group irrigation open well for Groups_Biharilal,Surajsingh and Ankit_GP Nari_2025-26</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / NARI</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1726003065/IF/22012035492876 — JGSA_KHET TALAB_2025-26_Hemant_Shivnarayn_GRAM Nari_G.P._Nari</t>
+          <t>1726003065/IC/22012034892703 — Group Open Irrigation Well For Individual_Pawan/Shivnarayan,Mangilal and Sundar Bai_2025-26_GP Nari</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / NARI</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1726003065/IF/22012035641466 — HITESHI KOOP_2025-26_ELKAR-AMARSINGHSONDHIYA_AMAR-BHERUJI_KALU-AMARSINGH_GRAM BHUTIYABE_GP NARI</t>
+          <t>1726003065/IC/22012034892704 — HITESHI KOOP_2025-26_PAWAN-SHIVNARAYAN_MAGILAL-RAMCHANDRA_SUNDRABAI-RAMCHANDRA_GRAM BHUTIYABE_GP NAR</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / ODHPUR</t>
+          <t>RAJGARH / NARI</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1726003067/IC/22012034893293 — GROUP WELL_2025-26_KESAR BAI-HAJARI LAL _KISHANLAL-HAJARI LAL _MANISH-HAJARI LAL _GRAM VA GP_ODPUR</t>
+          <t>1726003065/IC/22012034892711 — GROUP WELL_2025-26_PAWAN-SHIVNARAYAN_MAGILAL-RAMCHANDRA_SUNDRABAI-RAMCHANDRA_GRAM BHUTIYABE_GP NARI</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>46048</v>
+        <v>45932</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / ODHPUR</t>
+          <t>RAJGARH / NARI</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1726003067/IF/22012035233940 — MINI PERCOLATION TANK PREMNARAYAN/RAMNARAYAN NAGAR</t>
+          <t>1726003065/IF/22012035492876 — JGSA_KHET TALAB_2025-26_Hemant_Shivnarayn_GRAM Nari_G.P._Nari</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>45453</v>
+        <v>45761</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / PADLI KHATI</t>
+          <t>RAJGARH / NARI</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1726003069/IF/22012035653528 — MINI PERCOLATION TANK NIRMAN_2025-26_JAYNARAYAN RAMCHANDRA_GRAM PADLIKHATI_GP PADLIKHATI</t>
+          <t>1726003065/IF/22012035641466 — HITESHI KOOP_2025-26_ELKAR-AMARSINGHSONDHIYA_AMAR-BHERUJI_KALU-AMARSINGH_GRAM BHUTIYABE_GP NARI</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / PHUNDIYA</t>
+          <t>RAJGARH / ODHPUR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1726003072/IF/22012035286571 — MINI PERCOLATION TANK CHANDAR SINGH S/O BHERU SINGH GRAM_MAWASA_2024-25_GP_PHUNDIYA</t>
+          <t>1726003067/IC/22012034893293 — GROUP WELL_2025-26_KESAR BAI-HAJARI LAL _KISHANLAL-HAJARI LAL _MANISH-HAJARI LAL _GRAM VA GP_ODPUR</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>45567</v>
+        <v>46048</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / PIPALKHEDA</t>
+          <t>RAJGARH / ODHPUR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1726003074/IC/22012034893368 — Construction of Irrigation Open Well for Community_Baldi Wale Nale Ke Pass_Gram Dhuwakhedi_GP Pipalk</t>
+          <t>1726003067/IF/22012035233940 — MINI PERCOLATION TANK PREMNARAYAN/RAMNARAYAN NAGAR</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>46050</v>
+        <v>45453</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / PIPALKHEDA</t>
+          <t>RAJGARH / PADLI KHATI</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1726003074/IF/22012035658306 — HITESHI KUP NIRMAN ROAD JI / AMRAA JI GRAM GINDORI GP PIPALKHEDA 2025/26</t>
+          <t>1726003069/IF/22012035653528 — MINI PERCOLATION TANK NIRMAN_2025-26_JAYNARAYAN RAMCHANDRA_GRAM PADLIKHATI_GP PADLIKHATI</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>46032</v>
+        <v>45932</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / PIPLODI</t>
+          <t>RAJGARH / PHUNDIYA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1726003076/AV/22012034668422 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_KALAJI KE PASS_GRAM TALAWADA_GP PIPLODI</t>
+          <t>1726003072/IF/22012035286571 — MINI PERCOLATION TANK CHANDAR SINGH S/O BHERU SINGH GRAM_MAWASA_2024-25_GP_PHUNDIYA</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / PIPLODI</t>
+          <t>RAJGARH / PIPALKHEDA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1726003076/AV/22012034668423 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_ROAD KE PASS_GRAM MATHNIYA_GP PIPLODI</t>
+          <t>1726003074/IC/22012034893368 — Construction of Irrigation Open Well for Community_Baldi Wale Nale Ke Pass_Gram Dhuwakhedi_GP Pipalk</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>45932</v>
+        <v>46050</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / PIPLODI</t>
+          <t>RAJGARH / PIPALKHEDA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1726003076/IC/22012034889332 — SARVJANIK PAYJAL KOOP NIRMAN_2024-25_RAMESH KE GHAR KE PASS_GRAM BANKYAPURA_GP PIPLODI</t>
+          <t>1726003074/IF/22012035658306 — HITESHI KUP NIRMAN ROAD JI / AMRAA JI GRAM GINDORI GP PIPALKHEDA 2025/26</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>45683</v>
+        <v>46032</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / PIPLODI</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1726003076/WC/22012035242410 — EARTHEN BUND PERCOLATION TANK_2024-25_BHARATSINGH KI BALDI KE PASS_GRAM PIPLODI_GP PIPLODI</t>
+          <t>1726003076/AV/22012034668422 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_KALAJI KE PASS_GRAM TALAWADA_GP PIPLODI</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>45631</v>
+        <v>45932</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / PREMPURA</t>
+          <t>RAJGARH / PIPLODI</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1726003077/IC/22012034888361 — SARVJANIK KOOP NIRMAN_2024-25_LALSINGH KE KHET KE PASS_GRAM PANSARA_GP PREMPURA</t>
+          <t>1726003076/AV/22012034668423 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_ROAD KE PASS_GRAM MATHNIYA_GP PIPLODI</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>45683</v>
+        <v>45932</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / PREMPURA</t>
+          <t>RAJGARH / PIPLODI</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1726003077/WC/22012035308296 — JGSA_2025-26 Recharge Structure Hiteshi koop Bane singh / kishan lal Gram Guradiya GP_Prempura</t>
+          <t>1726003076/IC/22012034889332 — SARVJANIK PAYJAL KOOP NIRMAN_2024-25_RAMESH KE GHAR KE PASS_GRAM BANKYAPURA_GP PIPLODI</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / RAJPURA</t>
+          <t>RAJGARH / PIPLODI</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1726003078/IF/22012035614149 — Ek Bagiya Maa Ke Naam_Sushila Bai / Sultan Singh _002/16 GP_Rajpura_2025-26</t>
+          <t>1726003076/WC/22012035242410 — EARTHEN BUND PERCOLATION TANK_2024-25_BHARATSINGH KI BALDI KE PASS_GRAM PIPLODI_GP PIPLODI</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>45761</v>
+        <v>45631</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / RAJPURA</t>
+          <t>RAJGARH / PREMPURA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1726003078/IF/22012035640732 — Ek Bagiya Maa Ke Naam_Nikita/Jitendra_001/6A_GRAM GEHUKHEDI_GP RAJPURA_2025-26</t>
+          <t>1726003077/IC/22012034888361 — SARVJANIK KOOP NIRMAN_2024-25_LALSINGH KE KHET KE PASS_GRAM PANSARA_GP PREMPURA</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>45932</v>
+        <v>45683</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / RAJPURA</t>
+          <t>RAJGARH / PREMPURA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Crematorium for Community / Repair and Maintenance of Crematorium</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1726003078/LD/22012034304129/RM — RM -  Shanti dham nirman gehukhedi</t>
+          <t>1726003077/WC/22012035308296 — JGSA_2025-26 Recharge Structure Hiteshi koop Bane singh / kishan lal Gram Guradiya GP_Prempura</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJPURA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Crematorium for Community / Repair and Maintenance of Crematorium</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1726003078/LD/395/RM — RM -  Shanti Dham Vaksh Yojan Rajpura</t>
+          <t>1726003078/IF/22012035614149 — Ek Bagiya Maa Ke Naam_Sushila Bai / Sultan Singh _002/16 GP_Rajpura_2025-26</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / RAMPURIYA</t>
+          <t>RAJGARH / RAJPURA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1726003080/IC/22012034887313 — SARVJANIK KOOP NIRMAN_2024-25_CHHOTA TALAB KE PASS_GRAM RAMPURIYA_GP RAMPURIYA</t>
+          <t>1726003078/IF/22012035640732 — Ek Bagiya Maa Ke Naam_Nikita/Jitendra_001/6A_GRAM GEHUKHEDI_GP RAJPURA_2025-26</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>45568</v>
+        <v>45932</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / RAMPURIYA</t>
+          <t>RAJGARH / RAJPURA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Repair &amp; Maint of Crematorium for Community / Repair &amp; Maintenance of Crematorium for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1726003080/IF/22012035538825 — JGSA Khet talab Bhagwan singh /Gangaram 2025 26 gram gp rampuriya</t>
+          <t>1726003078/LD/22012034304129/RM — RM -  Shanti dham nirman gehukhedi</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / RAMPURIYA</t>
+          <t>RAJGARH / RAJPURA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Repair &amp; Maint of Crematorium for Community / Repair &amp; Maintenance of Crematorium for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1726003080/IF/22012035546995 — JGSA Khet talab Krishn Kunvar/Prakash Singh 2025 26 gram gp rampuriya</t>
+          <t>1726003078/LD/395/RM — RM -  Shanti Dham Vaksh Yojan Rajpura</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAMPURIYA</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1726003080/IF/22012035547142 — JGSA Khet talab Bowani Singh/Prakash Singh 2025 26 gram gp rampuriya</t>
+          <t>1726003080/IC/22012034887313 — SARVJANIK KOOP NIRMAN_2024-25_CHHOTA TALAB KE PASS_GRAM RAMPURIYA_GP RAMPURIYA</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>45761</v>
+        <v>45568</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / ROJYA</t>
+          <t>RAJGARH / RAMPURIYA</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1726003081/IC/22012034892434 — SARVAJANIK PAYJAL KOOP NIRMAN KHAJURI RASTE PAR _2025-26_ GRAM_ROSHYA_GP_ROJYA</t>
+          <t>1726003080/IF/22012035538825 — JGSA Khet talab Bhagwan singh /Gangaram 2025 26 gram gp rampuriya</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>45822</v>
+        <v>45761</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / ROJYA</t>
+          <t>RAJGARH / RAMPURIYA</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1726003081/IF/22012035655726 — Ek Bagiya Maa Ke Naam_Radha Bai-Madan Singh _002/188-C_GP Rojya_2025-26</t>
+          <t>1726003080/IF/22012035546995 — JGSA Khet talab Krishn Kunvar/Prakash Singh 2025 26 gram gp rampuriya</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / ROJYA</t>
+          <t>RAJGARH / RAMPURIYA</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1726003081/RC/22012034835383 — C.C. Road nirman Mohan ji ke ghar se Jagdeesh ke ghar tak Gram_Rojya_2024-25_GP_Rojya</t>
+          <t>1726003080/IF/22012035547142 — JGSA Khet talab Bowani Singh/Prakash Singh 2025 26 gram gp rampuriya</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SAMELI</t>
+          <t>RAJGARH / ROJYA</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1726003082/AV/22012034665716 — Khel Medan Nirman High School ke Pass Sameli</t>
+          <t>1726003081/IC/22012034892434 — SARVAJANIK PAYJAL KOOP NIRMAN KHAJURI RASTE PAR _2025-26_ GRAM_ROSHYA_GP_ROJYA</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>45761</v>
+        <v>45822</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SAMELI</t>
+          <t>RAJGARH / ROJYA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1726003082/AV/22012034665717 — Khel Medan Nirman  School ke Pass Tandi</t>
+          <t>1726003081/IF/22012035655726 — Ek Bagiya Maa Ke Naam_Radha Bai-Madan Singh _002/188-C_GP Rojya_2025-26</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SAMELI</t>
+          <t>RAJGARH / ROJYA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1726003082/WC/22012035230757 — MINI PARCOLATION TANK TALAB KE PASS LAXMANPURA  02</t>
+          <t>1726003081/RC/22012034835383 — C.C. Road nirman Mohan ji ke ghar se Jagdeesh ke ghar tak Gram_Rojya_2024-25_GP_Rojya</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SANDAHEDI</t>
+          <t>RAJGARH / SAMELI</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1726003083/IC/22012034892960 — Group lrrigation well ramprasad/nirbhaysingh_mangilal/ghisalal_bhagirath/dhanaji 2025-26_sandakhedi</t>
+          <t>1726003082/AV/22012034665716 — Khel Medan Nirman High School ke Pass Sameli</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SANDAHEDI</t>
+          <t>RAJGARH / SAMELI</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1726003083/IC/22012034892961 — Group lrrigation well rodji/mangilal_ramesh/bapulal_ramesh/hiralal2025-26_gp sandakhedi</t>
+          <t>1726003082/AV/22012034665717 — Khel Medan Nirman  School ke Pass Tandi</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SANDAHEDI</t>
+          <t>RAJGARH / SAMELI</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1726003083/IC/22012034893061 — Group lrrigation well ramprasad/nirbhaysingh_mangilal/ghisalal_bhagirath/dhanaji 2025-26_sandakhedi</t>
+          <t>1726003082/WC/22012035230757 — MINI PARCOLATION TANK TALAB KE PASS LAXMANPURA  02</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SANDAHEDI</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1726003083/IC/22012034893062 — Group lrrigation well ramprasad/nirbhaysingh_mangilal/ghisalal_bhagirath/dhanaji 2025-26_sandakhedi</t>
+          <t>1726003083/IC/22012034892960 — Group lrrigation well ramprasad/nirbhaysingh_mangilal/ghisalal_bhagirath/dhanaji 2025-26_sandakhedi</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SANDAHEDI</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1726003083/IC/22012034893063 — Group lrrigation well rodji/mangilal_ramesh/hiralal_ramesh/bapulal_2025-26_sandakhedi</t>
+          <t>1726003083/IC/22012034892961 — Group lrrigation well rodji/mangilal_ramesh/bapulal_ramesh/hiralal2025-26_gp sandakhedi</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SANDAHEDI</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1726003083/IC/22012034893359 — Construction of Irrigation Open Well for Community Gram_sandahedi lale ke pass 2025-26_gp__sandahedi</t>
+          <t>1726003083/IC/22012034893061 — Group lrrigation well ramprasad/nirbhaysingh_mangilal/ghisalal_bhagirath/dhanaji 2025-26_sandakhedi</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>46048</v>
+        <v>45932</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SANWASDA</t>
+          <t>RAJGARH / SANDAHEDI</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1726003085/IF/22012035431054 — JGSA 2.0 Khet Talab Nirman Karya Kanhaiyalal/Laxman 2025-26 Gram Sanwasda  GP Sanwasda</t>
+          <t>1726003083/IC/22012034893062 — Group lrrigation well ramprasad/nirbhaysingh_mangilal/ghisalal_bhagirath/dhanaji 2025-26_sandakhedi</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SELAPANI</t>
+          <t>RAJGARH / SANDAHEDI</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1726003087/IF/22012035314138 — JGSA Khet TalabGokul / Mangilal Gram Bhopalpura Gp_Selapani 2024 -25</t>
+          <t>1726003083/IC/22012034893063 — Group lrrigation well rodji/mangilal_ramesh/hiralal_ramesh/bapulal_2025-26_sandakhedi</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>45742</v>
+        <v>45932</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SELAPANI</t>
+          <t>RAJGARH / SANDAHEDI</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1726003087/IF/22012035452163 — JGSA Khet Talab Laxminarayan Purji Gram Bhopalpura Gp Selapani 2025-26</t>
+          <t>1726003083/IC/22012034893359 — Construction of Irrigation Open Well for Community Gram_sandahedi lale ke pass 2025-26_gp__sandahedi</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>45761</v>
+        <v>46048</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SELAPANI</t>
+          <t>RAJGARH / SANWASDA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1726003087/IF/22012035635874 — Ek Bagiya Maa Ke Naam_Varsha Yadav-Dilver_003/147-B_GP Silapani_2025-26</t>
+          <t>1726003085/IF/22012035431054 — JGSA 2.0 Khet Talab Nirman Karya Kanhaiyalal/Laxman 2025-26 Gram Sanwasda  GP Sanwasda</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SULTANPURA</t>
+          <t>RAJGARH / SELAPANI</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1726003089/IC/22012034892952 — Construction of Irrigation Open Well for Community Premsingh Ki Baldi Ke Pass_2025-26_GP_Sultanpura</t>
+          <t>1726003087/IF/22012035314138 — JGSA Khet TalabGokul / Mangilal Gram Bhopalpura Gp_Selapani 2024 -25</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>45932</v>
+        <v>45742</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SULTANPURA</t>
+          <t>RAJGARH / SELAPANI</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1726003089/IC/22012034893010 — Construction of Irrigation Open Well for Community Peer Maharaj Ke Pass Khajla_2025-26_GP_Sultanpura</t>
+          <t>1726003087/IF/22012035452163 — JGSA Khet Talab Laxminarayan Purji Gram Bhopalpura Gp Selapani 2025-26</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>45993</v>
+        <v>45761</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SULTANPURA</t>
+          <t>RAJGARH / SELAPANI</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1726003089/IF/22012035610286 — Ek Bagiya Maa Ke Naam_TEENA TOMAR_001/73-A_GP SULTANPURA_2025-26</t>
+          <t>1726003087/IF/22012035635874 — Ek Bagiya Maa Ke Naam_Varsha Yadav-Dilver_003/147-B_GP Silapani_2025-26</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SULTANPURA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1726003089/IF/22012035650847 — Ek Bagiya Maa Ke Naam_MAHESHBAI-LAKHANSINGH_001/73_GP SULTANPURA_2025-26</t>
+          <t>1726003089/IC/22012034892952 — Construction of Irrigation Open Well for Community Premsingh Ki Baldi Ke Pass_2025-26_GP_Sultanpura</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SUSTANI</t>
+          <t>RAJGARH / SULTANPURA</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1726003090/IF/22012035463167 — JGSA2025-26 Khet talab Nirman  Kary  Premnarayan s/o Bapulal_Gram Sustani_Gp Sustani</t>
+          <t>1726003089/IC/22012034893010 — Construction of Irrigation Open Well for Community Peer Maharaj Ke Pass Khajla_2025-26_GP_Sultanpura</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>45761</v>
+        <v>45993</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / TUMDIYAKHEDI</t>
+          <t>RAJGARH / SULTANPURA</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1726003092/AV/22012034668439 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_GRAM GURADIYA_GP TUMDIYAKHEDI</t>
+          <t>1726003089/IF/22012035610286 — Ek Bagiya Maa Ke Naam_TEENA TOMAR_001/73-A_GP SULTANPURA_2025-26</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>45932</v>
+        <v>45884</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / TUNI</t>
+          <t>RAJGARH / SULTANPURA</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1726003093/IC/22012034887484 — SARVJANIK PEY JAL KOOP NIRMAN KARYA  KHEDI RASTE KE PAAS GRAM_TUNI_2024-25_GP_TUNI</t>
+          <t>1726003089/IF/22012035650847 — Ek Bagiya Maa Ke Naam_MAHESHBAI-LAKHANSINGH_001/73_GP SULTANPURA_2025-26</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>45567</v>
+        <v>45932</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / TUNI</t>
+          <t>RAJGARH / SUSTANI</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1726003093/IF/22012035286892 — KHET TATAB NIRMAN KARYA UMRAV PITA RAMCHAND GRAM_TUNI_2024-25_GP_TUNI</t>
+          <t>1726003090/IF/22012035463167 — JGSA2025-26 Khet talab Nirman  Kary  Premnarayan s/o Bapulal_Gram Sustani_Gp Sustani</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / TUNI</t>
+          <t>RAJGARH / TUMDIYAKHEDI</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1726003093/IF/22012035286901 — KHET TATAB NIRMAN KARYA UMRAV PITA RAMCHAND GRAM_TUNI_2024-25_GP_TUNI</t>
+          <t>1726003092/AV/22012034668439 — SHANTIDHAM UNNAYAN NIRMAN KARYA_2025-26_GRAM GURADIYA_GP TUMDIYAKHEDI</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>45567</v>
+        <v>45932</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / TUNI</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1726003093/IF/22012035448257 — JGSA Recharge structure Nirman karya anokh singh s/O bhoni singh 2025-26 Gram_Tuni_GP_Tuni</t>
+          <t>1726003093/IC/22012034887484 — SARVJANIK PEY JAL KOOP NIRMAN KARYA  KHEDI RASTE KE PAAS GRAM_TUNI_2024-25_GP_TUNI</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / TUNI</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1726003093/WC/22012035237185 — सार्वजनिक पेयजल ग्राम पंचायत tuni पानी की टंकी के पास</t>
+          <t>1726003093/IF/22012035286892 — KHET TATAB NIRMAN KARYA UMRAV PITA RAMCHAND GRAM_TUNI_2024-25_GP_TUNI</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>45650</v>
+        <v>45567</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / CHAYAN</t>
+          <t>RAJGARH / TUNI</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1726003094/WC/22012035324544 — EARTHEN BUND PERCULATION TANK SARAS VALA KHOYRA  GRAM LAXMIPURA 2025-26 GP CHAYAN</t>
+          <t>1726003093/IF/22012035286901 — KHET TATAB NIRMAN KARYA UMRAV PITA RAMCHAND GRAM_TUNI_2024-25_GP_TUNI</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / BAWDIPURA</t>
+          <t>RAJGARH / TUNI</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1726003095/IC/22012034885679 — Sarvjanik PayJal koop Nirman 2024-25 Gram Fetapura GP Bawdipura</t>
+          <t>1726003093/IF/22012035448257 — JGSA Recharge structure Nirman karya anokh singh s/O bhoni singh 2025-26 Gram_Tuni_GP_Tuni</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>45520</v>
+        <v>45761</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / BAWDIPURA</t>
+          <t>RAJGARH / TUNI</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1726003095/IF/22012035651126 — GROUP WELL_2025-26_BARJIBAI-DEVILAL_DEVISINGH-DEVILAL_KOMALSINGH-DEVILAL_GR RAMPURIYA_GP BAWDIPURA</t>
+          <t>1726003093/WC/22012035237185 — सार्वजनिक पेयजल ग्राम पंचायत tuni पानी की टंकी के पास</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>45933</v>
+        <v>45650</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SUWAHEDI</t>
+          <t>RAJGARH / CHAYAN</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compound wall</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1726003096/AV/22012034665066 — KHET MEDAN MIDDLE SCHOOL KE PASS GRAM MAHUABEY GP Suwahedi</t>
+          <t>1726003094/WC/22012035324544 — EARTHEN BUND PERCULATION TANK SARAS VALA KHOYRA  GRAM LAXMIPURA 2025-26 GP CHAYAN</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>45724</v>
+        <v>45932</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / SUWAHEDI</t>
+          <t>RAJGARH / BAWDIPURA</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1726003096/IF/22012035448970 — JGSA_2025-2026_Recharge Structure Kapildhara Naruji s/o Kaluji Gram Mahuabe GP Suwahedi WC/002/20</t>
+          <t>1726003095/IC/22012034885679 — Sarvjanik PayJal koop Nirman 2024-25 Gram Fetapura GP Bawdipura</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>45761</v>
+        <v>45520</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / LEHARCHI</t>
+          <t>RAJGARH / BAWDIPURA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1726003097/AV/22012034668115 — SHANTIDHAM NIRMAN KARYA_2025-26 _GRAM_LAWABEY_GP LEHARCHI</t>
+          <t>1726003095/IF/22012035651126 — GROUP WELL_2025-26_BARJIBAI-DEVILAL_DEVISINGH-DEVILAL_KOMALSINGH-DEVILAL_GR RAMPURIYA_GP BAWDIPURA</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>45932</v>
+        <v>45933</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / LEHARCHI</t>
+          <t>RAJGARH / SUWAHEDI</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1726003097/AV/22012034668116 — SHANTIDHAM NIRMAN KARYA_2025-26_ROAD KE PASS_GRAM TINDONIYA_GP LEHARCHI</t>
+          <t>1726003096/AV/22012034665066 — KHET MEDAN MIDDLE SCHOOL KE PASS GRAM MAHUABEY GP Suwahedi</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>45932</v>
+        <v>45724</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / LEHARCHI</t>
+          <t>RAJGARH / SUWAHEDI</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1726003097/AV/22012034668117 — SHANTIDHAM NIRMAN KARYA_2025-26_NALE KE PASS_GRAM KANBEY_GP LEHARCHI</t>
+          <t>1726003096/IF/22012035448970 — JGSA_2025-2026_Recharge Structure Kapildhara Naruji s/o Kaluji Gram Mahuabe GP Suwahedi WC/002/20</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / LEHARCHI</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1726003097/IC/22012034885907 — Sarvjanik koop Nirman Nirman 2024-25 DP Ke Pass Gram Lawabey GP Leharchi</t>
+          <t>1726003097/AV/22012034668115 — SHANTIDHAM NIRMAN KARYA_2025-26 _GRAM_LAWABEY_GP LEHARCHI</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>45567</v>
+        <v>45932</v>
       </c>
       <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / LEHARCHI</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1726003097/IC/22012034886223 — SARVJANIK PAYJAL KOOP NIRMAN_2024-25_DP  KE PASS_GRAM LAWABEY_GP LEHARCHI</t>
+          <t>1726003097/AV/22012034668116 — SHANTIDHAM NIRMAN KARYA_2025-26_ROAD KE PASS_GRAM TINDONIYA_GP LEHARCHI</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>45567</v>
+        <v>45932</v>
       </c>
       <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / LEHARCHI</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1726003097/IC/22012034889442 — SARVJANIK PAYJAL KOOP NIRMAN_2024-25_SCHOOL KE PASS_GRAM LAWABEY_GP LEHARCHI</t>
+          <t>1726003097/AV/22012034668117 — SHANTIDHAM NIRMAN KARYA_2025-26_NALE KE PASS_GRAM KANBEY_GP LEHARCHI</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>45683</v>
+        <v>45932</v>
       </c>
       <c r="K768" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / LEHARCHI</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1726003097/IC/22012034892726 — SARVAJANIK PAYJAL KOOP HANUMAN MANDIR RASTE KE PASS GRAM_TINDONIYA_2025-26_GP_LEHARCHI</t>
+          <t>1726003097/IC/22012034885907 — Sarvjanik koop Nirman Nirman 2024-25 DP Ke Pass Gram Lawabey GP Leharchi</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K769" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / LEHARCHI</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1726003097/IC/22012034892735 — Group Irrigation well_2025-26_Laxman S/O Nathu lal Gram_Lawabe_GP_Leharchi</t>
+          <t>1726003097/IC/22012034886223 — SARVJANIK PAYJAL KOOP NIRMAN_2024-25_DP  KE PASS_GRAM LAWABEY_GP LEHARCHI</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / LEHARCHI</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1726003097/IC/22012034892748 — Group Irrigation well_2025-26_Govind S/O Nathu lal Gram_Lawabe_GP_Leharchi</t>
+          <t>1726003097/IC/22012034889442 — SARVJANIK PAYJAL KOOP NIRMAN_2024-25_SCHOOL KE PASS_GRAM LAWABEY_GP LEHARCHI</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>45932</v>
+        <v>45683</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / LEHARCHI</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1726003097/IC/22012034892749 — Group Irrigation well_2025-26_Daryav Singh S/O Bapu lal Gram_Lawabe_GP_Leharchi</t>
+          <t>1726003097/IC/22012034892726 — SARVAJANIK PAYJAL KOOP HANUMAN MANDIR RASTE KE PASS GRAM_TINDONIYA_2025-26_GP_LEHARCHI</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / LEHARCHI</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1726003097/IF/22012035447483 — JGSA khet talab Nirman karya Dariyav singh S/O Bapulal 2025-26 Gram_Lawabey_GP_Laharchi</t>
+          <t>1726003097/IC/22012034892735 — Group Irrigation well_2025-26_Laxman S/O Nathu lal Gram_Lawabe_GP_Leharchi</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / LEHARCHI</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1726003097/WC/22012035266204 — JGSA_2025-2026_Recharge structure sarvjanik koop Road ke pass gram Laharchi 3097/WC/9993622203</t>
+          <t>1726003097/IC/22012034892748 — Group Irrigation well_2025-26_Govind S/O Nathu lal Gram_Lawabe_GP_Leharchi</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>45748</v>
+        <v>45932</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / LEHARCHI</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1726003097/WC/22012035266932 — JGSA_2025-2026_Recharge structure sarvjanik koop Road ke pass gram Laharchi 3097/WC/9993622203</t>
+          <t>1726003097/IC/22012034892749 — Group Irrigation well_2025-26_Daryav Singh S/O Bapu lal Gram_Lawabe_GP_Leharchi</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>45748</v>
+        <v>45932</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / PHOOLKHERI</t>
+          <t>RAJGARH / LEHARCHI</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1726003098/IF/22012035473596 — JGSA_KHET TALAB_2025-26_SHRILAL-PURJI_GRAM MANOHARPURA_GP PHOOLKHEDI</t>
+          <t>1726003097/IF/22012035447483 — JGSA khet talab Nirman karya Dariyav singh S/O Bapulal 2025-26 Gram_Lawabey_GP_Laharchi</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / BADLAVDA</t>
+          <t>RAJGARH / LEHARCHI</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1726003102/IC/22012034887493 — SARVJANIK PEY JAL KOOP NIRMAN KARYA  PANCHAYAT BHAVAN KE PASS GRAM_BADLAVDA_2024-25_GP_BADLAVDA</t>
+          <t>1726003097/WC/22012035266204 — JGSA_2025-2026_Recharge structure sarvjanik koop Road ke pass gram Laharchi 3097/WC/9993622203</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>45567</v>
+        <v>45748</v>
       </c>
       <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>RAJGARH / BADLAVDA</t>
+          <t>RAJGARH / LEHARCHI</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1726003102/IF/22012035635491 — Ek Bagiya Maa Ke Naam_Reena Yadav / Devnarayan  002/86-A GP_Badlavda_2025-26</t>
+          <t>1726003097/WC/22012035266932 — JGSA_2025-2026_Recharge structure sarvjanik koop Road ke pass gram Laharchi 3097/WC/9993622203</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>45932</v>
+        <v>45748</v>
       </c>
       <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / AGAR</t>
+          <t>RAJGARH / PHOOLKHERI</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1726004001/WH/22012034940431 — talab jirnodhar  sundar pura raste pr phaadi ke pass</t>
+          <t>1726003098/IF/22012035473596 — JGSA_KHET TALAB_2025-26_SHRILAL-PURJI_GRAM MANOHARPURA_GP PHOOLKHEDI</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / AGAR</t>
+          <t>RAJGARH / BADLAVDA</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1726004001/WH/22012034940433 — talab jirnodhar  sundar pura raste pr phaadi ke pass</t>
+          <t>1726003102/IC/22012034887493 — SARVJANIK PEY JAL KOOP NIRMAN KARYA  PANCHAYAT BHAVAN KE PASS GRAM_BADLAVDA_2024-25_GP_BADLAVDA</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>45451</v>
+        <v>45567</v>
       </c>
       <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / AMARGARH</t>
+          <t>RAJGARH / BADLAVDA</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1726004003/WC/22012035238636 — Perculation Tank</t>
+          <t>1726003102/IF/22012035635491 — Ek Bagiya Maa Ke Naam_Reena Yadav / Devnarayan  002/86-A GP_Badlavda_2025-26</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>45654</v>
+        <v>45932</v>
       </c>
       <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / AMLIYAHAT</t>
+          <t>BIAORA / AGAR</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034675041 — CC Rod nirman</t>
+          <t>1726004001/WH/22012034940431 — talab jirnodhar  sundar pura raste pr phaadi ke pass</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>45398</v>
+        <v>45451</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / ATRALIYA</t>
+          <t>BIAORA / AGAR</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1726004007/IC/22012034893360 — Sarvjanik Koop Nirman_2025-26 Mevada Mohalala Village Khankragandi GP Atraliya</t>
+          <t>1726004001/WH/22012034940433 — talab jirnodhar  sundar pura raste pr phaadi ke pass</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>46048</v>
+        <v>45451</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BAGWAS</t>
+          <t>BIAORA / AMARGARH</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1726004009/IF/22012035268905 — KHET TALAB NIRMAN KARYA_2024-25_INDERSINGH-MISHRILAL_GRAM BAGWAS_GP BAGWAS</t>
+          <t>1726004003/WC/22012035238636 — Perculation Tank</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>45453</v>
+        <v>45654</v>
       </c>
       <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BAGWAS</t>
+          <t>BIAORA / AMLIYAHAT</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1726004009/IF/22012035270257 — KHET TALAB NIRMAN KARYA_2023-24_SURENDRA SINGH-JALAMSINGH_GRAM PADLITHAKUR_GP</t>
+          <t>1726004005/RC/22012034675041 — CC Rod nirman</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>45567</v>
+        <v>45398</v>
       </c>
       <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BAGWAS</t>
+          <t>BIAORA / ATRALIYA</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1726004009/IF/22012035270258 — KHET TALAB NIRMAN KARYA_2023-24_SURENDRA SINGH-JALAMSINGH_GRAM PADLITHAKUR_GP</t>
+          <t>1726004007/IC/22012034893360 — Sarvjanik Koop Nirman_2025-26 Mevada Mohalala Village Khankragandi GP Atraliya</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>45567</v>
+        <v>46048</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>BIAORA / BAGWAS</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1726004009/RC/22012034675088 — CC Rod nirman</t>
+          <t>1726004009/IF/22012035268905 — KHET TALAB NIRMAN KARYA_2024-25_INDERSINGH-MISHRILAL_GRAM BAGWAS_GP BAGWAS</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>45398</v>
+        <v>45453</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BAIHEDA</t>
+          <t>BIAORA / BAGWAS</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1726004011/IC/22012034893306 — Sarvjanik Kup Nirman_2025-26 Amratlal Jugar ke Makan ke Pass Village_Baiheda_GP Baiheda</t>
+          <t>1726004009/IF/22012035270257 — KHET TALAB NIRMAN KARYA_2023-24_SURENDRA SINGH-JALAMSINGH_GRAM PADLITHAKUR_GP</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>46049</v>
+        <v>45567</v>
       </c>
       <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BANSKHO</t>
+          <t>BIAORA / BAGWAS</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1726004013/IF/22012035634897 — Ek Bagiya Maa Ke Naam_Bhagwati_004/92 Village_Banskho_ GP_Banskho_2025-26</t>
+          <t>1726004009/IF/22012035270258 — KHET TALAB NIRMAN KARYA_2023-24_SURENDRA SINGH-JALAMSINGH_GRAM PADLITHAKUR_GP</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>45870</v>
+        <v>45567</v>
       </c>
       <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BARKHEDI</t>
+          <t>BIAORA / BAGWAS</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1726004015/IC/22012034893026 — Sarvjanik Koop Nirman_2025-26 Atal Panchyat Bhawan ke Pass Barkhedi Village  Barkhedi GP_ Barkhedi</t>
+          <t>1726004009/RC/22012034675088 — CC Rod nirman</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>45932</v>
+        <v>45398</v>
       </c>
       <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BARWAN</t>
+          <t>BIAORA / BAIHEDA</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1726004016/IC/22012034886194 — Sarvjanik koop Nirman Ram Mandir ke Pass 2024-25 Gram Barwan GP Barwan</t>
+          <t>1726004011/IC/22012034893306 — Sarvjanik Kup Nirman_2025-26 Amratlal Jugar ke Makan ke Pass Village_Baiheda_GP Baiheda</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>45567</v>
+        <v>46049</v>
       </c>
       <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BARWAN</t>
+          <t>BIAORA / BANSKHO</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1726004016/RC/22012034675070 — CC Rod nirman</t>
+          <t>1726004013/IF/22012035634897 — Ek Bagiya Maa Ke Naam_Bhagwati_004/92 Village_Banskho_ GP_Banskho_2025-26</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>45398</v>
+        <v>45870</v>
       </c>
       <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BELAS</t>
+          <t>BIAORA / BARKHEDI</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1726004017/IC/22012034884681 — SARVJANIK PAYJAL KOOP NIRMAN_2024-25_PM ROAD KE PASS_GRAM BELAS_GP BELAS</t>
+          <t>1726004015/IC/22012034893026 — Sarvjanik Koop Nirman_2025-26 Atal Panchyat Bhawan ke Pass Barkhedi Village  Barkhedi GP_ Barkhedi</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>45451</v>
+        <v>45932</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BERIYAKHEDI</t>
+          <t>BIAORA / BARWAN</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1726004018/IF/22012035277003 — Hiteshi Kup Nirman Karya Mishrilal s/o Bhagchand Village Beriyakhedi GP Beriyakhedi</t>
+          <t>1726004016/IC/22012034886194 — Sarvjanik koop Nirman Ram Mandir ke Pass 2024-25 Gram Barwan GP Barwan</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BHURA</t>
+          <t>BIAORA / BARWAN</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1726004025/RC/22012034675044 — CC Rod nirman</t>
+          <t>1726004016/RC/22012034675070 — CC Rod nirman</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
         <v>45398</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / CHANDARPURA</t>
+          <t>BIAORA / BELAS</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1726004028/IF/22012035641983 — Ek Bagiya Maa Ke Naam_Santosh Bai_003/46 Village_Chandarpura GP_Chandarpura_2025-26</t>
+          <t>1726004017/IC/22012034884681 — SARVJANIK PAYJAL KOOP NIRMAN_2024-25_PM ROAD KE PASS_GRAM BELAS_GP BELAS</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>45879</v>
+        <v>45451</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / GINDORHAT</t>
+          <t>BIAORA / BERIYAKHEDI</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1726004034/RC/22012034675066 — CC Rod nirman</t>
+          <t>1726004018/IF/22012035277003 — Hiteshi Kup Nirman Karya Mishrilal s/o Bhagchand Village Beriyakhedi GP Beriyakhedi</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>45398</v>
+        <v>45567</v>
       </c>
       <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / GORDHANPURA</t>
+          <t>BIAORA / BHURA</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1726004037/IF/22012035570510 — Khet Talab_2025-26_Indera Bai w/o Ajab Singh Village_Bord GP_ Gordhanpura</t>
+          <t>1726004025/RC/22012034675044 — CC Rod nirman</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>45761</v>
+        <v>45398</v>
       </c>
       <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / GORDHANPURA</t>
+          <t>BIAORA / CHANDARPURA</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1726004037/IF/22012035570522 — Khet Talab_2025-26_Phalwan Singh s/o Karan Singh Village_Bord GP_ Gordhanpura</t>
+          <t>1726004028/IF/22012035641983 — Ek Bagiya Maa Ke Naam_Santosh Bai_003/46 Village_Chandarpura GP_Chandarpura_2025-26</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>45761</v>
+        <v>45879</v>
       </c>
       <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / GORDHANPURA</t>
+          <t>BIAORA / GINDORHAT</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1726004037/IF/22012035570532 — Khet Talab_2025-26_Raju Bai w/o Kamal Singh Village_Bord GP_ Gordhanpura</t>
+          <t>1726004034/RC/22012034675066 — CC Rod nirman</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>45761</v>
+        <v>45398</v>
       </c>
       <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>BIAORA / GORDHANPURA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1726004037/IF/22012035570533 — Khet Talab_2025-26_Sarjan Singh s/o Bhanwarlal  Village_Bord GP_ Gordhanpura</t>
+          <t>1726004037/IF/22012035570510 — Khet Talab_2025-26_Indera Bai w/o Ajab Singh Village_Bord GP_ Gordhanpura</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>BIAORA / GORDHANPURA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1726004037/IF/22012035570536 — Khet Talab_2025-26_Dinesh s/o Bhanwarlal  Village_Dalapura GP_ Gordhanpura</t>
+          <t>1726004037/IF/22012035570522 — Khet Talab_2025-26_Phalwan Singh s/o Karan Singh Village_Bord GP_ Gordhanpura</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>BIAORA / GORDHANPURA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1726004037/IF/22012035570541 — Khet Talab_2025-26_Jagdish s/o Mangilal Village Gordhanpura GP_ Gordhanpura</t>
+          <t>1726004037/IF/22012035570532 — Khet Talab_2025-26_Raju Bai w/o Kamal Singh Village_Bord GP_ Gordhanpura</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>BIAORA / GORDHANPURA</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1726004037/IF/22012035570546 — Khet Talab_2025-26_Kanchanbai w/o Devi Singh Village_Bord GP_ Gordhanpura</t>
+          <t>1726004037/IF/22012035570533 — Khet Talab_2025-26_Sarjan Singh s/o Bhanwarlal  Village_Bord GP_ Gordhanpura</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>BIAORA / GORDHANPURA</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1726004037/IF/22012035570551 — Khet Talab_2025-26_Nannulal s/o Girdhari Village_Gordhanpura GP_ Gordhanpura</t>
+          <t>1726004037/IF/22012035570536 — Khet Talab_2025-26_Dinesh s/o Bhanwarlal  Village_Dalapura GP_ Gordhanpura</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>BIAORA / GORDHANPURA</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1726004037/RS/22012035127855 — NALI NIRMAN KARYA_2024-25_MANISH KE GHAR SE KARANSINGH KE GHAR TAK_GRAM BORDA_GP GORDHANPURA</t>
+          <t>1726004037/IF/22012035570541 — Khet Talab_2025-26_Jagdish s/o Mangilal Village Gordhanpura GP_ Gordhanpura</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / HABIPURA</t>
+          <t>BIAORA / GORDHANPURA</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1726004038/AV/22012034658960 — Samudayik Kichen Shed Samudayik Bhawan ke pass Gram Habipura G P Habipura_FY_2024-25</t>
+          <t>1726004037/IF/22012035570546 — Khet Talab_2025-26_Kanchanbai w/o Devi Singh Village_Bord GP_ Gordhanpura</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>45455</v>
+        <v>45761</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / HABIPURA</t>
+          <t>BIAORA / GORDHANPURA</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1726004038/IC/22012034886970 — Sarvjanik Koop Nirman Nale Ke Pass 2024-25-Village Habipura GP_Habipura</t>
+          <t>1726004037/IF/22012035570551 — Khet Talab_2025-26_Nannulal s/o Girdhari Village_Gordhanpura GP_ Gordhanpura</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / HANSROD</t>
+          <t>BIAORA / GORDHANPURA</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1726004039/IF/22012035314558 — JGSA Khet Talab Raghuveer /Singh/Phate Singh GP Hansrod</t>
+          <t>1726004037/RS/22012035127855 — NALI NIRMAN KARYA_2024-25_MANISH KE GHAR SE KARANSINGH KE GHAR TAK_GRAM BORDA_GP GORDHANPURA</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>45743</v>
+        <v>45451</v>
       </c>
       <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / HANSROD</t>
+          <t>BIAORA / HABIPURA</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1726004039/IF/22012035660818 — Percolation tank Nirman_2025-26_ Mangi lal s/o Amra Village Hansrod GP Hansrod</t>
+          <t>1726004038/AV/22012034658960 — Samudayik Kichen Shed Samudayik Bhawan ke pass Gram Habipura G P Habipura_FY_2024-25</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>46017</v>
+        <v>45455</v>
       </c>
       <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / HANSROD</t>
+          <t>BIAORA / HABIPURA</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1726004039/RC/22012034675056 — CC Rod nirman</t>
+          <t>1726004038/IC/22012034886970 — Sarvjanik Koop Nirman Nale Ke Pass 2024-25-Village Habipura GP_Habipura</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>45398</v>
+        <v>45567</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / JAMI</t>
+          <t>BIAORA / HANSROD</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1726004040/IF/22012035660909 — Aaa</t>
+          <t>1726004039/IF/22012035314558 — JGSA Khet Talab Raghuveer /Singh/Phate Singh GP Hansrod</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>46053</v>
+        <v>45743</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / JARAKDIYAKHEDI</t>
+          <t>BIAORA / HANSROD</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1726004042/IC/22012034884693 — SARVJANIK PAYJAL KOOP NIRMAN_2024-25_SCHOOL BOUNDRY KE PASS_GRAM JARAKDIYKHEDI_GP JARAKDIYKHEDI</t>
+          <t>1726004039/IF/22012035660818 — Percolation tank Nirman_2025-26_ Mangi lal s/o Amra Village Hansrod GP Hansrod</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>45451</v>
+        <v>46017</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / JHARKHEDA</t>
+          <t>BIAORA / HANSROD</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1726004044/RC/22012034675039 — CC Rod nirman</t>
+          <t>1726004039/RC/22012034675056 — CC Rod nirman</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
         <v>45398</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / KADIYAHAT</t>
+          <t>BIAORA / JAMI</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1726004046/IC/22012034893109 — Sarvjanik Koop Nirman_2025-26 Khadan Par Village Kadiyahat GP Kadiyahat</t>
+          <t>1726004040/IF/22012035660909 — Aaa</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>46017</v>
+        <v>46053</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / KANSOR KALAN</t>
+          <t>BIAORA / JARAKDIYAKHEDI</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1726004048/RC/22012034675137 — CC Rod nirman</t>
+          <t>1726004042/IC/22012034884693 — SARVJANIK PAYJAL KOOP NIRMAN_2024-25_SCHOOL BOUNDRY KE PASS_GRAM JARAKDIYKHEDI_GP JARAKDIYKHEDI</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>45398</v>
+        <v>45451</v>
       </c>
       <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / KHAJURIYA</t>
+          <t>BIAORA / JHARKHEDA</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1726004050/IC/22012034893253 — Sarvjanik Koop Nirman_2025-26 Shivprasad ke Makan ke Pass Village Khajuriya GP Khajuriya</t>
+          <t>1726004044/RC/22012034675039 — CC Rod nirman</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>45793</v>
+        <v>45398</v>
       </c>
       <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / KHAJURIYA</t>
+          <t>BIAORA / KADIYAHAT</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1726004050/IF/22012035636108 — Ek Bagiya Maa Ke Naam_Dhapu Bai_001/362 Village_Khajuriya GP_Khajuriya_2025-26</t>
+          <t>1726004046/IC/22012034893109 — Sarvjanik Koop Nirman_2025-26 Khadan Par Village Kadiyahat GP Kadiyahat</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>45879</v>
+        <v>46017</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / KHAJURIYA</t>
+          <t>BIAORA / KANSOR KALAN</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1726004050/IF/22012035636113 — Ek Bagiya Maa Ke Naam_Barkha Sen_001/258-A Village_Khajuriya GP_Khajuriya_2025-26</t>
+          <t>1726004048/RC/22012034675137 — CC Rod nirman</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>45879</v>
+        <v>45398</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>BIAORA / KHAJURIYA</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1726004050/IF/22012035636125 — Ek Bagiya Maa Ke Naam_Nirmala Bai_001/250-B Village_Khajuriya GP_Khajuriya_2025-26</t>
+          <t>1726004050/IC/22012034893253 — Sarvjanik Koop Nirman_2025-26 Shivprasad ke Makan ke Pass Village Khajuriya GP Khajuriya</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>45879</v>
+        <v>45793</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / KHANOTA</t>
+          <t>BIAORA / KHAJURIYA</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1726004051/IC/22012034884661 — SARVJANIK KOOP NIRMAN_2024-25_Dewapura Mandir ke pass_GP Khanota</t>
+          <t>1726004050/IF/22012035636108 — Ek Bagiya Maa Ke Naam_Dhapu Bai_001/362 Village_Khajuriya GP_Khajuriya_2025-26</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>45450</v>
+        <v>45879</v>
       </c>
       <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / KHANPURA</t>
+          <t>BIAORA / KHAJURIYA</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1726004052/IC/22012034893168 — Sarvjanik Koop Nirman Karya 2025-26 Nale ke Pass Village_Khanpura GP_Khanpura</t>
+          <t>1726004050/IF/22012035636113 — Ek Bagiya Maa Ke Naam_Barkha Sen_001/258-A Village_Khajuriya GP_Khajuriya_2025-26</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>46048</v>
+        <v>45879</v>
       </c>
       <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / KHURI</t>
+          <t>BIAORA / KHAJURIYA</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1726004054/IC/22012034892246 — SARVJANIK KUP NIRMAN_2025-26_PURSHOTTAM KE MAKAN KE PASS_GRAM-MONIPURA_GP-KHURI</t>
+          <t>1726004050/IF/22012035636125 — Ek Bagiya Maa Ke Naam_Nirmala Bai_001/250-B Village_Khajuriya GP_Khajuriya_2025-26</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>45748</v>
+        <v>45879</v>
       </c>
       <c r="K823" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / LASUDLI MAHARAJA</t>
+          <t>BIAORA / KHANOTA</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1726004057/IC/22012034884611 — SARVJANIK KOOP NIRMAN_2024-25_PANCHAYAT BHAWAN KE PASS_GRAM AND GP LASUDLI MAHARAJA</t>
+          <t>1726004051/IC/22012034884661 — SARVJANIK KOOP NIRMAN_2024-25_Dewapura Mandir ke pass_GP Khanota</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>45396</v>
+        <v>45450</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / LASUDLI MAHARAJA</t>
+          <t>BIAORA / KHANPURA</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1726004057/IF/22012035638793 — Ek Bagiya Maa Ke Naam_Rajal bai_001/71  Lasudlimaharaja GP_Lasudlimaharaja _2025-26</t>
+          <t>1726004052/IC/22012034893168 — Sarvjanik Koop Nirman Karya 2025-26 Nale ke Pass Village_Khanpura GP_Khanpura</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>45884</v>
+        <v>46048</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / MANKI</t>
+          <t>BIAORA / KHURI</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1726004062/IC/22012034893351 — Sarvjanik Koop Nirman_2025-26 Hrijan Colony Village Manki GP Manki</t>
+          <t>1726004054/IC/22012034892246 — SARVJANIK KUP NIRMAN_2025-26_PURSHOTTAM KE MAKAN KE PASS_GRAM-MONIPURA_GP-KHURI</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>46048</v>
+        <v>45748</v>
       </c>
       <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / MANKI</t>
+          <t>BIAORA / LASUDLI MAHARAJA</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1726004062/IF/22012035314119 — JGSA Khet Talab Devi Singh/Biram GP Manki</t>
+          <t>1726004057/IC/22012034884611 — SARVJANIK KOOP NIRMAN_2024-25_PANCHAYAT BHAWAN KE PASS_GRAM AND GP LASUDLI MAHARAJA</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>45743</v>
+        <v>45396</v>
       </c>
       <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / MANKI</t>
+          <t>BIAORA / LASUDLI MAHARAJA</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1726004062/RC/22012034675062 — CC Rod nirman</t>
+          <t>1726004057/IF/22012035638793 — Ek Bagiya Maa Ke Naam_Rajal bai_001/71  Lasudlimaharaja GP_Lasudlimaharaja _2025-26</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I828" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>45398</v>
+        <v>45884</v>
       </c>
       <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / MORCHAKHEDI</t>
+          <t>BIAORA / MANKI</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1726004063/IF/22012035638736 — Ek Bagiya Maa Ke Naam_Geeta bai _001/57 Village_Morchakhedi_GP_Morchakhedi_2025-26</t>
+          <t>1726004062/IC/22012034893351 — Sarvjanik Koop Nirman_2025-26 Hrijan Colony Village Manki GP Manki</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>45884</v>
+        <v>46048</v>
       </c>
       <c r="K829" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / MORCHAKHEDI</t>
+          <t>BIAORA / MANKI</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1726004063/RC/22012034674494 — Sudur sadak nirman</t>
+          <t>1726004062/IF/22012035314119 — JGSA Khet Talab Devi Singh/Biram GP Manki</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>45398</v>
+        <v>45743</v>
       </c>
       <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / MORCHAKHEDI</t>
+          <t>BIAORA / MANKI</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1726004063/RS/22012035122518 — Nali nirman vijay singh k ghar se ramprasad k ghar tak MORCHAKHEDI</t>
+          <t>1726004062/RC/22012034675062 — CC Rod nirman</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
         <v>45398</v>
       </c>
       <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / MOTIPURA</t>
+          <t>BIAORA / MORCHAKHEDI</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1726004065/RC/22012034675091 — CC Rod nirman</t>
+          <t>1726004063/IF/22012035638736 — Ek Bagiya Maa Ke Naam_Geeta bai _001/57 Village_Morchakhedi_GP_Morchakhedi_2025-26</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>45398</v>
+        <v>45884</v>
       </c>
       <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / MOYA</t>
+          <t>BIAORA / MORCHAKHEDI</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1726004066/IC/22012034884838 — SARVJANIK KOOP NIRMAN_2024-25_PILIYA KHAL KE PASS_GRAM MOYA_GP MOYA</t>
+          <t>1726004063/RC/22012034674494 — Sudur sadak nirman</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>45396</v>
+        <v>45398</v>
       </c>
       <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / KUNDIKHEDA</t>
+          <t>BIAORA / MORCHAKHEDI</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1726004067/AV/22012034662174 — Construction of play field for Community 2024-25 School Parisar Gram Kundikheda GP Kundikheda</t>
+          <t>1726004063/RS/22012035122518 — Nali nirman vijay singh k ghar se ramprasad k ghar tak MORCHAKHEDI</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>45567</v>
+        <v>45398</v>
       </c>
       <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / KUNDIKHEDA</t>
+          <t>BIAORA / MOTIPURA</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compound wall</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1726004067/AV/22012034662175 — Construction of play field for Community 2024-25 School Parisar Gram Lodhipura GP Kundikheda</t>
+          <t>1726004065/RC/22012034675091 — CC Rod nirman</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>45567</v>
+        <v>45398</v>
       </c>
       <c r="K835" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / KUNDIKHEDA</t>
+          <t>BIAORA / MOYA</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1726004067/WH/22012034941293 — Renovation of community pond  BADLI PR</t>
+          <t>1726004066/IC/22012034884838 — SARVJANIK KOOP NIRMAN_2024-25_PILIYA KHAL KE PASS_GRAM MOYA_GP MOYA</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>45450</v>
+        <v>45396</v>
       </c>
       <c r="K836" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / NARIYABEH</t>
+          <t>BIAORA / KUNDIKHEDA</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1726004071/IF/22012035286445 — Hiteshi kup Chandrakala/ram parsad yadav,Laxminarayan/ramprasad Sonu / ramprasad nariyabe 2024-25</t>
+          <t>1726004067/AV/22012034662174 — Construction of play field for Community 2024-25 School Parisar Gram Kundikheda GP Kundikheda</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J837" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K837" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / NIWANIYA</t>
+          <t>BIAORA / KUNDIKHEDA</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1726004074/IC/22012034887950 — Sarvjanik Koop Nirman P.M.Road Goya ke Pass 2024-25- Village Niwaniya GP_Niwaniya</t>
+          <t>1726004067/AV/22012034662175 — Construction of play field for Community 2024-25 School Parisar Gram Lodhipura GP Kundikheda</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>45520</v>
+        <v>45567</v>
       </c>
       <c r="K838" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / PAGARA</t>
+          <t>BIAORA / KUNDIKHEDA</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1726004078/IF/22012035638795 — Ek Bagiya Maa Ke Naam_Sheela dangi _001/67 Village_Pagara GP_Pagara  _2025-26</t>
+          <t>1726004067/WH/22012034941293 — Renovation of community pond  BADLI PR</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>45884</v>
+        <v>45450</v>
       </c>
       <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / PAGARA</t>
+          <t>BIAORA / NARIYABEH</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1726004078/IF/22012035638799 — Ek Bagiya Maa Ke Naam_Ahilya bai_001/105a  Village_Pagara GP_Pagara _2025-26</t>
+          <t>1726004071/IF/22012035286445 — Hiteshi kup Chandrakala/ram parsad yadav,Laxminarayan/ramprasad Sonu / ramprasad nariyabe 2024-25</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>45884</v>
+        <v>45567</v>
       </c>
       <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / PAGARA</t>
+          <t>BIAORA / NIWANIYA</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1726004078/RC/22012034675074 — CC Rod nirman</t>
+          <t>1726004074/IC/22012034887950 — Sarvjanik Koop Nirman P.M.Road Goya ke Pass 2024-25- Village Niwaniya GP_Niwaniya</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>45398</v>
+        <v>45520</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / PANALI</t>
+          <t>BIAORA / PAGARA</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1726004080/WH/22012034945559 — Talab Renovation Work Holi ki Badi ke pass 202526 GP Panali</t>
+          <t>1726004078/IF/22012035638795 — Ek Bagiya Maa Ke Naam_Sheela dangi _001/67 Village_Pagara GP_Pagara  _2025-26</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / RAIPURIYA</t>
+          <t>BIAORA / PAGARA</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1726004085/IF/22012035650635 — Percolation Tank Nirman_2025-26_Sandeep S/o Narayan Sondhiya Village_Raipuriya GP_ Raipuriya</t>
+          <t>1726004078/IF/22012035638799 — Ek Bagiya Maa Ke Naam_Ahilya bai_001/105a  Village_Pagara GP_Pagara _2025-26</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / SALARIYAKHEDI</t>
+          <t>BIAORA / PAGARA</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1726004087/IF/22012035290696 — Hiteshi Koop Nirman Biram singh s/o Ganpta Gram Salariyakhedi GP Salaryakhedi</t>
+          <t>1726004078/RC/22012034675074 — CC Rod nirman</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>45567</v>
+        <v>45398</v>
       </c>
       <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / SALARIYAKHEDI</t>
+          <t>BIAORA / PANALI</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1726004087/IF/22012035655707 — Percolation tank Nirman_2025-26 Ramcharan s/o Nenakram Village Morikho GP Salariyakhedi</t>
+          <t>1726004080/WH/22012034945559 — Talab Renovation Work Holi ki Badi ke pass 202526 GP Panali</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / SEELKHEDA</t>
+          <t>BIAORA / RAIPURIYA</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1726004089/RC/22012034675084 — CC Rod nirman</t>
+          <t>1726004085/IF/22012035650635 — Percolation Tank Nirman_2025-26_Sandeep S/o Narayan Sondhiya Village_Raipuriya GP_ Raipuriya</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>45398</v>
+        <v>45761</v>
       </c>
       <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / SHAHPURA</t>
+          <t>BIAORA / SALARIYAKHEDI</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1726004091/WH/22012034941016 — JGSA_Talab Renovation 2024-25_Shahpura gram bargya</t>
+          <t>1726004087/IF/22012035290696 — Hiteshi Koop Nirman Biram singh s/o Ganpta Gram Salariyakhedi GP Salaryakhedi</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>45453</v>
+        <v>45567</v>
       </c>
       <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / SUNDARPURA</t>
+          <t>BIAORA / SALARIYAKHEDI</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1726004092/WH/22012034941381 — Talab jirnodhwar kary Gulab singh ke khet ke pass</t>
+          <t>1726004087/IF/22012035655707 — Percolation tank Nirman_2025-26 Ramcharan s/o Nenakram Village Morikho GP Salariyakhedi</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>45450</v>
+        <v>45932</v>
       </c>
       <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / TALAWLI</t>
+          <t>BIAORA / SEELKHEDA</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1726004093/IC/22012034885994 — Sarvjanik koop Nirman Shanti Dham ke Pass 2024-25 GramTalawli GP Talawli</t>
+          <t>1726004089/RC/22012034675084 — CC Rod nirman</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I849" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>45567</v>
+        <v>45398</v>
       </c>
       <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / TALAWLI</t>
+          <t>BIAORA / SHAHPURA</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1726004093/IC/22012034893152 — Sarvjanik Koop Nirman Karya 2025-26 - AAD KE PASS  Village_TALAWALI GP_TALAWALI</t>
+          <t>1726004091/WH/22012034941016 — JGSA_Talab Renovation 2024-25_Shahpura gram bargya</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>46017</v>
+        <v>45453</v>
       </c>
       <c r="K850" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / TALODI</t>
+          <t>BIAORA / SUNDARPURA</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1726004094/RC/22012034827025 — cc road ninman hemat ke ghar jasrath ke ghar tak talodi</t>
+          <t>1726004092/WH/22012034941381 — Talab jirnodhwar kary Gulab singh ke khet ke pass</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I851" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>45550</v>
+        <v>45450</v>
       </c>
       <c r="K851" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / TALODI</t>
+          <t>BIAORA / TALAWLI</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1726004094/RC/22012034827029 — cc road ninman hemat ke ghar jasrath ke ghar tak talodi</t>
+          <t>1726004093/IC/22012034885994 — Sarvjanik koop Nirman Shanti Dham ke Pass 2024-25 GramTalawli GP Talawli</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>45557</v>
+        <v>45567</v>
       </c>
       <c r="K852" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / UMRED</t>
+          <t>BIAORA / TALAWLI</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1726004100/IF/22012035237303 — Construction of Mini Percolation Tank_2024-25_Sarju Bai /Shivnarayan_Gram-Umred_GP-Umred</t>
+          <t>1726004093/IC/22012034893152 — Sarvjanik Koop Nirman Karya 2025-26 - AAD KE PASS  Village_TALAWALI GP_TALAWALI</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>45396</v>
+        <v>46017</v>
       </c>
       <c r="K853" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / UMRED</t>
+          <t>BIAORA / TALODI</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1726004100/IF/22012035239357 — Construction of Irrigation Open Well For Individual_2024-25_Man Singh/Ganpat lal_Gram-Umred_GP-Umred</t>
+          <t>1726004094/RC/22012034827025 — cc road ninman hemat ke ghar jasrath ke ghar tak talodi</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>45396</v>
+        <v>45550</v>
       </c>
       <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BARKHEDI-2</t>
+          <t>BIAORA / TALODI</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1726004101/IF/22012035634943 — Ek Bagiya Maa Ke Naam_Narbdi Bai_003/39-A Village_Barkhedi-2 GP_Barkhedi-2_2025-26</t>
+          <t>1726004094/RC/22012034827029 — cc road ninman hemat ke ghar jasrath ke ghar tak talodi</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>45879</v>
+        <v>45557</v>
       </c>
       <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BARKHEDI-2</t>
+          <t>BIAORA / UMRED</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1726004101/IF/22012035651353 — Ek Bagiya Maa Ke Naam_Mausm Bai 005/21-B Village_Sukjhar GP_Barkhedi-2 _2025-26</t>
+          <t>1726004100/IF/22012035237303 — Construction of Mini Percolation Tank_2024-25_Sarju Bai /Shivnarayan_Gram-Umred_GP-Umred</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>45932</v>
+        <v>45396</v>
       </c>
       <c r="K856" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BEDABEY</t>
+          <t>BIAORA / UMRED</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1726004102/IF/22012035658004 — Hiteshi Koop Group_2025-26 Dhulkanwar w/o Nand Ji Village_ Bedabey GP Bedabey</t>
+          <t>1726004100/IF/22012035239357 — Construction of Irrigation Open Well For Individual_2024-25_Man Singh/Ganpat lal_Gram-Umred_GP-Umred</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I857" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>45932</v>
+        <v>45396</v>
       </c>
       <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BORDA</t>
+          <t>BIAORA / BARKHEDI-2</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1726004103/IF/22012035563366 — MINI PERCOLATION TANK -2025-26- FUNDI BAI / RAM PRASAD - GRAM DEVKHEDI - GP BORDA</t>
+          <t>1726004101/IF/22012035634943 — Ek Bagiya Maa Ke Naam_Narbdi Bai_003/39-A Village_Barkhedi-2 GP_Barkhedi-2_2025-26</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>45748</v>
+        <v>45879</v>
       </c>
       <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / BORDA</t>
+          <t>BIAORA / BARKHEDI-2</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1726004103/IF/22012035563377 — MINI PERCOLATION TANK -2025-26- YOGENDRA SINGH / GOPAL SINGH - GRAM BORDA - GP BORDA</t>
+          <t>1726004101/IF/22012035651353 — Ek Bagiya Maa Ke Naam_Mausm Bai 005/21-B Village_Sukjhar GP_Barkhedi-2 _2025-26</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>45748</v>
+        <v>45932</v>
       </c>
       <c r="K859" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / JAMONIYAGHATA</t>
+          <t>BIAORA / BEDABEY</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1726004104/IF/22012035314238 — JGSA Khet Talab Laksminarayan/Mangilal GP Jamoniyaghata</t>
+          <t>1726004102/IF/22012035658004 — Hiteshi Koop Group_2025-26 Dhulkanwar w/o Nand Ji Village_ Bedabey GP Bedabey</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>45743</v>
+        <v>45932</v>
       </c>
       <c r="K860" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / JAMONIYAGHATA</t>
+          <t>BIAORA / BORDA</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1726004104/WH/22012034941057 — JGSA_Talab Renovation 2024-25_Jamonyaghta gram khankrasabla</t>
+          <t>1726004103/IF/22012035563366 — MINI PERCOLATION TANK -2025-26- FUNDI BAI / RAM PRASAD - GRAM DEVKHEDI - GP BORDA</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>45450</v>
+        <v>45748</v>
       </c>
       <c r="K861" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / PARSANA</t>
+          <t>BIAORA / BORDA</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1726004107/IF/22012035636020 — Ek Bagiya Maa Ke Naam_Mohini Sharma_003/105-A Village_Parsana GP_Parsana_2025-26</t>
+          <t>1726004103/IF/22012035563377 — MINI PERCOLATION TANK -2025-26- YOGENDRA SINGH / GOPAL SINGH - GRAM BORDA - GP BORDA</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>45879</v>
+        <v>45748</v>
       </c>
       <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / PATLAPANI</t>
+          <t>BIAORA / JAMONIYAGHATA</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1726004108/RC/22012034675051 — CC Rod nirman</t>
+          <t>1726004104/IF/22012035314238 — JGSA Khet Talab Laksminarayan/Mangilal GP Jamoniyaghata</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I863" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>45398</v>
+        <v>45743</v>
       </c>
       <c r="K863" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / PEEPLIYAKHEDI</t>
+          <t>BIAORA / JAMONIYAGHATA</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1726004109/DP/22012034626375 — plantation work sudur sadak kinare peeplyakhedi</t>
+          <t>1726004104/WH/22012034941057 — JGSA_Talab Renovation 2024-25_Jamonyaghta gram khankrasabla</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I864" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>45444</v>
+        <v>45450</v>
       </c>
       <c r="K864" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / PEEPLIYAKHEDI</t>
+          <t>BIAORA / PARSANA</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1726004109/IF/22012035288288 — Mini Percolation Pond 2024-25_ Rameshkanwar s/oBhagwat Singh Village- Peepliyakhedi GP Pipliyakhedi</t>
+          <t>1726004107/IF/22012035636020 — Ek Bagiya Maa Ke Naam_Mohini Sharma_003/105-A Village_Parsana GP_Parsana_2025-26</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I865" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>45567</v>
+        <v>45879</v>
       </c>
       <c r="K865" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
-          <t>BIAORA / PEEPLIYAKHEDI</t>
+          <t>BIAORA / PATLAPANI</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1726004109/IF/22012035290109 — Construction of Irrigation open well for individual_202425_GOPAL SINGH/PRAHLAD SINGH_GP_PEEPLIYAKHED</t>
+          <t>1726004108/RC/22012034675051 — CC Rod nirman</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I866" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>45631</v>
+        <v>45398</v>
       </c>
       <c r="K866" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / AMGADHA</t>
+          <t>BIAORA / PEEPLIYAKHEDI</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1726005002/WC/22012035239103 — Parcolation Tank gval maharaj k pas bilodapal</t>
+          <t>1726004109/DP/22012034626375 — plantation work sudur sadak kinare peeplyakhedi</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I867" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>45567</v>
+        <v>45444</v>
       </c>
       <c r="K867" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / AMLAROD</t>
+          <t>BIAORA / PEEPLIYAKHEDI</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1726005003/RC/22012034823214 — tgf</t>
+          <t>1726004109/IF/22012035288288 — Mini Percolation Pond 2024-25_ Rameshkanwar s/oBhagwat Singh Village- Peepliyakhedi GP Pipliyakhedi</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I868" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>45396</v>
+        <v>45567</v>
       </c>
       <c r="K868" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / ARNIYA</t>
+          <t>BIAORA / PEEPLIYAKHEDI</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1726005005/DP/22012034618802 — vraksharopan kary shantidham ke pass GP ARNIYA</t>
+          <t>1726004109/IF/22012035290109 — Construction of Irrigation open well for individual_202425_GOPAL SINGH/PRAHLAD SINGH_GP_PEEPLIYAKHED</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>45452</v>
+        <v>45631</v>
       </c>
       <c r="K869" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / BALODI</t>
+          <t>SARANGPUR / AMGADHA</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1726005008/IF/22012035364942 — JGSA_Khet Talab_2025 Vikram S/o Roda ji_GP Balodi</t>
+          <t>1726005002/WC/22012035239103 — Parcolation Tank gval maharaj k pas bilodapal</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / BARKHEDA KHURRAM</t>
+          <t>SARANGPUR / AMLAROD</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1726005011/IC/22012034884746 — Nirmal neer koop Gosala ke pass gram khanjarpur G.p barkhedakhuram</t>
+          <t>1726005003/RC/22012034823214 — tgf</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>45452</v>
+        <v>45396</v>
       </c>
       <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / BHENSWA</t>
+          <t>SARANGPUR / ARNIYA</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1726005015/IC/22012034891776 — Nirmal Neer Kup Nirman Ram Mandir ke Khet ke pass GP Bheswamata</t>
+          <t>1726005005/DP/22012034618802 — vraksharopan kary shantidham ke pass GP ARNIYA</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>45761</v>
+        <v>45452</v>
       </c>
       <c r="K872" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / BHENSWA</t>
+          <t>SARANGPUR / BALODI</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1726005015/IF/22012035467291 — JGSA_Khet Talab_2025-26_Durgaprasad S/o Jagdish Prasad_GP Bheswamata</t>
+          <t>1726005008/IF/22012035364942 — JGSA_Khet Talab_2025 Vikram S/o Roda ji_GP Balodi</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I873" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J873" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K873" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / BHENSWA</t>
+          <t>SARANGPUR / BARKHEDA KHURRAM</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1726005015/WC/22012035287152 — JGSA_Dugwell Recharge_2025-26_Kapildhara Kup gulabsingh s/o madusingh</t>
+          <t>1726005011/IC/22012034884746 — Nirmal neer koop Gosala ke pass gram khanjarpur G.p barkhedakhuram</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I874" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>45761</v>
+        <v>45452</v>
       </c>
       <c r="K874" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / BHIYANA</t>
+          <t>SARANGPUR / BHENSWA</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1726005016/AV/22012034663755 — Anganwadi Bhawan Nirman Gram Bhyana GP Bhyana</t>
+          <t>1726005015/IC/22012034891776 — Nirmal Neer Kup Nirman Ram Mandir ke Khet ke pass GP Bheswamata</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I875" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K875" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / BHIYANA</t>
+          <t>SARANGPUR / BHENSWA</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1726005016/AV/22012034663759 — Anganwadi Bhawan Nirman Gram Bhyana GP Bhyana</t>
+          <t>1726005015/IF/22012035467291 — JGSA_Khet Talab_2025-26_Durgaprasad S/o Jagdish Prasad_GP Bheswamata</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K876" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / BHUMKA</t>
+          <t>SARANGPUR / BHENSWA</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1726005017/IF/22012035512620 — JGSA_Khet Talab_2025-26_Umravsingh S/o Bapulal_GP Bhumka</t>
+          <t>1726005015/WC/22012035287152 — JGSA_Dugwell Recharge_2025-26_Kapildhara Kup gulabsingh s/o madusingh</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I877" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J877" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K877" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / BHUMKA</t>
+          <t>SARANGPUR / BHIYANA</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1726005017/IF/22012035512622 — JGSA_Khet Talab_2025-26_Mangilal S/o Bapulal_GP Bhumka</t>
+          <t>1726005016/AV/22012034663755 — Anganwadi Bhawan Nirman Gram Bhyana GP Bhyana</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J878" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K878" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / BHUMKA</t>
+          <t>SARANGPUR / BHIYANA</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1726005017/IF/22012035512626 — JGSA_Khet Talab_2025-26_Gangabai S/o Sidhnath_GP Bhumka</t>
+          <t>1726005016/AV/22012034663759 — Anganwadi Bhawan Nirman Gram Bhyana GP Bhyana</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I879" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J879" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K879" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>SARANGPUR / BHUMKA</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1726005017/IF/22012035548282 — JGSA_Khet Talab_2025-26_Champi Bai W/o Himmatsingh_GP Bhumka</t>
+          <t>1726005017/IF/22012035512620 — JGSA_Khet Talab_2025-26_Umravsingh S/o Bapulal_GP Bhumka</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I880" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J880" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K880" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / BIAORA MANDU</t>
+          <t>SARANGPUR / BHUMKA</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1726005018/WC/22012035214496 — Parcolation Tank shanti dham ke pass</t>
+          <t>1726005017/IF/22012035512622 — JGSA_Khet Talab_2025-26_Mangilal S/o Bapulal_GP Bhumka</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I881" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K881" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / BIAORA MANDU</t>
+          <t>SARANGPUR / BHUMKA</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1726005018/WC/22012035215106 — content tarch</t>
+          <t>1726005017/IF/22012035512626 — JGSA_Khet Talab_2025-26_Gangabai S/o Sidhnath_GP Bhumka</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J882" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K882" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / BIAORA MANDU</t>
+          <t>SARANGPUR / BHUMKA</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1726005018/WC/22012035215110 — Neermal Neer kup nirman shantidham  ke paas</t>
+          <t>1726005017/IF/22012035548282 — JGSA_Khet Talab_2025-26_Champi Bai W/o Himmatsingh_GP Bhumka</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I883" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J883" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K883" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / BUDHANPUR</t>
+          <t>SARANGPUR / BIAORA MANDU</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1726005019/IF/22012035662370 — Khet Talab Dhapubai W/o Banesingh Budanpur</t>
+          <t>1726005018/WC/22012035214496 — Parcolation Tank shanti dham ke pass</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I884" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J884" s="3" t="n">
-        <v>46048</v>
+        <v>45451</v>
       </c>
       <c r="K884" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / CHATKIYA</t>
+          <t>SARANGPUR / BIAORA MANDU</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1726005020/AV/22012034664271 — Construction of samudayik bhavanpurane school ke piche MLA fund  gram panchyaat chatkiya</t>
+          <t>1726005018/WC/22012035215106 — content tarch</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I885" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>45683</v>
+        <v>45451</v>
       </c>
       <c r="K885" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / CHIDLAWNIYA</t>
+          <t>SARANGPUR / BIAORA MANDU</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1726005022/IF/22012035641946 — Ek Bagiya Maa Ke Naam_Kusumlata Sharma_166_Chidlawniya_2025-26</t>
+          <t>1726005018/WC/22012035215110 — Neermal Neer kup nirman shantidham  ke paas</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I886" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>45932</v>
+        <v>45451</v>
       </c>
       <c r="K886" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / DARANA</t>
+          <t>SARANGPUR / BUDHANPUR</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1726005023/AV/22012034662928 — Shantidham nirman kary Gp darana</t>
+          <t>1726005019/IF/22012035662370 — Khet Talab Dhapubai W/o Banesingh Budanpur</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I887" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>45568</v>
+        <v>46048</v>
       </c>
       <c r="K887" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / DARANA</t>
+          <t>SARANGPUR / CHATKIYA</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1726005023/IF/22012035298279 — khet talab nirman kary jamna prasad nagar / so narayan singh nagar</t>
+          <t>1726005020/AV/22012034664271 — Construction of samudayik bhavanpurane school ke piche MLA fund  gram panchyaat chatkiya</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J888" s="3" t="n">
-        <v>45686</v>
+        <v>45683</v>
       </c>
       <c r="K888" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / DARANA</t>
+          <t>SARANGPUR / CHIDLAWNIYA</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1726005023/IF/22012035312969 — Percolation tank Mayabai /wo Bharatsingh Gp Darana 2024-2025</t>
+          <t>1726005022/IF/22012035641946 — Ek Bagiya Maa Ke Naam_Kusumlata Sharma_166_Chidlawniya_2025-26</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I889" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>45686</v>
+        <v>45932</v>
       </c>
       <c r="K889" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / DEVLIMAN JAGIR</t>
+          <t>SARANGPUR / DARANA</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1726005025/AV/22012034666817 — Shantidham Shamshan PM Road ke pass Gram Devliman Jagir</t>
+          <t>1726005023/AV/22012034662928 — Shantidham nirman kary Gp darana</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I890" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J890" s="3" t="n">
-        <v>45761</v>
+        <v>45568</v>
       </c>
       <c r="K890" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / DEVLIMAN JAGIR</t>
+          <t>SARANGPUR / DARANA</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1726005025/IC/22012034893353 — Nirmal Neer Kup Kadlawad Raste par Gram Chandni jagir</t>
+          <t>1726005023/IF/22012035298279 — khet talab nirman kary jamna prasad nagar / so narayan singh nagar</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J891" s="3" t="n">
-        <v>46048</v>
+        <v>45686</v>
       </c>
       <c r="K891" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / DEVLIMAN JAGIR</t>
+          <t>SARANGPUR / DARANA</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1726005025/IF/22012035464088 — JGSA_Khet Talab_2025-26_Bhagwansingh S/o Banesingh_GP Devliman Jagir</t>
+          <t>1726005023/IF/22012035312969 — Percolation tank Mayabai /wo Bharatsingh Gp Darana 2024-2025</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I892" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J892" s="3" t="n">
-        <v>45761</v>
+        <v>45686</v>
       </c>
       <c r="K892" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>SARANGPUR / DEVLIMAN JAGIR</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1726005025/IF/22012035603826 — Ek Bagiya Maa Ke Naam_Resham Bai_199_Devliman Jagir Gram Chandni Jagir_2025-26</t>
+          <t>1726005025/AV/22012034666817 — Shantidham Shamshan PM Road ke pass Gram Devliman Jagir</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J893" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K893" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>SARANGPUR / DEVLIMAN JAGIR</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1726005025/IF/22012035646325 — Ek Bagiya Maa Ke Naam_Sima Kunwar_43D_Chandni Jagir_2025-26</t>
+          <t>1726005025/IC/22012034893353 — Nirmal Neer Kup Kadlawad Raste par Gram Chandni jagir</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>45932</v>
+        <v>46048</v>
       </c>
       <c r="K894" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>SARANGPUR / DEVLIMAN JAGIR</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1726005025/IF/22012035646326 — Ek Bagiya Maa Ke Naam_Sima Kunwar_43D_Chandni Jagir_2025-26</t>
+          <t>1726005025/IF/22012035464088 — JGSA_Khet Talab_2025-26_Bhagwansingh S/o Banesingh_GP Devliman Jagir</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I895" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K895" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / DHAMANDA</t>
+          <t>SARANGPUR / DEVLIMAN JAGIR</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1726005027/AV/22012034664489 — Shantidham Shamshan Ghat Udankhedi Raste par Dhamanda</t>
+          <t>1726005025/IF/22012035603826 — Ek Bagiya Maa Ke Naam_Resham Bai_199_Devliman Jagir Gram Chandni Jagir_2025-26</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J896" s="3" t="n">
-        <v>45567</v>
+        <v>45884</v>
       </c>
       <c r="K896" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / DHAMANDA</t>
+          <t>SARANGPUR / DEVLIMAN JAGIR</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1726005027/IF/22012035490085 — JGSA_Khet Talab_2025-26_Pram Bai W/o Badan Singh_GP Dhamanda</t>
+          <t>1726005025/IF/22012035646325 — Ek Bagiya Maa Ke Naam_Sima Kunwar_43D_Chandni Jagir_2025-26</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I897" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J897" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K897" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / DHAMANDA</t>
+          <t>SARANGPUR / DEVLIMAN JAGIR</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1726005027/IF/22012035553739 — Hiteshi Kup Durgaprasad S/o Bapulal Nagar Dhamanda</t>
+          <t>1726005025/IF/22012035646326 — Ek Bagiya Maa Ke Naam_Sima Kunwar_43D_Chandni Jagir_2025-26</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I898" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J898" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K898" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>SARANGPUR / DHAMANDA</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1726005027/IF/22012035611325 — Ek Bagiya Maa Ke Naam_Gayatri Bai_266_Dhamanda_2025-26</t>
+          <t>1726005027/AV/22012034664489 — Shantidham Shamshan Ghat Udankhedi Raste par Dhamanda</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I899" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J899" s="3" t="n">
-        <v>45884</v>
+        <v>45567</v>
       </c>
       <c r="K899" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / DOBDA JOGI</t>
+          <t>SARANGPUR / DHAMANDA</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1726005031/IC/22012034888604 — Sarwajanik koop Nirman Kary Devmaharaj ke Sthan ke Pas  Gram Dobda jogi Gram panchyat  Dobda jogi</t>
+          <t>1726005027/IF/22012035490085 — JGSA_Khet Talab_2025-26_Pram Bai W/o Badan Singh_GP Dhamanda</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I900" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K900" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / DUGIYA</t>
+          <t>SARANGPUR / DHAMANDA</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1726005032/WC/22012035286196 — JGSA_Dugwell Recharge_2025-26_Kapildhara Kup  Ramesh s/o Moti</t>
+          <t>1726005027/IF/22012035553739 — Hiteshi Kup Durgaprasad S/o Bapulal Nagar Dhamanda</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I901" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J901" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K901" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / GAYAN</t>
+          <t>SARANGPUR / DHAMANDA</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1726005034/AV/22012034661302 — Khel madan samtalikaran pahadi ke paas</t>
+          <t>1726005027/IF/22012035611325 — Ek Bagiya Maa Ke Naam_Gayatri Bai_266_Dhamanda_2025-26</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I902" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J902" s="3" t="n">
-        <v>45396</v>
+        <v>45884</v>
       </c>
       <c r="K902" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / GHATTIYA</t>
+          <t>SARANGPUR / DOBDA JOGI</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1726005035/IF/22012035567843 — JGSA_Khet Talab_2025-26_Baluparsad S/o Jagnnath_GP Ghattiya</t>
+          <t>1726005031/IC/22012034888604 — Sarwajanik koop Nirman Kary Devmaharaj ke Sthan ke Pas  Gram Dobda jogi Gram panchyat  Dobda jogi</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I903" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J903" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K903" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / HARANA</t>
+          <t>SARANGPUR / DUGIYA</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1726005041/DP/22012034619261 — plantation kary shantidham ke pass gp harana</t>
+          <t>1726005032/WC/22012035286196 — JGSA_Dugwell Recharge_2025-26_Kapildhara Kup  Ramesh s/o Moti</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I904" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J904" s="3" t="n">
-        <v>45452</v>
+        <v>45761</v>
       </c>
       <c r="K904" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / HARANA</t>
+          <t>SARANGPUR / GAYAN</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1726005041/IC/22012034892316 — Nirmal Neer Kup Nat ke Aam ke pass GP Harana</t>
+          <t>1726005034/AV/22012034661302 — Khel madan samtalikaran pahadi ke paas</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I905" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>45761</v>
+        <v>45396</v>
       </c>
       <c r="K905" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / JABARDI</t>
+          <t>SARANGPUR / GHATTIYA</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compound wall</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1726005044/AV/22012034661120 — Khel Medhan Prathmik School Ke Samne Ninor</t>
+          <t>1726005035/IF/22012035567843 — JGSA_Khet Talab_2025-26_Baluparsad S/o Jagnnath_GP Ghattiya</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I906" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J906" s="3" t="n">
-        <v>45568</v>
+        <v>45761</v>
       </c>
       <c r="K906" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / JABARDI</t>
+          <t>SARANGPUR / HARANA</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1726005044/IC/22012034886812 — Nirmal Neer Kup Goshala ke pass GP Jabardi</t>
+          <t>1726005041/DP/22012034619261 — plantation kary shantidham ke pass gp harana</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I907" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J907" s="3" t="n">
-        <v>45568</v>
+        <v>45452</v>
       </c>
       <c r="K907" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / JABARDI</t>
+          <t>SARANGPUR / HARANA</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1726005044/IF/22012035608771 — Ek Bagiya Maa Ke Naam_Munni Bai Rajput_464_Jabardi_2025-26</t>
+          <t>1726005041/IC/22012034892316 — Nirmal Neer Kup Nat ke Aam ke pass GP Harana</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I908" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J908" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K908" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / KANKARIYA</t>
+          <t>SARANGPUR / JABARDI</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1726005047/IC/22012034885925 — Nirmal Neer Kup Nirman Gram Bilodapurbiya</t>
+          <t>1726005044/AV/22012034661120 — Khel Medhan Prathmik School Ke Samne Ninor</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I909" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J909" s="3" t="n">
-        <v>45567</v>
+        <v>45568</v>
       </c>
       <c r="K909" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / KADLAWAD</t>
+          <t>SARANGPUR / JABARDI</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1726005048/AV/22012034665481 — Shantidham nirman kary jhajhahedi raste par Gp kadlawad 2025-2026</t>
+          <t>1726005044/IC/22012034886812 — Nirmal Neer Kup Goshala ke pass GP Jabardi</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I910" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J910" s="3" t="n">
-        <v>45748</v>
+        <v>45568</v>
       </c>
       <c r="K910" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / KAMALSARA</t>
+          <t>SARANGPUR / JABARDI</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
-          <t>1726005051/WC/22012035269672 — JGSA_Dugwell Recharge_2025-26_Kapildhara Kup Sangitabai W/o Sitaram</t>
+          <t>1726005044/IF/22012035608771 — Ek Bagiya Maa Ke Naam_Munni Bai Rajput_464_Jabardi_2025-26</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I911" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J911" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K911" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / KUPA</t>
+          <t>SARANGPUR / KANKARIYA</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C912" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D912" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E912" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F912" s="1" t="inlineStr">
         <is>
-          <t>1726005056/IF/22012035659975 — Khet Talab Pramsingh S/o Bapusingh Birjipura</t>
+          <t>1726005047/IC/22012034885925 — Nirmal Neer Kup Nirman Gram Bilodapurbiya</t>
         </is>
       </c>
       <c r="G912" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H912" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I912" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J912" s="3" t="n">
-        <v>46017</v>
+        <v>45567</v>
       </c>
       <c r="K912" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / KUPA</t>
+          <t>SARANGPUR / KADLAWAD</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
-          <t>1726005056/WC/22012035213684 — GSA_Talab Renovation_2024-25_GP Kupa</t>
+          <t>1726005048/AV/22012034665481 — Shantidham nirman kary jhajhahedi raste par Gp kadlawad 2025-2026</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I913" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J913" s="3" t="n">
-        <v>45451</v>
+        <v>45748</v>
       </c>
       <c r="K913" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / LAKHESARA</t>
+          <t>SARANGPUR / KAMALSARA</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
-          <t>1726005057/RC/22012034837793 — 5 vitt C C road nirman kary bharat singh ke makan se aganwadi bhawan ki aur Gp Lakhesra</t>
+          <t>1726005051/WC/22012035269672 — JGSA_Dugwell Recharge_2025-26_Kapildhara Kup Sangitabai W/o Sitaram</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I914" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J914" s="3" t="n">
-        <v>45686</v>
+        <v>45761</v>
       </c>
       <c r="K914" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / MAHU</t>
+          <t>SARANGPUR / KUPA</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C915" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D915" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E915" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F915" s="1" t="inlineStr">
         <is>
-          <t>1726005061/DP/22012034618819 — Vraksharopan kary shantidham ke pass gp mau</t>
+          <t>1726005056/IF/22012035659975 — Khet Talab Pramsingh S/o Bapusingh Birjipura</t>
         </is>
       </c>
       <c r="G915" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H915" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I915" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J915" s="3" t="n">
-        <v>45452</v>
+        <v>46017</v>
       </c>
       <c r="K915" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / MUNDLA LODHA</t>
+          <t>SARANGPUR / KUPA</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
-          <t>1726005062/IF/22012035234500 — Khet Talab  Bherusingh/Ramlal</t>
+          <t>1726005056/WC/22012035213684 — GSA_Talab Renovation_2024-25_GP Kupa</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I916" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J916" s="3" t="n">
-        <v>45452</v>
+        <v>45451</v>
       </c>
       <c r="K916" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / NARAYANPUR</t>
+          <t>SARANGPUR / LAKHESARA</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
-          <t>1726005064/IF/22012035461596 — JGSA_Dugwell Recharge_2025-26_Kapildhara Kup Harisingh S/o Kalusingh</t>
+          <t>1726005057/RC/22012034837793 — 5 vitt C C road nirman kary bharat singh ke makan se aganwadi bhawan ki aur Gp Lakhesra</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I917" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J917" s="3" t="n">
-        <v>45761</v>
+        <v>45686</v>
       </c>
       <c r="K917" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / NIPANIYATULA</t>
+          <t>SARANGPUR / MAHU</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C918" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D918" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E918" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F918" s="1" t="inlineStr">
         <is>
-          <t>1726005067/WC/22012035244557 — contour trench nirman kary pahadi par Gp nipaniyatula</t>
+          <t>1726005061/DP/22012034618819 — Vraksharopan kary shantidham ke pass gp mau</t>
         </is>
       </c>
       <c r="G918" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H918" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I918" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J918" s="3" t="n">
-        <v>45568</v>
+        <v>45452</v>
       </c>
       <c r="K918" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / PANDA</t>
+          <t>SARANGPUR / MUNDLA LODHA</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
-          <t>1726005071/IC/22012034886816 — Nirmal neer koop nirman kary shanti dham ke pass Gp Panda</t>
+          <t>1726005062/IF/22012035234500 — Khet Talab  Bherusingh/Ramlal</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I919" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J919" s="3" t="n">
-        <v>45568</v>
+        <v>45452</v>
       </c>
       <c r="K919" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / PANDA</t>
+          <t>SARANGPUR / NARAYANPUR</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
-          <t>1726005071/IC/22012034886817 — Nirmal neer koop nirman kary shanti dham ke pass Gp Panda</t>
+          <t>1726005064/IF/22012035461596 — JGSA_Dugwell Recharge_2025-26_Kapildhara Kup Harisingh S/o Kalusingh</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I920" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J920" s="3" t="n">
-        <v>45568</v>
+        <v>45761</v>
       </c>
       <c r="K920" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / PANDA</t>
+          <t>SARANGPUR / NIPANIYATULA</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C921" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D921" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E921" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F921" s="1" t="inlineStr">
         <is>
-          <t>1726005071/IF/22012035225501 — hiteshi kup souram bai S% amritlal panda</t>
+          <t>1726005067/WC/22012035244557 — contour trench nirman kary pahadi par Gp nipaniyatula</t>
         </is>
       </c>
       <c r="G921" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H921" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I921" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J921" s="3" t="n">
-        <v>45318</v>
+        <v>45568</v>
       </c>
       <c r="K921" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
           <t>SARANGPUR / PANDA</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C922" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D922" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E922" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F922" s="1" t="inlineStr">
         <is>
-          <t>1726005071/IF/22012035234206 — hiteshi koop rameshchandra s/o devilal</t>
+          <t>1726005071/IC/22012034886816 — Nirmal neer koop nirman kary shanti dham ke pass Gp Panda</t>
         </is>
       </c>
       <c r="G922" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H922" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I922" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J922" s="3" t="n">
-        <v>45452</v>
+        <v>45568</v>
       </c>
       <c r="K922" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
           <t>SARANGPUR / PANDA</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
-          <t>1726005071/IF/22012035234274 — Hiteshi koop narayansingh s/o ramlal</t>
+          <t>1726005071/IC/22012034886817 — Nirmal neer koop nirman kary shanti dham ke pass Gp Panda</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I923" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J923" s="3" t="n">
-        <v>45452</v>
+        <v>45568</v>
       </c>
       <c r="K923" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
           <t>SARANGPUR / PANDA</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C924" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D924" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E924" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F924" s="1" t="inlineStr">
         <is>
-          <t>1726005071/IF/22012035277865 — Khet talab rodsingh /so Bherusingh gurjar Gp Panda</t>
+          <t>1726005071/IF/22012035225501 — hiteshi kup souram bai S% amritlal panda</t>
         </is>
       </c>
       <c r="G924" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H924" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I924" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J924" s="3" t="n">
-        <v>45568</v>
+        <v>45318</v>
       </c>
       <c r="K924" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>SARANGPUR / PANDA</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
-          <t>1726005071/IF/22012035552982 — Khet talab nirman kary dinesh pita ramesh chandra</t>
+          <t>1726005071/IF/22012035234206 — hiteshi koop rameshchandra s/o devilal</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I925" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J925" s="3" t="n">
-        <v>45761</v>
+        <v>45452</v>
       </c>
       <c r="K925" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>SARANGPUR / PANDA</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
-          <t>1726005071/IF/22012035642497 — Ek Bagiya Maa Ke Naam_Shila Bai_635A_Panda_2025-26</t>
+          <t>1726005071/IF/22012035234274 — Hiteshi koop narayansingh s/o ramlal</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I926" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J926" s="3" t="n">
-        <v>45932</v>
+        <v>45452</v>
       </c>
       <c r="K926" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>SARANGPUR / PANDA</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E927" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F927" s="1" t="inlineStr">
         <is>
-          <t>1726005071/IF/22012035653275 — Khet Talab Dinesh S/o Munalal Gram Bawli GP Panda</t>
+          <t>1726005071/IF/22012035277865 — Khet talab rodsingh /so Bherusingh gurjar Gp Panda</t>
         </is>
       </c>
       <c r="G927" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H927" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I927" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J927" s="3" t="n">
-        <v>45962</v>
+        <v>45568</v>
       </c>
       <c r="K927" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / PATADIYA DHAKAD</t>
+          <t>SARANGPUR / PANDA</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
-          <t>1726005072/WC/22012035275067 — JGSA_Dugwell Recharge_2025-26_Kapildhara Kup Geeta bai W/o Dolatram</t>
+          <t>1726005071/IF/22012035552982 — Khet talab nirman kary dinesh pita ramesh chandra</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I928" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J928" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K928" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / SAREDI</t>
+          <t>SARANGPUR / PANDA</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
-          <t>1726005078/AV/22012034666425 — Shantidham Shamshan Ghat Nirman Saredi pura GP Saredi</t>
+          <t>1726005071/IF/22012035642497 — Ek Bagiya Maa Ke Naam_Shila Bai_635A_Panda_2025-26</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I929" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J929" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K929" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / SAREDI</t>
+          <t>SARANGPUR / PANDA</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
-          <t>1726005078/WH/22012034940063 — JGSA तालाब जीणोद्धार ग्राम पंचायत सरेड़ी</t>
+          <t>1726005071/IF/22012035653275 — Khet Talab Dinesh S/o Munalal Gram Bawli GP Panda</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I930" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J930" s="3" t="n">
-        <v>45451</v>
+        <v>45962</v>
       </c>
       <c r="K930" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / SEDABAGH</t>
+          <t>SARANGPUR / PATADIYA DHAKAD</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C931" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D931" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E931" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F931" s="1" t="inlineStr">
         <is>
-          <t>1726005079/AV/22012034661529 — Shantidham Shamshan Ghat Nirman Gram Sedabagh</t>
+          <t>1726005072/WC/22012035275067 — JGSA_Dugwell Recharge_2025-26_Kapildhara Kup Geeta bai W/o Dolatram</t>
         </is>
       </c>
       <c r="G931" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H931" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I931" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J931" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K931" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / SIMROL</t>
+          <t>SARANGPUR / SAREDI</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C932" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D932" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E932" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F932" s="1" t="inlineStr">
         <is>
-          <t>1726005082/IF/22012035194490 — Hiteshi kup</t>
+          <t>1726005078/AV/22012034666425 — Shantidham Shamshan Ghat Nirman Saredi pura GP Saredi</t>
         </is>
       </c>
       <c r="G932" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H932" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I932" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J932" s="3" t="n">
-        <v>45153</v>
+        <v>45761</v>
       </c>
       <c r="K932" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / SIMROL</t>
+          <t>SARANGPUR / SAREDI</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C933" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D933" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E933" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F933" s="1" t="inlineStr">
         <is>
-          <t>1726005082/IF/22012035194491 — Hiteshi kup</t>
+          <t>1726005078/WH/22012034940063 — JGSA तालाब जीणोद्धार ग्राम पंचायत सरेड़ी</t>
         </is>
       </c>
       <c r="G933" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H933" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I933" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J933" s="3" t="n">
-        <v>45153</v>
+        <v>45451</v>
       </c>
       <c r="K933" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / SIMROL</t>
+          <t>SARANGPUR / SEDABAGH</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C934" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D934" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E934" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F934" s="1" t="inlineStr">
         <is>
-          <t>1726005082/IF/22012035194492 — Hiteshi kup</t>
+          <t>1726005079/AV/22012034661529 — Shantidham Shamshan Ghat Nirman Gram Sedabagh</t>
         </is>
       </c>
       <c r="G934" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H934" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I934" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J934" s="3" t="n">
-        <v>45153</v>
+        <v>45567</v>
       </c>
       <c r="K934" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
           <t>SARANGPUR / SIMROL</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C935" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D935" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E935" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F935" s="1" t="inlineStr">
         <is>
-          <t>1726005082/WC/22012035157867 — Neermal Neer kup nirman</t>
+          <t>1726005082/IF/22012035194490 — Hiteshi kup</t>
         </is>
       </c>
       <c r="G935" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H935" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I935" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J935" s="3" t="n">
-        <v>45030</v>
+        <v>45153</v>
       </c>
       <c r="K935" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / SULTANIYA</t>
+          <t>SARANGPUR / SIMROL</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C936" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D936" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E936" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F936" s="1" t="inlineStr">
         <is>
-          <t>1726005083/RC/22012034830669 — 15 Vith CC Nali Papu ke makan se Talab ke Raste par Sultaniya</t>
+          <t>1726005082/IF/22012035194491 — Hiteshi kup</t>
         </is>
       </c>
       <c r="G936" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H936" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I936" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J936" s="3" t="n">
-        <v>45567</v>
+        <v>45153</v>
       </c>
       <c r="K936" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / BAROL</t>
+          <t>SARANGPUR / SIMROL</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C937" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D937" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E937" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F937" s="1" t="inlineStr">
         <is>
-          <t>1726005090/IF/22012035274542 — HITESHIKUP NIRMAN_GP_GORIYAKHEDA RAMCHANDRA/NANDAJI GRAM GORIYAKHEDA</t>
+          <t>1726005082/IF/22012035194492 — Hiteshi kup</t>
         </is>
       </c>
       <c r="G937" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H937" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I937" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J937" s="3" t="n">
-        <v>45628</v>
+        <v>45153</v>
       </c>
       <c r="K937" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
-          <t>SARANGPUR / SHERPURA</t>
+          <t>SARANGPUR / SIMROL</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C938" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D938" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E938" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F938" s="1" t="inlineStr">
         <is>
-          <t>1726005094/IF/VB/22012035663367 — Dugwell Recharge_2026-27 hiteshi Kup Mahesh kumar ke kup par Dingalpur</t>
+          <t>1726005082/WC/22012035157867 — Neermal Neer kup nirman</t>
         </is>
       </c>
       <c r="G938" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H938" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I938" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J938" s="3" t="n">
-        <v>46205</v>
+        <v>45030</v>
       </c>
       <c r="K938" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / BANAPURA</t>
+          <t>SARANGPUR / SULTANIYA</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C939" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D939" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E939" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F939" s="1" t="inlineStr">
         <is>
-          <t>1726006011/AV/22012034669165 — Shanti Dham Nirman Karya_Banapura_2025-26_GP_Banapura</t>
+          <t>1726005083/RC/22012034830669 — 15 Vith CC Nali Papu ke makan se Talab ke Raste par Sultaniya</t>
         </is>
       </c>
       <c r="G939" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H939" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I939" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J939" s="3" t="n">
-        <v>46048</v>
+        <v>45567</v>
       </c>
       <c r="K939" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / BARNAWAD</t>
+          <t>SARANGPUR / BAROL</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C940" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D940" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E940" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F940" s="1" t="inlineStr">
         <is>
-          <t>1726006015/IC/22012034893356 — Sarvjanik kup nirman_2025-26_Baldi talab Barnawad_Barnawad</t>
+          <t>1726005090/IF/22012035274542 — HITESHIKUP NIRMAN_GP_GORIYAKHEDA RAMCHANDRA/NANDAJI GRAM GORIYAKHEDA</t>
         </is>
       </c>
       <c r="G940" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H940" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I940" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J940" s="3" t="n">
-        <v>46048</v>
+        <v>45628</v>
       </c>
       <c r="K940" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / BEJAD</t>
+          <t>SARANGPUR / BAROL</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
-          <t>1726006018/AV/22012034669181 — Shanti Dham Nirman Karya_Bejad_2025-26_GP_Bejad</t>
+          <t>1726005090/WC/VB/22012035335178 — Dugwell Recharge_2026-27 Nirmal neer Shantidham ke pass  Barol</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I941" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J941" s="3" t="n">
-        <v>46048</v>
+        <v>46205</v>
       </c>
       <c r="K941" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / BIHAR</t>
+          <t>SARANGPUR / BAROL</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C942" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D942" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E942" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F942" s="1" t="inlineStr">
         <is>
-          <t>1726006024/AV/22012034669179 — Shanti Dham Nirman Karya_Bherupura_2025-26_GP_Bihar</t>
+          <t>1726005090/WC/VB/22012035335180 — Dugwell Recharge_2026-27 Nirmal  Neer  Road  ke pass Barol</t>
         </is>
       </c>
       <c r="G942" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H942" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I942" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J942" s="3" t="n">
-        <v>46048</v>
+        <v>46205</v>
       </c>
       <c r="K942" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / BIHAR</t>
+          <t>SARANGPUR / SHERPURA</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C943" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D943" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E943" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F943" s="1" t="inlineStr">
         <is>
-          <t>1726006024/IC/22012034893333 — SARVJANIK KUP NIRMAN KARYA BIHAR LODAPURA</t>
+          <t>1726005094/IF/VB/22012035663367 — Dugwell Recharge_2026-27 hiteshi Kup Mahesh kumar ke kup par Dingalpur</t>
         </is>
       </c>
       <c r="G943" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H943" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I943" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J943" s="3" t="n">
-        <v>46017</v>
+        <v>46205</v>
       </c>
       <c r="K943" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / BIRGADHI</t>
+          <t>NARSINGHGARH / BANAPURA</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C944" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D944" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E944" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F944" s="1" t="inlineStr">
         <is>
-          <t>1726006026/AV/22012034669166 — Shanti Dham Nirman Karya_Babron_2025-26_GP_Birgarhi</t>
+          <t>1726006011/AV/22012034669165 — Shanti Dham Nirman Karya_Banapura_2025-26_GP_Banapura</t>
         </is>
       </c>
       <c r="G944" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H944" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I944" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J944" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K944" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / BIRGADHI</t>
+          <t>NARSINGHGARH / BARNAWAD</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C945" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D945" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E945" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F945" s="1" t="inlineStr">
         <is>
-          <t>1726006026/IC/22012034893367 — sarwjanik kup mandir ke pass gp birgadhi 2025 26</t>
+          <t>1726006015/IC/22012034893356 — Sarvjanik kup nirman_2025-26_Baldi talab Barnawad_Barnawad</t>
         </is>
       </c>
       <c r="G945" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H945" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I945" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J945" s="3" t="n">
-        <v>46082</v>
+        <v>46048</v>
       </c>
       <c r="K945" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / BIRGADHI</t>
+          <t>NARSINGHGARH / BEJAD</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C946" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D946" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E946" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F946" s="1" t="inlineStr">
         <is>
-          <t>1726006026/IC/22012034893369 — hiteshi kup dev karan kathiti gp birgdhi</t>
+          <t>1726006018/AV/22012034669181 — Shanti Dham Nirman Karya_Bejad_2025-26_GP_Bejad</t>
         </is>
       </c>
       <c r="G946" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H946" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I946" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J946" s="3" t="n">
-        <v>46055</v>
+        <v>46048</v>
       </c>
       <c r="K946" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / BUCHAKHEDI</t>
+          <t>NARSINGHGARH / BIHAR</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C947" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D947" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E947" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F947" s="1" t="inlineStr">
         <is>
-          <t>1726006029/WC/22012035328136 — praculation tank gram KAJURI RAMESH/GANGARAM GP BUCHAKHEDI</t>
+          <t>1726006024/AV/22012034669179 — Shanti Dham Nirman Karya_Bherupura_2025-26_GP_Bihar</t>
         </is>
       </c>
       <c r="G947" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H947" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I947" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J947" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K947" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / CHATHA</t>
+          <t>NARSINGHGARH / BIHAR</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C948" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D948" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E948" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F948" s="1" t="inlineStr">
         <is>
-          <t>1726006032/IC/22012034893114 — SARVAJANIK KUP NIRMAN KARY COLONY NIPANIYA  RASTE PAR  CHORKHEDI GP CHATHA</t>
+          <t>1726006024/IC/22012034893333 — SARVJANIK KUP NIRMAN KARYA BIHAR LODAPURA</t>
         </is>
       </c>
       <c r="G948" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H948" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I948" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J948" s="3" t="n">
-        <v>45932</v>
+        <v>46017</v>
       </c>
       <c r="K948" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / CHATHA</t>
+          <t>NARSINGHGARH / BIRGADHI</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C949" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D949" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E949" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F949" s="1" t="inlineStr">
         <is>
-          <t>1726006032/IF/22012035658549 — Group irrigation well Dhapubai/Vikram singh &amp; Premnarayan &amp; Gajraj Singh Chorkhedi gp chatha</t>
+          <t>1726006026/AV/22012034669166 — Shanti Dham Nirman Karya_Babron_2025-26_GP_Birgarhi</t>
         </is>
       </c>
       <c r="G949" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H949" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I949" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J949" s="3" t="n">
-        <v>46015</v>
+        <v>46048</v>
       </c>
       <c r="K949" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / CHENPURA KALAN</t>
+          <t>NARSINGHGARH / BIRGADHI</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C950" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D950" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E950" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F950" s="1" t="inlineStr">
         <is>
-          <t>1726006033/IC/22012034893285 — Group irrigation Open Well _Dayalsingh_pita_Hajarilal_Devilal_puna_Gram_Madora</t>
+          <t>1726006026/IC/22012034893367 — sarwjanik kup mandir ke pass gp birgadhi 2025 26</t>
         </is>
       </c>
       <c r="G950" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H950" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I950" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J950" s="3" t="n">
-        <v>45932</v>
+        <v>46082</v>
       </c>
       <c r="K950" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / CHENPURA KALAN</t>
+          <t>NARSINGHGARH / BIRGADHI</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C951" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D951" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E951" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F951" s="1" t="inlineStr">
         <is>
-          <t>1726006033/IC/22012034893286 — Group irrigation Open Well _Dayalsingh_pita_Hajarilal_Devilal_puna_Gram_Madora</t>
+          <t>1726006026/IC/22012034893369 — hiteshi kup dev karan kathiti gp birgdhi</t>
         </is>
       </c>
       <c r="G951" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H951" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I951" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J951" s="3" t="n">
-        <v>45932</v>
+        <v>46055</v>
       </c>
       <c r="K951" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / CHENPURA KALAN</t>
+          <t>NARSINGHGARH / BUCHAKHEDI</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C952" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D952" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E952" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F952" s="1" t="inlineStr">
         <is>
-          <t>1726006033/IC/22012034893287 — Group irrigation Open Well _Dayalsingh_pita_Hajarilal_Devilal_puna_Gram_Madora</t>
+          <t>1726006029/WC/22012035328136 — praculation tank gram KAJURI RAMESH/GANGARAM GP BUCHAKHEDI</t>
         </is>
       </c>
       <c r="G952" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H952" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I952" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J952" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K952" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / GAGAR</t>
+          <t>NARSINGHGARH / CHATHA</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C953" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D953" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E953" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F953" s="1" t="inlineStr">
         <is>
-          <t>1726006038/AV/22012034669176 — Shanti Dham Nirman Karya_Tuti_2025-26_GP_Gagar</t>
+          <t>1726006032/IC/22012034893114 — SARVAJANIK KUP NIRMAN KARY COLONY NIPANIYA  RASTE PAR  CHORKHEDI GP CHATHA</t>
         </is>
       </c>
       <c r="G953" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H953" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I953" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J953" s="3" t="n">
-        <v>46048</v>
+        <v>45932</v>
       </c>
       <c r="K953" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / GAGAR</t>
+          <t>NARSINGHGARH / CHATHA</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C954" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D954" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E954" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F954" s="1" t="inlineStr">
         <is>
-          <t>1726006038/RC/VB/22012034854247 — Sugam Samparkta Pariyojna 2026-27 Pm Road Mahuwa Se Tuti Tak GP gagar</t>
+          <t>1726006032/IF/22012035658549 — Group irrigation well Dhapubai/Vikram singh &amp; Premnarayan &amp; Gajraj Singh Chorkhedi gp chatha</t>
         </is>
       </c>
       <c r="G954" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H954" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I954" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J954" s="3" t="n">
-        <v>46204</v>
+        <v>46015</v>
       </c>
       <c r="K954" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / GEHUNKHEDI</t>
+          <t>NARSINGHGARH / CHENPURA KALAN</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C955" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D955" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E955" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F955" s="1" t="inlineStr">
         <is>
-          <t>1726006040/IC/22012034893358 — Group irrigation well_2025-26_Shivpratapsingh, Jitendrasingh, Makrandsingh Gehukhedi_Gehukhedi</t>
+          <t>1726006033/IC/22012034893285 — Group irrigation Open Well _Dayalsingh_pita_Hajarilal_Devilal_puna_Gram_Madora</t>
         </is>
       </c>
       <c r="G955" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H955" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I955" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J955" s="3" t="n">
-        <v>46048</v>
+        <v>45932</v>
       </c>
       <c r="K955" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / JHADKIYA</t>
+          <t>NARSINGHGARH / CHENPURA KALAN</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C956" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D956" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E956" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F956" s="1" t="inlineStr">
         <is>
-          <t>1726006051/AV/22012034669174 — Shanti Dham Nirman Karya_Semla Ramsingh_2025-26_GP_Jhadkiya</t>
+          <t>1726006033/IC/22012034893286 — Group irrigation Open Well _Dayalsingh_pita_Hajarilal_Devilal_puna_Gram_Madora</t>
         </is>
       </c>
       <c r="G956" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H956" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I956" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J956" s="3" t="n">
-        <v>46048</v>
+        <v>45932</v>
       </c>
       <c r="K956" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / KADIYA CHANDRAWAT</t>
+          <t>NARSINGHGARH / CHENPURA KALAN</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C957" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D957" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E957" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F957" s="1" t="inlineStr">
         <is>
-          <t>1726006055/AV/22012034669177 — Shanti Dham Nirman Karya_Sagpur_2025-26_GP_Kadiya Chandrawat</t>
+          <t>1726006033/IC/22012034893287 — Group irrigation Open Well _Dayalsingh_pita_Hajarilal_Devilal_puna_Gram_Madora</t>
         </is>
       </c>
       <c r="G957" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H957" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I957" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J957" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K957" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / KANDARA KOTRI</t>
+          <t>NARSINGHGARH / GAGAR</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C958" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D958" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E958" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F958" s="1" t="inlineStr">
         <is>
-          <t>1726006057/IF/22012035662410 — Ek Bagiya Maa Ke Naam_RAMKANYA_Chandarasingh_001/53_GP_KANDRAKOTRI_2025-26</t>
+          <t>1726006038/AV/22012034669176 — Shanti Dham Nirman Karya_Tuti_2025-26_GP_Gagar</t>
         </is>
       </c>
       <c r="G958" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H958" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I958" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J958" s="3" t="n">
-        <v>46113</v>
+        <v>46048</v>
       </c>
       <c r="K958" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / KODIYAGOR</t>
+          <t>NARSINGHGARH / GAGAR</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C959" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D959" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E959" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F959" s="1" t="inlineStr">
         <is>
-          <t>1726006067/IC/22012034893365 — Construction Of Irrigation Open Well For Community Mata Mandir Parisar_2025-26_GP_Kodiyagod</t>
+          <t>1726006038/RC/VB/22012034854247 — Sugam Samparkta Pariyojna 2026-27 Pm Road Mahuwa Se Tuti Tak GP gagar</t>
         </is>
       </c>
       <c r="G959" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H959" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I959" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J959" s="3" t="n">
-        <v>45932</v>
+        <v>46204</v>
       </c>
       <c r="K959" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / LASUDLIYA HAJI</t>
+          <t>NARSINGHGARH / GEHUNKHEDI</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C960" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D960" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E960" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F960" s="1" t="inlineStr">
         <is>
-          <t>1726006074/IC/22012034893277 — Sarvjanik Kup Nirman Saskiya Tuybel Ke Pass Gram Lasudliya Haji</t>
+          <t>1726006040/IC/22012034893358 — Group irrigation well_2025-26_Shivpratapsingh, Jitendrasingh, Makrandsingh Gehukhedi_Gehukhedi</t>
         </is>
       </c>
       <c r="G960" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H960" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I960" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J960" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K960" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / LASUDLIYA PATA</t>
+          <t>NARSINGHGARH / JHADKIYA</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C961" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D961" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E961" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F961" s="1" t="inlineStr">
         <is>
-          <t>1726006076/AV/22012034669180 — Shanti Dham Nirman Karya_Kankriya Khurd_2025-26_GP_Lasudlya Pata</t>
+          <t>1726006051/AV/22012034669174 — Shanti Dham Nirman Karya_Semla Ramsingh_2025-26_GP_Jhadkiya</t>
         </is>
       </c>
       <c r="G961" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H961" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I961" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J961" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K961" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / MANPICHHODI</t>
+          <t>NARSINGHGARH / KADIYA CHANDRAWAT</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C962" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D962" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E962" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F962" s="1" t="inlineStr">
         <is>
-          <t>1726006081/AV/22012034669167 — Shanti Dham Nirman Karya_Chhapari Kalan_2025-26_GP_Manpichhodi</t>
+          <t>1726006055/AV/22012034669177 — Shanti Dham Nirman Karya_Sagpur_2025-26_GP_Kadiya Chandrawat</t>
         </is>
       </c>
       <c r="G962" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H962" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I962" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J962" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K962" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / MANPICHHODI</t>
+          <t>NARSINGHGARH / KANDARA KOTRI</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C963" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D963" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E963" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F963" s="1" t="inlineStr">
         <is>
-          <t>1726006081/AV/22012034669168 — Shanti Dham Nirman Karya_Chhapari Khurd_2025-26_GP_Manpichhodi</t>
+          <t>1726006057/IF/22012035662410 — Ek Bagiya Maa Ke Naam_RAMKANYA_Chandarasingh_001/53_GP_KANDRAKOTRI_2025-26</t>
         </is>
       </c>
       <c r="G963" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H963" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I963" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J963" s="3" t="n">
-        <v>46048</v>
+        <v>46113</v>
       </c>
       <c r="K963" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / MANPICHHODI</t>
+          <t>NARSINGHGARH / KODIYAGOR</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C964" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D964" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E964" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F964" s="1" t="inlineStr">
         <is>
-          <t>1726006081/AV/22012034669169 — Shanti Dham Nirman Karya_Kalyanpura_2025-26_GP_Manpichhodi</t>
+          <t>1726006067/IC/22012034893365 — Construction Of Irrigation Open Well For Community Mata Mandir Parisar_2025-26_GP_Kodiyagod</t>
         </is>
       </c>
       <c r="G964" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H964" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I964" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J964" s="3" t="n">
-        <v>46048</v>
+        <v>45932</v>
       </c>
       <c r="K964" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / MENGLADEEP</t>
+          <t>NARSINGHGARH / LASUDLIYA HAJI</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C965" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D965" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E965" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F965" s="1" t="inlineStr">
         <is>
-          <t>1726006085/AV/22012034669163 — Shanti Dham Nirman Karya_Mengladeep_2025-26_GP_Mengladeep</t>
+          <t>1726006074/IC/22012034893277 — Sarvjanik Kup Nirman Saskiya Tuybel Ke Pass Gram Lasudliya Haji</t>
         </is>
       </c>
       <c r="G965" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H965" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I965" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J965" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K965" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / KUKLIYAKHEDI</t>
+          <t>NARSINGHGARH / LASUDLIYA PATA</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C966" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D966" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E966" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F966" s="1" t="inlineStr">
         <is>
-          <t>1726006088/IC/22012034893366 — Construction Of Irrigation Open Well For Mandir Ke Pichhe_2025-26_GP_Kodiyagod</t>
+          <t>1726006076/AV/22012034669180 — Shanti Dham Nirman Karya_Kankriya Khurd_2025-26_GP_Lasudlya Pata</t>
         </is>
       </c>
       <c r="G966" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H966" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I966" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J966" s="3" t="n">
-        <v>45932</v>
+        <v>46048</v>
       </c>
       <c r="K966" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
       <c r="A967" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / PALKHEDI</t>
+          <t>NARSINGHGARH / MANPICHHODI</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C967" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D967" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E967" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F967" s="1" t="inlineStr">
         <is>
-          <t>1726006099/AV/22012034669170 — Shanti Dham Nirman Karya_Piplyakaji_2025-26_GP_Palkhedi</t>
+          <t>1726006081/AV/22012034669167 — Shanti Dham Nirman Karya_Chhapari Kalan_2025-26_GP_Manpichhodi</t>
         </is>
       </c>
       <c r="G967" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H967" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I967" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J967" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K967" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
       <c r="A968" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / PATELPURA</t>
+          <t>NARSINGHGARH / MANPICHHODI</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C968" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D968" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E968" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F968" s="1" t="inlineStr">
         <is>
-          <t>1726006103/AV/22012034669164 — Shanti Dham Nirman Karya_Doulatpura_2025-26_GP_Patelpura</t>
+          <t>1726006081/AV/22012034669168 — Shanti Dham Nirman Karya_Chhapari Khurd_2025-26_GP_Manpichhodi</t>
         </is>
       </c>
       <c r="G968" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H968" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I968" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J968" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K968" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
       <c r="A969" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / RANAWA</t>
+          <t>NARSINGHGARH / MANPICHHODI</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C969" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D969" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E969" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F969" s="1" t="inlineStr">
         <is>
-          <t>1726006113/IC/22012034893278 — Sarvjanik Kup Nirman Nirman Karya Pura Marg Ranawa</t>
+          <t>1726006081/AV/22012034669169 — Shanti Dham Nirman Karya_Kalyanpura_2025-26_GP_Manpichhodi</t>
         </is>
       </c>
       <c r="G969" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H969" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I969" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J969" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K969" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
       <c r="A970" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / SANKA</t>
+          <t>NARSINGHGARH / MENGLADEEP</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C970" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D970" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E970" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F970" s="1" t="inlineStr">
         <is>
-          <t>1726006116/AV/22012034669171 — Shanti Dham Nirman Karya_Bhatpura_2025-26_GP_Sanka</t>
+          <t>1726006085/AV/22012034669163 — Shanti Dham Nirman Karya_Mengladeep_2025-26_GP_Mengladeep</t>
         </is>
       </c>
       <c r="G970" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H970" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I970" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J970" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K970" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
       <c r="A971" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / SANKA</t>
+          <t>NARSINGHGARH / KUKLIYAKHEDI</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C971" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D971" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E971" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F971" s="1" t="inlineStr">
         <is>
-          <t>1726006116/AV/22012034669172 — Shanti Dham Nirman Karya_Resai_2025-26_GP_Sanka</t>
+          <t>1726006088/IC/22012034893366 — Construction Of Irrigation Open Well For Mandir Ke Pichhe_2025-26_GP_Kodiyagod</t>
         </is>
       </c>
       <c r="G971" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H971" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I971" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J971" s="3" t="n">
-        <v>46048</v>
+        <v>45932</v>
       </c>
       <c r="K971" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
       <c r="A972" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / SANKA</t>
+          <t>NARSINGHGARH / PALKHEDI</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C972" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D972" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E972" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F972" s="1" t="inlineStr">
         <is>
-          <t>1726006116/AV/22012034669173 — Shanti Dham Nirman Karya_Amalyaghat_2025-26_GP_Sanka</t>
+          <t>1726006099/AV/22012034669170 — Shanti Dham Nirman Karya_Piplyakaji_2025-26_GP_Palkhedi</t>
         </is>
       </c>
       <c r="G972" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H972" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I972" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J972" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K972" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
       <c r="A973" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / SHIVPURA</t>
+          <t>NARSINGHGARH / PATELPURA</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C973" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D973" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E973" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F973" s="1" t="inlineStr">
         <is>
-          <t>1726006120/AV/22012034669175 — Shanti Dham Nirman Karya_Gadupura_2025-26_GP_Shivpura</t>
+          <t>1726006103/AV/22012034669164 — Shanti Dham Nirman Karya_Doulatpura_2025-26_GP_Patelpura</t>
         </is>
       </c>
       <c r="G973" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H973" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I973" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J973" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K973" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
       <c r="A974" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / SONKACHH</t>
+          <t>NARSINGHGARH / PIPLIYA BIRAM</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C974" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D974" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E974" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F974" s="1" t="inlineStr">
         <is>
-          <t>1726006121/IC/22012034893309 — Sarvanik kup nirman karya pashu swasth Kendra ke pass panchyat sonkachh 25-26</t>
+          <t>1726006106/IF/VB/YD/22012035665324 — recharge pit</t>
         </is>
       </c>
       <c r="G974" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H974" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I974" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J974" s="3" t="n">
-        <v>46073</v>
+        <v>46297</v>
       </c>
       <c r="K974" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
       <c r="A975" s="1" t="inlineStr">
         <is>
-          <t>NARSINGHGARH / TINDONIYA</t>
+          <t>NARSINGHGARH / RANAWA</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C975" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D975" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E975" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F975" s="1" t="inlineStr">
         <is>
-          <t>1726006128/AV/22012034669178 — Shanti Dham Nirman Karya_Devgarh_2025-26_GP_Tindoniya</t>
+          <t>1726006113/IC/22012034893278 — Sarvjanik Kup Nirman Nirman Karya Pura Marg Ranawa</t>
         </is>
       </c>
       <c r="G975" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H975" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I975" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J975" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K975" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
+      <c r="A976" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHGARH / RANAWA</t>
+        </is>
+      </c>
+      <c r="B976" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C976" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D976" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E976" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F976" s="1" t="inlineStr">
+        <is>
+          <t>1726006113/WC/VB/22012035336423 — construction of Recharge Pits for 1</t>
+        </is>
+      </c>
+      <c r="G976" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H976" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I976" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J976" s="3" t="n">
+        <v>46302</v>
+      </c>
+      <c r="K976" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
+      <c r="A977" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHGARH / SANKA</t>
+        </is>
+      </c>
+      <c r="B977" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C977" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D977" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+        </is>
+      </c>
+      <c r="E977" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium</t>
+        </is>
+      </c>
+      <c r="F977" s="1" t="inlineStr">
+        <is>
+          <t>1726006116/AV/22012034669171 — Shanti Dham Nirman Karya_Bhatpura_2025-26_GP_Sanka</t>
+        </is>
+      </c>
+      <c r="G977" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H977" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I977" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J977" s="3" t="n">
+        <v>46048</v>
+      </c>
+      <c r="K977" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
+      <c r="A978" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHGARH / SANKA</t>
+        </is>
+      </c>
+      <c r="B978" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C978" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D978" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+        </is>
+      </c>
+      <c r="E978" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium</t>
+        </is>
+      </c>
+      <c r="F978" s="1" t="inlineStr">
+        <is>
+          <t>1726006116/AV/22012034669172 — Shanti Dham Nirman Karya_Resai_2025-26_GP_Sanka</t>
+        </is>
+      </c>
+      <c r="G978" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H978" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I978" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J978" s="3" t="n">
+        <v>46048</v>
+      </c>
+      <c r="K978" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
+      <c r="A979" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHGARH / SANKA</t>
+        </is>
+      </c>
+      <c r="B979" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C979" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D979" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+        </is>
+      </c>
+      <c r="E979" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium</t>
+        </is>
+      </c>
+      <c r="F979" s="1" t="inlineStr">
+        <is>
+          <t>1726006116/AV/22012034669173 — Shanti Dham Nirman Karya_Amalyaghat_2025-26_GP_Sanka</t>
+        </is>
+      </c>
+      <c r="G979" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H979" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I979" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J979" s="3" t="n">
+        <v>46048</v>
+      </c>
+      <c r="K979" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
+      <c r="A980" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHGARH / SHIVPURA</t>
+        </is>
+      </c>
+      <c r="B980" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C980" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D980" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+        </is>
+      </c>
+      <c r="E980" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium</t>
+        </is>
+      </c>
+      <c r="F980" s="1" t="inlineStr">
+        <is>
+          <t>1726006120/AV/22012034669175 — Shanti Dham Nirman Karya_Gadupura_2025-26_GP_Shivpura</t>
+        </is>
+      </c>
+      <c r="G980" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H980" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I980" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J980" s="3" t="n">
+        <v>46048</v>
+      </c>
+      <c r="K980" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
+      <c r="A981" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHGARH / SONKACHH</t>
+        </is>
+      </c>
+      <c r="B981" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C981" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D981" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
+        </is>
+      </c>
+      <c r="E981" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F981" s="1" t="inlineStr">
+        <is>
+          <t>1726006121/IC/22012034893309 — Sarvanik kup nirman karya pashu swasth Kendra ke pass panchyat sonkachh 25-26</t>
+        </is>
+      </c>
+      <c r="G981" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H981" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I981" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J981" s="3" t="n">
+        <v>46073</v>
+      </c>
+      <c r="K981" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
+      <c r="A982" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHGARH / TINDONIYA</t>
+        </is>
+      </c>
+      <c r="B982" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C982" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D982" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+        </is>
+      </c>
+      <c r="E982" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium</t>
+        </is>
+      </c>
+      <c r="F982" s="1" t="inlineStr">
+        <is>
+          <t>1726006128/AV/22012034669178 — Shanti Dham Nirman Karya_Devgarh_2025-26_GP_Tindoniya</t>
+        </is>
+      </c>
+      <c r="G982" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H982" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I982" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J982" s="3" t="n">
+        <v>46048</v>
+      </c>
+      <c r="K982" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>