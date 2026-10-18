--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K767"/>
+  <dimension ref="A1:K768"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 13:12:00</t>
+          <t>Exported on: 2026-10-18 19:11:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: VIDISHA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1188,73 +1188,73 @@
       <c r="J30" s="3" t="n">
         <v>44880</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>46155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Gov bldng premises Blck Plntation-Forestry-Comunty / Block Plantation of Forestry Trees in Government building premises for Community</t>
+          <t>Gov bldng premises Blck Plntation-Forestry-Comunty / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1727002014/DP/22012034626705 — वृक्षारोपण निर्माण माध्यमिक शाला भवन परिसर खेजड़ागोपाल</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>308251.16</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>66762</v>
+        <v>67662</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
@@ -3784,51 +3784,51 @@
       <c r="J84" s="3" t="n">
         <v>44677</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/22012034974892 — खेत तालाब अवतारबाई / मनोज कुमार ग्राम बांसखेडीअजीत</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>71173.67</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>44705</v>
@@ -3951,98 +3951,98 @@
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/22012035258034 — वृक्षारोपण निर्माण नवलसिंह /मेहतावसिंह ग्राम बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>171817.34</v>
       </c>
       <c r="I88" s="2" t="n">
-        <v>50175</v>
+        <v>57375</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/22012035258039 — वृक्षारोपण निर्माण कुन्‍दनसिंह / नंदलाल ग्राम खेजडागोपाल</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>172817.34</v>
       </c>
       <c r="I89" s="2" t="n">
-        <v>59094</v>
+        <v>66294</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
@@ -4266,145 +4266,145 @@
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/22012035386705 — कूप निर्माण हीरा लाल/चैन सिंह ग्राम सहनखेड़ी</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>267766.93</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>159180</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/22012035488104 — Khet Talab Nirman Munni Bai/Babu Lal Gram Jamalpur</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>202930.79</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/22012035488135 — Khet Talab Nirman Balveer Thakur /Babu Lal Thakur Gram Jamalpur</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45761</v>
@@ -4454,98 +4454,98 @@
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/22012035543458 — Khet Talab Nirman Rajesh / Samrat Singh Gram Jamalpur</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/22012035547577 — Khet Talab Nirman Siyat Ji/Resham Pardhi Gram Jamalpur</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45761</v>
@@ -20957,51 +20957,51 @@
       <c r="J435" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="K435" s="3" t="n">
         <v>45684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/IAY/4604242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124090714</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>7092</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45566</v>
@@ -22278,98 +22278,98 @@
       <c r="J462" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>46017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/IAY/4973993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125177058</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>15444</v>
+        <v>23844</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/IAY/4973994 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125177790</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>7722</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45737</v>
@@ -23009,51 +23009,51 @@
       <c r="J477" s="3" t="n">
         <v>42794</v>
       </c>
       <c r="K477" s="3" t="n">
         <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/IAY/5417947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123417758</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45766</v>
@@ -23203,51 +23203,51 @@
       <c r="J481" s="3" t="n">
         <v>45922</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>46017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/IAY/5816151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123403103</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45922</v>
@@ -23593,51 +23593,51 @@
       <c r="J489" s="3" t="n">
         <v>45922</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>46055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/IAY/5816866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123992595</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45922</v>
@@ -23689,286 +23689,286 @@
       <c r="J491" s="3" t="n">
         <v>45922</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>45988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/IAY/5907652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147219427</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>8100</v>
+        <v>16200</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/IAY/5908228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117102200</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>7332</v>
+        <v>15432</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/IAY/5912828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125229870</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>12600</v>
+        <v>24900</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/IAY/5986607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125226202</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>3132</v>
+        <v>15432</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/IAY/6152339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125378712</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>17196</v>
+        <v>25596</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1727002014/IF/IAY/6366503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128289419</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>46217</v>
@@ -28361,51 +28361,51 @@
       <c r="J587" s="3" t="n">
         <v>44873</v>
       </c>
       <c r="K587" s="3" t="n">
         <v>44938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
           <t>1727002014/RC/22012034820854 — सीसी रोड 15वित्ति पंचायत भवन परिसर भाग-2 खेजडागोपाल</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>38700</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>45451</v>
@@ -29186,51 +29186,51 @@
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1727002014/RS/22012035128659 — नाली निर्माण 15वित्त् गोविन्द्र  सिंह के घर से मा शाला भवन तक खेजडागोपाल</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>10900</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45944</v>
@@ -29517,7579 +29517,7626 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>1765</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>1020</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>44959</v>
       </c>
       <c r="K611" s="3" t="n">
         <v>45198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/140 — मेड बंधान कनीराम का खेत जमालपुर</t>
+          <t>1727002014/RS/VB/YD/22012035140751 — Construction of Soak Pit for 1</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>29505</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>39584</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/141 — सोख्‍ता गडडा िनर्माण शाला भवन खेजडागोपाल</t>
+          <t>1727002014/WC/140 — मेड बंधान कनीराम का खेत जमालपुर</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>5620</v>
+        <v>29505</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>39541</v>
+        <v>39584</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>39473</v>
+        <v>41104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/142 — फार्म पोंडस िनर्माण टपरा खेरूआ वांसखेडीअजीत</t>
+          <t>1727002014/WC/141 — सोख्‍ता गडडा िनर्माण शाला भवन खेजडागोपाल</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>46085</v>
+        <v>5620</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>39625</v>
+        <v>39541</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>40708</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034433019 — लघु तालाब निर्माण माताजी के पास ग्राम जमालपुर</t>
+          <t>1727002014/WC/142 — फार्म पोंडस िनर्माण टपरा खेरूआ वांसखेडीअजीत</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>287950</v>
+        <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>188188</v>
+        <v>46085</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>43487</v>
+        <v>39625</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>43605</v>
+        <v>40708</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034440173 — लघु तालाब निर्माण</t>
+          <t>1727002014/WC/22012034433019 — लघु तालाब निर्माण माताजी के पास ग्राम जमालपुर</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>0</v>
+        <v>287950</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>0</v>
+        <v>188188</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K616" s="3"/>
+        <v>43487</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>43605</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034465594 — निर्मल नीर ग्राम जमालपुर</t>
+          <t>1727002014/WC/22012034440173 — लघु तालाब निर्माण</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>450950.1</v>
+        <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>440106.5</v>
+        <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>43643</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034465595 — स्‍टाप डेम निर्माण बांसखेडीअजीत</t>
+          <t>1727002014/WC/22012034465594 — निर्मल नीर ग्राम जमालपुर</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>0</v>
+        <v>450950.1</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>0</v>
+        <v>440106.5</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K618" s="3"/>
+        <v>43643</v>
+      </c>
+      <c r="K618" s="3" t="n">
+        <v>44788</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034465597 — लघु तालाब ग्राम बांसखेडीअजीत</t>
+          <t>1727002014/WC/22012034465595 — स्‍टाप डेम निर्माण बांसखेडीअजीत</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>291585.6</v>
+        <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>201756</v>
+        <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>44860</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034495766 — निर्मल नीर ग्राम खेजड़ा गोपाल ग्राम पंचायत खेजड़ा गोपाल</t>
+          <t>1727002014/WC/22012034465597 — लघु तालाब ग्राम बांसखेडीअजीत</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>450950.1</v>
+        <v>291585.6</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>432854.8</v>
+        <v>201756</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>43809</v>
+        <v>44860</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>44788</v>
+        <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034502539 — निर्मल नीर ग्राम जमालपुर पठार</t>
+          <t>1727002014/WC/22012034495766 — निर्मल नीर ग्राम खेजड़ा गोपाल ग्राम पंचायत खेजड़ा गोपाल</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>450950.1</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>345628.34</v>
+        <v>432854.8</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>43788</v>
+        <v>43809</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>45693</v>
+        <v>44788</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034553398 — लघु खेत तालाब निर्माण शासकीय ग्राम खेजड़ागोपाल</t>
+          <t>1727002014/WC/22012034502539 — निर्मल नीर ग्राम जमालपुर पठार</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>332572.21</v>
+        <v>450950.1</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>240372</v>
+        <v>345628.34</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>43991</v>
+        <v>43788</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>45113</v>
+        <v>45693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034553399 — लघु खेत तालाब निर्माण शासकीय ग्राम बासखेड़ीअजीत</t>
+          <t>1727002014/WC/22012034553398 — लघु खेत तालाब निर्माण शासकीय ग्राम खेजड़ागोपाल</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>242628</v>
+        <v>240372</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>43991</v>
       </c>
       <c r="K623" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034553400 — लघु खेत तालाब निर्माण शासकीय ग्राम जमालपुर</t>
+          <t>1727002014/WC/22012034553399 — लघु खेत तालाब निर्माण शासकीय ग्राम बासखेड़ीअजीत</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>178453</v>
+        <v>242628</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>43991</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>44576</v>
+        <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034553636 — नवीन तालाब मैन रोड पुलिया के पास साहनखेडी</t>
+          <t>1727002014/WC/22012034553400 — लघु खेत तालाब निर्माण शासकीय ग्राम जमालपुर</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>0</v>
+        <v>178453</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>43945</v>
-[...1 lines deleted...]
-      <c r="K625" s="3"/>
+        <v>43991</v>
+      </c>
+      <c r="K625" s="3" t="n">
+        <v>44576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034556204 — लघु खेत तालाब पुलिया के पास साहनखेडी</t>
+          <t>1727002014/WC/22012034553636 — नवीन तालाब मैन रोड पुलिया के पास साहनखेडी</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>332572.21</v>
+        <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>265620</v>
+        <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>43991</v>
-[...3 lines deleted...]
-      </c>
+        <v>43945</v>
+      </c>
+      <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034587326 — चैक डेम निर्माण शांतिधाम के पास ग्राम बांसखेडीअजीत</t>
+          <t>1727002014/WC/22012034556204 — लघु खेत तालाब पुलिया के पास साहनखेडी</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>1477083.97</v>
+        <v>332572.21</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>265620</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>43991</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>44237</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034587410 — बोल्‍डर चैक हरनाथ सिंह के खेत के पास जमालपुर</t>
+          <t>1727002014/WC/22012034587326 — चैक डेम निर्माण शांतिधाम के पास ग्राम बांसखेडीअजीत</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>58782.66</v>
+        <v>1477083.97</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>36606</v>
+        <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>44250</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034587412 — बोल्‍डर चैक कनीराम नायक के खेत के पास जमालपुर</t>
+          <t>1727002014/WC/22012034587410 — बोल्‍डर चैक हरनाथ सिंह के खेत के पास जमालपुर</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>0</v>
+        <v>58782.66</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>36606</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K629" s="3"/>
+        <v>44250</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>44535</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034587414 — बोल्‍डर चैक मोहर सिंह के खेत के पास बांसखेडीअजीत</t>
+          <t>1727002014/WC/22012034587412 — बोल्‍डर चैक कनीराम नायक के खेत के पास जमालपुर</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>58782.66</v>
+        <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>33060</v>
+        <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44202</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034587415 — बोल्‍डर चैक रूपसिंह के खेत के पास ग्राम बांसखेडी अजीत</t>
+          <t>1727002014/WC/22012034587414 — बोल्‍डर चैक मोहर सिंह के खेत के पास बांसखेडीअजीत</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>0</v>
+        <v>58782.66</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>0</v>
+        <v>33060</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K631" s="3"/>
+        <v>44202</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>44652</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034616082 — चैक डेम निर्माण शांतिधाम के पास नाले पर ग्राम बांसखेडी अजीत</t>
+          <t>1727002014/WC/22012034587415 — बोल्‍डर चैक रूपसिंह के खेत के पास ग्राम बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>1477825.56</v>
+        <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>1379400.68</v>
+        <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44259</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034631967 — चैक डेम निर्माण गुलाब बंजारे के खेत के पास नाले पर ग्राम जमालपुर</t>
+          <t>1727002014/WC/22012034616082 — चैक डेम निर्माण शांतिधाम के पास नाले पर ग्राम बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>0</v>
+        <v>1477825.56</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>0</v>
+        <v>1379400.68</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K633" s="3"/>
+        <v>44259</v>
+      </c>
+      <c r="K633" s="3" t="n">
+        <v>44686</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034637383 — चैक डेम निर्माण भगवानसिंह के खेत के पास नाले पर ग्राम बांसखेडी अजीत</t>
+          <t>1727002014/WC/22012034631967 — चैक डेम निर्माण गुलाब बंजारे के खेत के पास नाले पर ग्राम जमालपुर</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034757268 — CTR रेन वाटर हार्वेस्टिंग माध्‍यमिक शाला भवन खेजडागोपाल</t>
+          <t>1727002014/WC/22012034637383 — चैक डेम निर्माण भगवानसिंह के खेत के पास नाले पर ग्राम बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>22173.14</v>
+        <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>1158</v>
+        <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>44358</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034757273 — CTR रेन वाटर हार्वेस्टिंग प्राथ शाला भवन खेजडागोपाल</t>
+          <t>1727002014/WC/22012034757268 — CTR रेन वाटर हार्वेस्टिंग माध्‍यमिक शाला भवन खेजडागोपाल</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>22173.14</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>44358</v>
       </c>
       <c r="K636" s="3" t="n">
         <v>44621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034757279 — CTR रेन वाटर हार्वेस्टिंग सामुदायिक भवन खेजडागोपाल</t>
+          <t>1727002014/WC/22012034757273 — CTR रेन वाटर हार्वेस्टिंग प्राथ शाला भवन खेजडागोपाल</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>22173.14</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>44358</v>
       </c>
       <c r="K637" s="3" t="n">
         <v>44621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034757284 — CTR रेन वाटर हार्वेस्टिंग पंचायत भवन खेजडागोपाल</t>
+          <t>1727002014/WC/22012034757279 — CTR रेन वाटर हार्वेस्टिंग सामुदायिक भवन खेजडागोपाल</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>22173.14</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>44358</v>
       </c>
       <c r="K638" s="3" t="n">
         <v>44621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034757291 — CTR रेन वाटर हार्वेस्टिंग ईकक्ष भवन खेजडागोपाल</t>
+          <t>1727002014/WC/22012034757284 — CTR रेन वाटर हार्वेस्टिंग पंचायत भवन खेजडागोपाल</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>22173.14</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>44358</v>
       </c>
       <c r="K639" s="3" t="n">
         <v>44621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034757295 — CTR रेन वाटर हार्वेस्टिंग प्राथ शाला पारधीपुरा</t>
+          <t>1727002014/WC/22012034757291 — CTR रेन वाटर हार्वेस्टिंग ईकक्ष भवन खेजडागोपाल</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>14394.08</v>
+        <v>22173.14</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>0</v>
+        <v>1158</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K640" s="3"/>
+        <v>44358</v>
+      </c>
+      <c r="K640" s="3" t="n">
+        <v>44621</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034757300 — CTR रेन वाटर हार्वेस्टिंग सामुदायिक भवन पारधीपुरा</t>
+          <t>1727002014/WC/22012034757295 — CTR रेन वाटर हार्वेस्टिंग प्राथ शाला पारधीपुरा</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>14394.08</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034757303 — CTR रेन वाटर हार्वेस्टिंग  प्राथमिक शाला जमालपुर</t>
+          <t>1727002014/WC/22012034757300 — CTR रेन वाटर हार्वेस्टिंग सामुदायिक भवन पारधीपुरा</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>14394.08</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034757306 — CTR रेन वाटर हार्वेस्टिंग आंगनबाडी भवन  जमालपुर</t>
+          <t>1727002014/WC/22012034757303 — CTR रेन वाटर हार्वेस्टिंग  प्राथमिक शाला जमालपुर</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>14394.08</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034757310 — CTR रेन वाटर हार्वेस्टिंग आंगनबाडी भवन बांसखेडी</t>
+          <t>1727002014/WC/22012034757306 — CTR रेन वाटर हार्वेस्टिंग आंगनबाडी भवन  जमालपुर</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>14394.08</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034757315 — CTR रेन वाटर हार्वेस्टिंग प्राथ शाला भवन बांसखेडी</t>
+          <t>1727002014/WC/22012034757310 — CTR रेन वाटर हार्वेस्टिंग आंगनबाडी भवन बांसखेडी</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>14394.08</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034757317 — CTR रेन वाटर हार्वेस्टिंग प्राथ शाला भवन कंजीटपरा</t>
+          <t>1727002014/WC/22012034757315 — CTR रेन वाटर हार्वेस्टिंग प्राथ शाला भवन बांसखेडी</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>14394.08</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034757322 — CTR रेन वाटर हार्वेस्टिंग माध्‍यमिक शाला भवन बांसखेडी अजीत</t>
+          <t>1727002014/WC/22012034757317 — CTR रेन वाटर हार्वेस्टिंग प्राथ शाला भवन कंजीटपरा</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>14394.08</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034757325 — CTR रेन वाटर हार्वेस्टिंग प्राथमिक शाला भन साहनखेडी</t>
+          <t>1727002014/WC/22012034757322 — CTR रेन वाटर हार्वेस्टिंग माध्‍यमिक शाला भवन बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>14394.08</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034757339 — CTR रेन वाटर हार्वेस्टिंग सामुदायिक भवन साहनखेडी</t>
+          <t>1727002014/WC/22012034757325 — CTR रेन वाटर हार्वेस्टिंग प्राथमिक शाला भन साहनखेडी</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>22173.14</v>
+        <v>14394.08</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>2316</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>44358</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034857559 — Boldar Chak Dam Nirman Dharamveer Ke Khet Ke pas Gram Khejda Gopal</t>
+          <t>1727002014/WC/22012034757339 — CTR रेन वाटर हार्वेस्टिंग सामुदायिक भवन साहनखेडी</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>0</v>
+        <v>22173.14</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>0</v>
+        <v>2316</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K650" s="3"/>
+        <v>44358</v>
+      </c>
+      <c r="K650" s="3" t="n">
+        <v>44621</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034857566 — Boldar Chak Dam Nirman Kaniram Ke Khet Ke pas Gram Jamalpur</t>
+          <t>1727002014/WC/22012034857559 — Boldar Chak Dam Nirman Dharamveer Ke Khet Ke pas Gram Khejda Gopal</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034885897 — तालाब जीर्णोद्धार चिरोंजा नायक के खेत के पास ग्राम जमालपुर</t>
+          <t>1727002014/WC/22012034857566 — Boldar Chak Dam Nirman Kaniram Ke Khet Ke pas Gram Jamalpur</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>453223.22</v>
+        <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>172122</v>
+        <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>44656</v>
+        <v>44471</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair &amp; Maintenance of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034885917 — तालाब जीर्णोद्धार उमर के खेत के पास ग्राम साहनखेडी</t>
+          <t>1727002014/WC/22012034885897 — तालाब जीर्णोद्धार चिरोंजा नायक के खेत के पास ग्राम जमालपुर</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>349005.17</v>
+        <v>453223.22</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>196452</v>
+        <v>172122</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>44656</v>
       </c>
-      <c r="K653" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034928459 — स्‍टापडेम मरम्‍मत कार्य नवल सिह के खेत के पास ग्राम साहनखेडी</t>
+          <t>1727002014/WC/22012034885917 — तालाब जीर्णोद्धार उमर के खेत के पास ग्राम साहनखेडी</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>121779.48</v>
+        <v>349005.17</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>12969</v>
+        <v>196452</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44678</v>
-[...1 lines deleted...]
-      <c r="K654" s="3"/>
+        <v>44656</v>
+      </c>
+      <c r="K654" s="3" t="n">
+        <v>44938</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair &amp; Maintenance of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034962579 — बोल्‍डर चैक डेम घूमन के खेत के पास खेजडागोपाल</t>
+          <t>1727002014/WC/22012034928459 — स्‍टापडेम मरम्‍मत कार्य नवल सिह के खेत के पास ग्राम साहनखेडी</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>54553.93</v>
+        <v>121779.48</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>38556</v>
+        <v>12969</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>45084</v>
-[...3 lines deleted...]
-      </c>
+        <v>44678</v>
+      </c>
+      <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034962999 — बोल्‍डर चैक डेम मुन्‍नीबाई के खेत के पास जमालपुर</t>
+          <t>1727002014/WC/22012034962579 — बोल्‍डर चैक डेम घूमन के खेत के पास खेजडागोपाल</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>54553.93</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>38879</v>
+        <v>38556</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>45062</v>
+        <v>45084</v>
       </c>
       <c r="K656" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963004 — बोल्‍डर चैक डेम गुलाबसिंह के खेत के पास जमालपुर</t>
+          <t>1727002014/WC/22012034962999 — बोल्‍डर चैक डेम मुन्‍नीबाई के खेत के पास जमालपुर</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>54553.93</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>38505</v>
+        <v>38879</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>45076</v>
+        <v>45062</v>
       </c>
       <c r="K657" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963007 — बोल्‍डर चैक डेम धर्मबीर के खेत के पास जमालपुर</t>
+          <t>1727002014/WC/22012034963004 — बोल्‍डर चैक डेम गुलाबसिंह के खेत के पास जमालपुर</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>54553.93</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>39202</v>
+        <v>38505</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>45063</v>
+        <v>45076</v>
       </c>
       <c r="K658" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963009 — बोल्‍डर चैक डेम कनीराम के खेत के पास जमालपुर</t>
+          <t>1727002014/WC/22012034963007 — बोल्‍डर चैक डेम धर्मबीर के खेत के पास जमालपुर</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>54553.93</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>38760</v>
+        <v>39202</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>45084</v>
+        <v>45063</v>
       </c>
       <c r="K659" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963013 — बोल्‍डर चैक डेम देवाबाई के खेत के पास जमालपुर</t>
+          <t>1727002014/WC/22012034963009 — बोल्‍डर चैक डेम कनीराम के खेत के पास जमालपुर</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>54553.93</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>38352</v>
+        <v>38760</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>45084</v>
       </c>
       <c r="K660" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963015 — बोल्‍डर चैक डेम पप्‍पू के खेत के पास जमालपुर</t>
+          <t>1727002014/WC/22012034963013 — बोल्‍डर चैक डेम देवाबाई के खेत के पास जमालपुर</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>54553.93</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>38199</v>
+        <v>38352</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>45076</v>
+        <v>45084</v>
       </c>
       <c r="K661" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963016 — बोल्‍डर चैक डेम बल्‍लू के खेत के पास जमालपुर</t>
+          <t>1727002014/WC/22012034963015 — बोल्‍डर चैक डेम पप्‍पू के खेत के पास जमालपुर</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>54553.93</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>38403</v>
+        <v>38199</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>45084</v>
+        <v>45076</v>
       </c>
       <c r="K662" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963019 — बोल्‍डर चैक डेम संजू के खेत के पास जमालपुर</t>
+          <t>1727002014/WC/22012034963016 — बोल्‍डर चैक डेम बल्‍लू के खेत के पास जमालपुर</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>54553.93</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>38964</v>
+        <v>38403</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>45084</v>
       </c>
       <c r="K663" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963024 — बोल्‍डर चैक डेम रूपसिंह के खेत के पास जमालपुर</t>
+          <t>1727002014/WC/22012034963019 — बोल्‍डर चैक डेम संजू के खेत के पास जमालपुर</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>54553.93</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>38318</v>
+        <v>38964</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>45084</v>
       </c>
       <c r="K664" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963029 — बोल्‍डर चैक डेम लखपत के खेत के पास जमालपुर</t>
+          <t>1727002014/WC/22012034963024 — बोल्‍डर चैक डेम रूपसिंह के खेत के पास जमालपुर</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>54553.93</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>38964</v>
+        <v>38318</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>45084</v>
       </c>
       <c r="K665" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963031 — बोल्‍डर चैक डेम बनेसिंह के खेत के पास बांसखेडीअजीत</t>
+          <t>1727002014/WC/22012034963029 — बोल्‍डर चैक डेम लखपत के खेत के पास जमालपुर</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>71173.67</v>
+        <v>54553.93</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>59760.5</v>
+        <v>38964</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44708</v>
+        <v>45084</v>
       </c>
       <c r="K666" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963032 — बोल्‍डर चैक डेम कमलसिंह के खेत के पास बांसखेडीअजीत</t>
+          <t>1727002014/WC/22012034963031 — बोल्‍डर चैक डेम बनेसिंह के खेत के पास बांसखेडीअजीत</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>71173.67</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>46296.5</v>
+        <v>59760.5</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K667" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963038 — बोल्‍डर चैक डेम भागीरथ  के खेत के पास बांसखेडीअजीत</t>
+          <t>1727002014/WC/22012034963032 — बोल्‍डर चैक डेम कमलसिंह के खेत के पास बांसखेडीअजीत</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>71173.67</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>51087.2</v>
+        <v>46296.5</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K668" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963043 — बोल्‍डर चैक डेम बलबीरसिंह  के खेत के पास खेजडागोपाल</t>
+          <t>1727002014/WC/22012034963038 — बोल्‍डर चैक डेम भागीरथ  के खेत के पास बांसखेडीअजीत</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>71173.67</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>57814.34</v>
+        <v>51087.2</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K669" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963045 — बोल्‍डर चैक डेम बीरसिह  के खेत के पास खेजडागोपाल</t>
+          <t>1727002014/WC/22012034963043 — बोल्‍डर चैक डेम बलबीरसिंह  के खेत के पास खेजडागोपाल</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>71173.67</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>45572.4</v>
+        <v>57814.34</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K670" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963047 — बोल्‍डर चैक डेम बैजनाथ  के खेत के पास खेजडागोपाल</t>
+          <t>1727002014/WC/22012034963045 — बोल्‍डर चैक डेम बीरसिह  के खेत के पास खेजडागोपाल</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>71173.67</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>54140.4</v>
+        <v>45572.4</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K671" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963049 — बोल्‍डर चैक डेम बलवानसिंह  के खेत के पास खेजडागोपाल</t>
+          <t>1727002014/WC/22012034963047 — बोल्‍डर चैक डेम बैजनाथ  के खेत के पास खेजडागोपाल</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>71173.67</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>51600.5</v>
+        <v>54140.4</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K672" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963052 — बोल्‍डर चैक डेम मलखनसिंह के खेत के पास खेजडागोपाल</t>
+          <t>1727002014/WC/22012034963049 — बोल्‍डर चैक डेम बलवानसिंह  के खेत के पास खेजडागोपाल</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>71173.67</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>51692.4</v>
+        <v>51600.5</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K673" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012034963053 — बोल्‍डर चैक डेम  लाखनसिंह के खेत के पास खेजडागोपाल</t>
+          <t>1727002014/WC/22012034963052 — बोल्‍डर चैक डेम मलखनसिंह के खेत के पास खेजडागोपाल</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>71173.67</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>28968</v>
+        <v>51692.4</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>44938</v>
+        <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035007961 — बोल्‍डर चैक डेम जमनयाई नाले पर नग 05 ग्राम जमालपुर</t>
+          <t>1727002014/WC/22012034963053 — बोल्‍डर चैक डेम  लाखनसिंह के खेत के पास खेजडागोपाल</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>70416.11</v>
+        <v>71173.67</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>59991.24</v>
+        <v>28968</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>44880</v>
+        <v>44708</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>45113</v>
+        <v>44938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035008144 — बोल्‍डर चैक डेम जमनयाई नाले पर नग 05 पार्ट 1 ग्राम जमालपुर</t>
+          <t>1727002014/WC/22012035007961 — बोल्‍डर चैक डेम जमनयाई नाले पर नग 05 ग्राम जमालपुर</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>70345.64</v>
+        <v>70416.11</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>58349.8</v>
+        <v>59991.24</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>44880</v>
       </c>
       <c r="K676" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035008145 — बोल्‍डर चैक डेम जमनयाई नाले पर नग 05 पार्ट 2 ग्राम जमालपुर</t>
+          <t>1727002014/WC/22012035008144 — बोल्‍डर चैक डेम जमनयाई नाले पर नग 05 पार्ट 1 ग्राम जमालपुर</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>70345.64</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>59981.8</v>
+        <v>58349.8</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>44881</v>
+        <v>44880</v>
       </c>
       <c r="K677" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035016811 — गेवियन स्‍ट्रेक्‍चर बरिया वाली झील पार्ट 02 बांसखेडी अजीत</t>
+          <t>1727002014/WC/22012035008145 — बोल्‍डर चैक डेम जमनयाई नाले पर नग 05 पार्ट 2 ग्राम जमालपुर</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>87171.29</v>
+        <v>70345.64</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>63473.2</v>
+        <v>59981.8</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>45062</v>
+        <v>44881</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>45163</v>
+        <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035016812 — गेवियन स्‍ट्रेक्‍चर मोईया झील पार्ट 10 जमालपुर</t>
+          <t>1727002014/WC/22012035016811 — गेवियन स्‍ट्रेक्‍चर बरिया वाली झील पार्ट 02 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>54553.93</v>
+        <v>87171.29</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>36805</v>
+        <v>63473.2</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>45062</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>45294</v>
+        <v>45163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035016818 — गेवियन स्‍ट्रेक्‍चर बरिया वाली झील पार्ट 03 बांसखेडी अजीत</t>
+          <t>1727002014/WC/22012035016812 — गेवियन स्‍ट्रेक्‍चर मोईया झील पार्ट 10 जमालपुर</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>87171.29</v>
+        <v>54553.93</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>63562.8</v>
+        <v>36805</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>44958</v>
+        <v>45062</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>45163</v>
+        <v>45294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035016820 — गेवियन स्‍ट्रेक्‍चर मोईया झील पार्ट 09 जमालपुर</t>
+          <t>1727002014/WC/22012035016818 — गेवियन स्‍ट्रेक्‍चर बरिया वाली झील पार्ट 03 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>87171.29</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>65037.09</v>
+        <v>63562.8</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>45062</v>
+        <v>44958</v>
       </c>
       <c r="K681" s="3" t="n">
         <v>45163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035016825 — गेवियन स्‍ट्रेक्‍चर मोईया झील पार्ट 08 जमालपुर</t>
+          <t>1727002014/WC/22012035016820 — गेवियन स्‍ट्रेक्‍चर मोईया झील पार्ट 09 जमालपुर</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>87171.29</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>62869</v>
+        <v>65037.09</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>45062</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>45163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035016826 — गेवियन स्‍ट्रेक्‍चर मोईया झील पार्ट 06 जमालपुर</t>
+          <t>1727002014/WC/22012035016825 — गेवियन स्‍ट्रेक्‍चर मोईया झील पार्ट 08 जमालपुर</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>87171.29</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>64397.82</v>
+        <v>62869</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>45062</v>
       </c>
       <c r="K683" s="3" t="n">
         <v>45163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035016828 — गेवियन स्‍ट्रेक्‍चर मोईया झील पार्ट 07 जमालपुर</t>
+          <t>1727002014/WC/22012035016826 — गेवियन स्‍ट्रेक्‍चर मोईया झील पार्ट 06 जमालपुर</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>87171.29</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>63581.82</v>
+        <v>64397.82</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>45062</v>
       </c>
       <c r="K684" s="3" t="n">
         <v>45163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035016835 — गेवियन स्‍ट्रेक्‍चर बरिया वाली झील पार्ट 04 बांसखेडी अजीत</t>
+          <t>1727002014/WC/22012035016828 — गेवियन स्‍ट्रेक्‍चर मोईया झील पार्ट 07 जमालपुर</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>87171.29</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>63506.28</v>
+        <v>63581.82</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>45062</v>
       </c>
       <c r="K685" s="3" t="n">
         <v>45163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035016839 — गेवियन स्‍ट्रेक्‍चर बरिया वाली झील पार्ट 05 बांसखेडी अजीत</t>
+          <t>1727002014/WC/22012035016835 — गेवियन स्‍ट्रेक्‍चर बरिया वाली झील पार्ट 04 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>87171.29</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>64726.84</v>
+        <v>63506.28</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>45062</v>
       </c>
       <c r="K686" s="3" t="n">
         <v>45163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035016848 — गेवियन स्‍ट्रेक्‍चर बरिया वाली झील पार्ट 01 बांसखेडी अजीत</t>
+          <t>1727002014/WC/22012035016839 — गेवियन स्‍ट्रेक्‍चर बरिया वाली झील पार्ट 05 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>87171.29</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>63043.6</v>
+        <v>64726.84</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>44958</v>
+        <v>45062</v>
       </c>
       <c r="K687" s="3" t="n">
         <v>45163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035224245 — परकुलेशन टेंक निर्माण काली पठार ग्राम खेजडागोपाल</t>
+          <t>1727002014/WC/22012035016848 — गेवियन स्‍ट्रेक्‍चर बरिया वाली झील पार्ट 01 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>198790.78</v>
+        <v>87171.29</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>160054</v>
+        <v>63043.6</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>45628</v>
+        <v>44958</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>46150</v>
+        <v>45163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035230932 — कन्‍टूर ट्रैंच निर्माण  मुकेश के खेत के पास पहाड़ी पर ग्राम जमालपुर</t>
+          <t>1727002014/WC/22012035224245 — परकुलेशन टेंक निर्माण काली पठार ग्राम खेजडागोपाल</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>309462.97</v>
+        <v>198790.78</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>265356</v>
+        <v>160054</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>45663</v>
+        <v>45628</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>45769</v>
+        <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035230934 — कन्‍टूर ट्रैंच निर्माण करार बाली पहाड़ी पर ग्राम जमालपुर</t>
+          <t>1727002014/WC/22012035230932 — कन्‍टूर ट्रैंच निर्माण  मुकेश के खेत के पास पहाड़ी पर ग्राम जमालपुर</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>0</v>
+        <v>309462.97</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>0</v>
+        <v>265356</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K690" s="3"/>
+        <v>45663</v>
+      </c>
+      <c r="K690" s="3" t="n">
+        <v>45769</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035272412 — Dug Well Recharge निर्मल नीर ग्राम खेजड़ागोपाल</t>
+          <t>1727002014/WC/22012035230934 — कन्‍टूर ट्रैंच निर्माण करार बाली पहाड़ी पर ग्राम जमालपुर</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>23493.11</v>
+        <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>45772</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035272596 — Dug Well Recharge निर्मल नीर ग्राम जमालपुर</t>
+          <t>1727002014/WC/22012035272412 — Dug Well Recharge निर्मल नीर ग्राम खेजड़ागोपाल</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>23472.42</v>
+        <v>23493.11</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>46120</v>
+        <v>46109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035272626 — Dug Well Recharge कुप सीताराम/नारायण सिंह बांसखेड़ी अजीत</t>
+          <t>1727002014/WC/22012035272596 — Dug Well Recharge निर्मल नीर ग्राम जमालपुर</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>23472.42</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K693" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/22012035272678 — Dug Well Recharge निर्मल नीर ग्राम जमालपुर पठारा</t>
+          <t>1727002014/WC/22012035272626 — Dug Well Recharge कुप सीताराम/नारायण सिंह बांसखेड़ी अजीत</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>21906.42</v>
+        <v>23472.42</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>46109</v>
+        <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/284 — कपिल धारा कूप निर्माण लालाराम/मोकम खेजडागोपाल</t>
+          <t>1727002014/WC/22012035272678 — Dug Well Recharge निर्मल नीर ग्राम जमालपुर पठारा</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>6997</v>
+        <v>21906.42</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>39948</v>
+        <v>45772</v>
       </c>
       <c r="K695" s="3" t="n">
-        <v>41440</v>
+        <v>46109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/369 — सोख्‍ता गडडा मंदिर हेण्‍डपंप के पास खेजडागोपाल</t>
+          <t>1727002014/WC/284 — कपिल धारा कूप निर्माण लालाराम/मोकम खेजडागोपाल</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>9900</v>
+        <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>6639.98</v>
+        <v>6997</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>40304</v>
+        <v>39948</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>40304</v>
+        <v>41440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/370 — सोख्‍ता गडडा पारधीपुरा जमालपुर</t>
+          <t>1727002014/WC/369 — सोख्‍ता गडडा मंदिर हेण्‍डपंप के पास खेजडागोपाल</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>8401.98</v>
+        <v>6639.98</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>40305</v>
+        <v>40304</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>40305</v>
+        <v>40304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/461 — तालाब गहरीकरण एवं विस्‍तार खेजडागोपाल</t>
+          <t>1727002014/WC/370 — सोख्‍ता गडडा पारधीपुरा जमालपुर</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>233000</v>
+        <v>9900</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>168142</v>
+        <v>8401.98</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>40664</v>
+        <v>40305</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>41067</v>
+        <v>40305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/462 — कूप निर्माण कुजीलाल/मोतीलाल खेजडागोपाल</t>
+          <t>1727002014/WC/461 — तालाब गहरीकरण एवं विस्‍तार खेजडागोपाल</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>236000</v>
+        <v>233000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>177072.82</v>
+        <v>168142</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>40663</v>
+        <v>40664</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>42149</v>
+        <v>41067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/501 — कूप निर्माण जयमा/रत्‍ना जमालपुर</t>
+          <t>1727002014/WC/462 — कूप निर्माण कुजीलाल/मोतीलाल खेजडागोपाल</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>238000</v>
+        <v>236000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>149018.55</v>
+        <v>177072.82</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>40897</v>
+        <v>40663</v>
       </c>
       <c r="K700" s="3" t="n">
         <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/30929 — सामुदायिक खेत तालाब कैलाश के घर के पास बासखेड़ी अजीज</t>
+          <t>1727002014/WC/501 — कूप निर्माण जयमा/रत्‍ना जमालपुर</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>352011.36</v>
+        <v>238000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>226712</v>
+        <v>149018.55</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>45062</v>
+        <v>40897</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>45163</v>
+        <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/30930 — सामुदायिक खेत तालाब मिश्रीलाल  के घर के पास जलालपुर</t>
+          <t>1727002014/WC/GIS/30929 — सामुदायिक खेत तालाब कैलाश के घर के पास बासखेड़ी अजीज</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>352011.36</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>222683</v>
+        <v>226712</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>45076</v>
+        <v>45062</v>
       </c>
       <c r="K702" s="3" t="n">
         <v>45163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/35649 — सामुदायिक खेत तालाब निर्माण चैन सिंह के खेत के पास ग्राम साहनखेड़ी</t>
+          <t>1727002014/WC/GIS/30930 — सामुदायिक खेत तालाब मिश्रीलाल  के घर के पास जलालपुर</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>231755.07</v>
+        <v>352011.36</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>176392</v>
+        <v>222683</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>45203</v>
+        <v>45076</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>45467</v>
+        <v>45163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/35650 — सामुदायिक खेत तालाब निर्माण खेरुआ टपरो के पास बासखेड़ी अजीत</t>
+          <t>1727002014/WC/GIS/35649 — सामुदायिक खेत तालाब निर्माण चैन सिंह के खेत के पास ग्राम साहनखेड़ी</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>238454.28</v>
+        <v>231755.07</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>89063</v>
+        <v>176392</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>45471</v>
+        <v>45467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/35651 — सामुदायिक खेत तालाब निर्माण पदम सिंह के खेत के पास जमालपुर</t>
+          <t>1727002014/WC/GIS/35650 — सामुदायिक खेत तालाब निर्माण खेरुआ टपरो के पास बासखेड़ी अजीत</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>231755.07</v>
+        <v>238454.28</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>173485</v>
+        <v>89063</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K705" s="3" t="n">
         <v>45471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/35652 — बोल्‍डर चैक डेम निर्माण काली छापर नाले पर पार्ट 03 जमालपुर</t>
+          <t>1727002014/WC/GIS/35651 — सामुदायिक खेत तालाब निर्माण पदम सिंह के खेत के पास जमालपुर</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>40616.02</v>
+        <v>231755.07</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>31824</v>
+        <v>173485</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>45322</v>
+        <v>45471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/35653 — बोल्‍डर चैक डेम निर्माण काली छापर नाले पर पार्ट 02 जमालपुर</t>
+          <t>1727002014/WC/GIS/35652 — बोल्‍डर चैक डेम निर्माण काली छापर नाले पर पार्ट 03 जमालपुर</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>31824</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K707" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/35654 — बोल्‍डर चैक डेम निर्माण भुन्डी बाली पहाड़ी  पर पार्ट 03 जमालपुर</t>
+          <t>1727002014/WC/GIS/35653 — बोल्‍डर चैक डेम निर्माण काली छापर नाले पर पार्ट 02 जमालपुर</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>27625</v>
+        <v>31824</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K708" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/35655 — बोल्‍डर चैक डेम निर्माण भुन्डी बाली पहाड़ी  पर पार्ट 04 जमालपुर</t>
+          <t>1727002014/WC/GIS/35654 — बोल्‍डर चैक डेम निर्माण भुन्डी बाली पहाड़ी  पर पार्ट 03 जमालपुर</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>31382</v>
+        <v>27625</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K709" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/35656 — बोल्‍डर चैक डेम निर्माण भुन्डी बाली पहाड़ी  पर पार्ट 05 जमालपुर</t>
+          <t>1727002014/WC/GIS/35655 — बोल्‍डर चैक डेम निर्माण भुन्डी बाली पहाड़ी  पर पार्ट 04 जमालपुर</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>31824</v>
+        <v>31382</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K710" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36323 — बोल्‍डर चैक डेम निर्माण वीड वाले नाले पर पार्ट 01 बांसखेडी अजीत</t>
+          <t>1727002014/WC/GIS/35656 — बोल्‍डर चैक डेम निर्माण भुन्डी बाली पहाड़ी  पर पार्ट 05 जमालपुर</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>31382</v>
+        <v>31824</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>45331</v>
+        <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36324 — बोल्‍डर चैक डेम निर्माण वीड वाले नाले पर पार्ट 02 बांसखेडी अजीत</t>
+          <t>1727002014/WC/GIS/36323 — बोल्‍डर चैक डेम निर्माण वीड वाले नाले पर पार्ट 01 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>31824</v>
+        <v>31382</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K712" s="3" t="n">
-        <v>45322</v>
+        <v>45331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36325 — बोल्‍डर चैक डेम निर्माण वीड वाले नाले पर पार्ट 03 बांसखेडी अजीत</t>
+          <t>1727002014/WC/GIS/36324 — बोल्‍डर चैक डेम निर्माण वीड वाले नाले पर पार्ट 02 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>30498</v>
+        <v>31824</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K713" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36326 — बोल्‍डर चैक डेम निर्माण वीड वाले नाले पर पार्ट 04 बांसखेडी अजीत</t>
+          <t>1727002014/WC/GIS/36325 — बोल्‍डर चैक डेम निर्माण वीड वाले नाले पर पार्ट 03 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>31824</v>
+        <v>30498</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K714" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36327 — बोल्‍डर चैक डेम निर्माण वीड वाले नाले पर पार्ट 05 बांसखेडी अजीत</t>
+          <t>1727002014/WC/GIS/36326 — बोल्‍डर चैक डेम निर्माण वीड वाले नाले पर पार्ट 04 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>31824</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>45331</v>
+        <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36328 — गेवियन स्‍ट्रेक्‍चर निर्माण वीड वाले नाले पर पार्ट 05 बांसखेडी अजीत</t>
+          <t>1727002014/WC/GIS/36327 — बोल्‍डर चैक डेम निर्माण वीड वाले नाले पर पार्ट 05 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>56210.78</v>
+        <v>40616.02</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>45180.9</v>
+        <v>31824</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>45520</v>
+        <v>45331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36329 — गेवियन स्‍ट्रेक्‍चर निर्माण वीड वाले नाले पर पार्ट 04 बांसखेडी अजीत</t>
+          <t>1727002014/WC/GIS/36328 — गेवियन स्‍ट्रेक्‍चर निर्माण वीड वाले नाले पर पार्ट 05 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>56210.78</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>47169.9</v>
+        <v>45180.9</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K717" s="3" t="n">
         <v>45520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36330 — गेवियन स्‍ट्रेक्‍चर निर्माण वीड वाले नाले पर पार्ट 03 बांसखेडी अजीत</t>
+          <t>1727002014/WC/GIS/36329 — गेवियन स्‍ट्रेक्‍चर निर्माण वीड वाले नाले पर पार्ट 04 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>56210.78</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>47169.9</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K718" s="3" t="n">
         <v>45520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36331 — गेवियन स्‍ट्रेक्‍चर निर्माण वीड वाले नाले पर पार्ट 01 बांसखेडी अजीत</t>
+          <t>1727002014/WC/GIS/36330 — गेवियन स्‍ट्रेक्‍चर निर्माण वीड वाले नाले पर पार्ट 03 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>56210.78</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>41368.9</v>
+        <v>47169.9</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K719" s="3" t="n">
         <v>45520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36332 — सामुदायिक खेत तालाब भुण्‍डीवाली पर ग्राम जलालपुर</t>
+          <t>1727002014/WC/GIS/36331 — गेवियन स्‍ट्रेक्‍चर निर्माण वीड वाले नाले पर पार्ट 01 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>231755.07</v>
+        <v>56210.78</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>194223</v>
+        <v>41368.9</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>45467</v>
+        <v>45520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36481 — बोल्‍डर चैक डेम निर्माण करारवाली झील पर पार्ट 06 जमालपुर</t>
+          <t>1727002014/WC/GIS/36332 — सामुदायिक खेत तालाब भुण्‍डीवाली पर ग्राम जलालपुर</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>40616.02</v>
+        <v>231755.07</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>31603</v>
+        <v>194223</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>45322</v>
+        <v>45467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36482 — बोल्‍डर चैक डेम निर्माण करारवाली झील पर पार्ट 07 जमालपुर</t>
+          <t>1727002014/WC/GIS/36481 — बोल्‍डर चैक डेम निर्माण करारवाली झील पर पार्ट 06 जमालपुर</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>31161</v>
+        <v>31603</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K722" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36483 — बोल्‍डर चैक डेम निर्माण करारवाली झील पर पार्ट 08 जमालपुर</t>
+          <t>1727002014/WC/GIS/36482 — बोल्‍डर चैक डेम निर्माण करारवाली झील पर पार्ट 07 जमालपुर</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>27183</v>
+        <v>31161</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K723" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36484 — बोल्‍डर चैक डेम निर्माण करारवाली झील पर पार्ट 09 जमालपुर</t>
+          <t>1727002014/WC/GIS/36483 — बोल्‍डर चैक डेम निर्माण करारवाली झील पर पार्ट 08 जमालपुर</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>31161</v>
+        <v>27183</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K724" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36485 — बोल्‍डर चैक डेम निर्माण करारवाली झील पर पार्ट 10 जमालपुर</t>
+          <t>1727002014/WC/GIS/36484 — बोल्‍डर चैक डेम निर्माण करारवाली झील पर पार्ट 09 जमालपुर</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>31161</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K725" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36486 — बोल्‍डर चैक डेम निर्माण काली छापर पार्ट 01 जमालपुर</t>
+          <t>1727002014/WC/GIS/36485 — बोल्‍डर चैक डेम निर्माण करारवाली झील पर पार्ट 10 जमालपुर</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>31161</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K726" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36487 — बोल्‍डर चैक डेम निर्माण काली छापर पार्ट 04 जमालपुर</t>
+          <t>1727002014/WC/GIS/36486 — बोल्‍डर चैक डेम निर्माण काली छापर पार्ट 01 जमालपुर</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>31161</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K727" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36488 — बोल्‍डर चैक डेम निर्माण काली छापर पार्ट 05 जमालपुर</t>
+          <t>1727002014/WC/GIS/36487 — बोल्‍डर चैक डेम निर्माण काली छापर पार्ट 04 जमालपुर</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>31161</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K728" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36489 — बोल्‍डर चैक डेम निर्माण भुण्‍डी वाली पहाडी पर पार्ट 01 जमालपुर</t>
+          <t>1727002014/WC/GIS/36488 — बोल्‍डर चैक डेम निर्माण काली छापर पार्ट 05 जमालपुर</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>30940</v>
+        <v>31161</v>
       </c>
       <c r="J729" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K729" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36490 — बोल्‍डर चैक डेम निर्माण भुण्‍डी वाली पहाडी पर पार्ट 02 जमालपुर</t>
+          <t>1727002014/WC/GIS/36489 — बोल्‍डर चैक डेम निर्माण भुण्‍डी वाली पहाडी पर पार्ट 01 जमालपुर</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>40616.02</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>31161</v>
+        <v>30940</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K730" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/36492 — गेवियन स्‍ट्रेक्‍चर निर्माण मलखान के खेत के पास बांसखेडी अजीत</t>
+          <t>1727002014/WC/GIS/36490 — बोल्‍डर चैक डेम निर्माण भुण्‍डी वाली पहाडी पर पार्ट 02 जमालपुर</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>56210.78</v>
+        <v>40616.02</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>47169.9</v>
+        <v>31161</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K731" s="3" t="n">
-        <v>45520</v>
+        <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37371 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 07 जमालपुर</t>
+          <t>1727002014/WC/GIS/36492 — गेवियन स्‍ट्रेक्‍चर निर्माण मलखान के खेत के पास बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>0</v>
+        <v>56210.78</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>0</v>
+        <v>47169.9</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>45306</v>
-[...1 lines deleted...]
-      <c r="K732" s="3"/>
+        <v>45203</v>
+      </c>
+      <c r="K732" s="3" t="n">
+        <v>45520</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37372 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 08 जमालपुर</t>
+          <t>1727002014/WC/GIS/37371 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 07 जमालपुर</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
         <v>45306</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37373 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 09 जमालपुर</t>
+          <t>1727002014/WC/GIS/37372 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 08 जमालपुर</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>45306</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37374 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 10 जमालपुर</t>
+          <t>1727002014/WC/GIS/37373 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 09 जमालपुर</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>45304</v>
+        <v>45306</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37375 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 11 जमालपुर</t>
+          <t>1727002014/WC/GIS/37374 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 10 जमालपुर</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>45315</v>
+        <v>45304</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37376 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली पहाडी पर पार्ट 07 बांसखेडी अजीत</t>
+          <t>1727002014/WC/GIS/37375 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 11 जमालपुर</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>45306</v>
+        <v>45315</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37377 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली पहाडी पर पार्ट 06 बांसखेडी अजीत</t>
+          <t>1727002014/WC/GIS/37376 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली पहाडी पर पार्ट 07 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>45306</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37378 — गेवियन स्‍ट्रेक्‍चर निर्माण बीड वाले नाले पर पार्ट 07 जमालपुर</t>
+          <t>1727002014/WC/GIS/37377 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली पहाडी पर पार्ट 06 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>45306</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37379 — गेवियन स्‍ट्रेक्‍चर निर्माण  बरिया वाली झील पर पार्ट 08 बांसखेडीअजीत</t>
+          <t>1727002014/WC/GIS/37378 — गेवियन स्‍ट्रेक्‍चर निर्माण बीड वाले नाले पर पार्ट 07 जमालपुर</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>45306</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37380 — गेवियन स्‍ट्रेक्‍चर निर्माण बीर वाले नाले पर पार्ट 9 बांसखेडी अजीत</t>
+          <t>1727002014/WC/GIS/37379 — गेवियन स्‍ट्रेक्‍चर निर्माण  बरिया वाली झील पर पार्ट 08 बांसखेडीअजीत</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>45306</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37381 — सामुदायिक खेत तालाब निर्माण सिरदारसिंह के खेत के पास बांसखेडीअजीत</t>
+          <t>1727002014/WC/GIS/37380 — गेवियन स्‍ट्रेक्‍चर निर्माण बीर वाले नाले पर पार्ट 9 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>281587.74</v>
+        <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>228663</v>
+        <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>45572</v>
-[...3 lines deleted...]
-      </c>
+        <v>45306</v>
+      </c>
+      <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37382 — सामुदायिक खेत तालाब निर्माण बनेसिंह के खेत के पास बांसखेडीअजीत</t>
+          <t>1727002014/WC/GIS/37381 — सामुदायिक खेत तालाब निर्माण सिरदारसिंह के खेत के पास बांसखेडीअजीत</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>284807.45</v>
+        <v>281587.74</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>238869</v>
+        <v>228663</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>45621</v>
+        <v>45572</v>
       </c>
       <c r="K743" s="3" t="n">
         <v>45693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37423 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 06 जमालपुर</t>
+          <t>1727002014/WC/GIS/37382 — सामुदायिक खेत तालाब निर्माण बनेसिंह के खेत के पास बांसखेडीअजीत</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>0</v>
+        <v>284807.45</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>0</v>
+        <v>238869</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>45309</v>
-[...1 lines deleted...]
-      <c r="K744" s="3"/>
+        <v>45621</v>
+      </c>
+      <c r="K744" s="3" t="n">
+        <v>45693</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37424 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 06 जमालपुर</t>
+          <t>1727002014/WC/GIS/37423 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 06 जमालपुर</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>45309</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37425 — बोल्‍डर चैक डेम निर्माण जायमा के खेत के पास पार्ट 01 जमालपुर</t>
+          <t>1727002014/WC/GIS/37424 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 06 जमालपुर</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>45309</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37426 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 04 जमालपुर</t>
+          <t>1727002014/WC/GIS/37425 — बोल्‍डर चैक डेम निर्माण जायमा के खेत के पास पार्ट 01 जमालपुर</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>45309</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37427 — बोल्‍डर चैक डेम निर्माण जायमा के खेत के पास पार्ट 02 जमालपुर</t>
+          <t>1727002014/WC/GIS/37426 — बोल्‍डर चैक डेम निर्माण जमनयाई नाले पर पार्ट 04 जमालपुर</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>45309</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37429 — गेवियन स्‍ट्रेक्‍चर निर्माण बीर वाले नाले पर पार्ट 10 बांसखेडी अजीत</t>
+          <t>1727002014/WC/GIS/37427 — बोल्‍डर चैक डेम निर्माण जायमा के खेत के पास पार्ट 02 जमालपुर</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>45309</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37430 — गेवियन स्‍ट्रेक्‍चर निर्माण बीड वाले नाले पर पार्ट 10 जमालपुर</t>
+          <t>1727002014/WC/GIS/37429 — गेवियन स्‍ट्रेक्‍चर निर्माण बीर वाले नाले पर पार्ट 10 बांसखेडी अजीत</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>45309</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37431 — गेवियन स्‍ट्रेक्‍चर निर्माण बीड वाले नाले पर पार्ट 09 जमालपुर</t>
+          <t>1727002014/WC/GIS/37430 — गेवियन स्‍ट्रेक्‍चर निर्माण बीड वाले नाले पर पार्ट 10 जमालपुर</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>45309</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37438 — गेवियन स्‍ट्रेक्‍चर निर्माण बीड वाले नाले पर पार्ट 08 जमालपुर</t>
+          <t>1727002014/WC/GIS/37431 — गेवियन स्‍ट्रेक्‍चर निर्माण बीड वाले नाले पर पार्ट 09 जमालपुर</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>45316</v>
+        <v>45309</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37439 — गेवियन स्‍ट्रेक्‍चर निर्माण बीड वाले नाले पर पार्ट 07 जमालपुर</t>
+          <t>1727002014/WC/GIS/37438 — गेवियन स्‍ट्रेक्‍चर निर्माण बीड वाले नाले पर पार्ट 08 जमालपुर</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>45310</v>
+        <v>45316</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/GIS/37440 — कन्‍टूर ट्रैंच निर्माण अमृत सरोवर के पास पहाडी पर ग्राम जमालपुर</t>
+          <t>1727002014/WC/GIS/37439 — गेवियन स्‍ट्रेक्‍चर निर्माण बीड वाले नाले पर पार्ट 07 जमालपुर</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>252165.65</v>
+        <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>214812</v>
+        <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>45399</v>
-[...3 lines deleted...]
-      </c>
+        <v>45310</v>
+      </c>
+      <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/VB/22012035331856 — गेवियन स्‍ट्रेक्‍चर निर्माण बरियावाली झील के पास पार्ट 01 ग्राम बांसखेडीअजीत</t>
+          <t>1727002014/WC/GIS/37440 — कन्‍टूर ट्रैंच निर्माण अमृत सरोवर के पास पहाडी पर ग्राम जमालपुर</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>90011.06</v>
+        <v>252165.65</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>0</v>
+        <v>214812</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>46258</v>
-[...1 lines deleted...]
-      <c r="K755" s="3"/>
+        <v>45399</v>
+      </c>
+      <c r="K755" s="3" t="n">
+        <v>45467</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/VB/22012035331857 — गेवियन स्‍ट्रेक्‍चर निर्माण बरियावाली झील के पास पार्ट 02 ग्राम बांसखेडीअजीत</t>
+          <t>1727002014/WC/VB/22012035331856 — गेवियन स्‍ट्रेक्‍चर निर्माण बरियावाली झील के पास पार्ट 01 ग्राम बांसखेडीअजीत</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>90660.26</v>
+        <v>90011.06</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>46258</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/VB/22012035331947 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 09</t>
+          <t>1727002014/WC/VB/22012035331857 — गेवियन स्‍ट्रेक्‍चर निर्माण बरियावाली झील के पास पार्ट 02 ग्राम बांसखेडीअजीत</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>0</v>
+        <v>90660.26</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>46204</v>
+        <v>46258</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/VB/22012035331952 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 03</t>
+          <t>1727002014/WC/VB/22012035331947 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 09</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>90660.26</v>
+        <v>97155.32</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>46258</v>
+        <v>46204</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/VB/22012035331954 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 04</t>
+          <t>1727002014/WC/VB/22012035331952 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 03</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>90660.26</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>46258</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/VB/22012035331955 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 05</t>
+          <t>1727002014/WC/VB/22012035331954 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 04</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>90660.26</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>46258</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/VB/22012035331957 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 06</t>
+          <t>1727002014/WC/VB/22012035331955 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 05</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>0</v>
+        <v>90660.26</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>46204</v>
+        <v>46258</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/VB/22012035331959 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 07</t>
+          <t>1727002014/WC/VB/22012035331957 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 06</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>0</v>
+        <v>96223.07</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/VB/22012035331960 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 08</t>
+          <t>1727002014/WC/VB/22012035331959 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 07</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>0</v>
+        <v>96223.07</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1727002014/WC/VB/22012035331962 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 10</t>
+          <t>1727002014/WC/VB/22012035331960 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 08</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>0</v>
+        <v>94978.57</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1727002015/DP/93 — नंदनफलोदान बटनबाई/भैयालाल साहनखेडी</t>
+          <t>1727002014/WC/VB/22012035331962 — गेवियन स्‍ट्रेक्‍चर निर्माण बरिया वाली झील बांसखेडी अजीत पार्ट 10</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>201000</v>
+        <v>47920.85</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>18692</v>
+        <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>40388</v>
-[...3 lines deleted...]
-      </c>
+        <v>46204</v>
+      </c>
+      <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1727002031/IF/22012035635421 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP126956743</t>
+          <t>1727002015/DP/93 — नंदनफलोदान बटनबाई/भैयालाल साहनखेडी</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>23490</v>
+        <v>201000</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>23490</v>
+        <v>18692</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>45971</v>
+        <v>40388</v>
       </c>
       <c r="K766" s="3" t="n">
-        <v>46162</v>
+        <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C767" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D767" s="1" t="inlineStr">
+        <is>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E767" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F767" s="1" t="inlineStr">
+        <is>
+          <t>1727002031/IF/22012035635421 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP126956743</t>
+        </is>
+      </c>
+      <c r="G767" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H767" s="2" t="n">
+        <v>23490</v>
+      </c>
+      <c r="I767" s="2" t="n">
+        <v>23490</v>
+      </c>
+      <c r="J767" s="3" t="n">
+        <v>45971</v>
+      </c>
+      <c r="K767" s="3" t="n">
+        <v>46162</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
+      <c r="A768" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B768" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C767" s="1" t="inlineStr">
+      <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D767" s="1" t="inlineStr">
+      <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
-      <c r="E767" s="1" t="inlineStr">
+      <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F767" s="1" t="inlineStr">
+      <c r="F768" s="1" t="inlineStr">
         <is>
           <t>1727002/DP/9926692006 — वनवर्धनिक कार्य बासखेडी अजीत पी 481</t>
         </is>
       </c>
-      <c r="G767" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H767" s="2" t="n">
+      <c r="G768" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H768" s="2" t="n">
         <v>60000</v>
       </c>
-      <c r="I767" s="2" t="n">
+      <c r="I768" s="2" t="n">
         <v>8784</v>
       </c>
-      <c r="J767" s="3" t="n">
+      <c r="J768" s="3" t="n">
         <v>40634</v>
       </c>
-      <c r="K767" s="3" t="n">
+      <c r="K768" s="3" t="n">
         <v>41615</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>