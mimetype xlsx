--- v0 (2026-09-01)
+++ v1 (2026-10-20)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K470"/>
+  <dimension ref="A1:K494"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 20:59:09</t>
+          <t>Exported on: 2026-10-20 13:03:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: VIDISHA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1480,51 +1480,51 @@
       <c r="J36" s="3" t="n">
         <v>43482</v>
       </c>
       <c r="K36" s="3" t="n">
         <v>43612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/22012034411188 — कपिलधारा कूप घूमनसिंह (मनसिंह) / मोतीसिंह जलालपुर</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>110964</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>43270</v>
@@ -1623,51 +1623,51 @@
       <c r="J39" s="3" t="n">
         <v>43492</v>
       </c>
       <c r="K39" s="3" t="n">
         <v>44497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/22012034469909 — कपिलधारा कूप निर्माण बालाराम / शोभाराम ग्राम पाटन</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>31680</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>43760</v>
@@ -1719,98 +1719,98 @@
       <c r="J41" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K41" s="3" t="n">
         <v>44888</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/22012034469919 — कपिलधारा कूप निर्माण कंचनसिंह / नारायणसिंह ग्राम पाटन</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>89900</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>43768</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/22012034469926 — कपिलधारा कूप निर्माण सुल्‍तान सिंह / मोती सिंह ग्राम पाटन</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>43534</v>
@@ -1960,51 +1960,51 @@
       <c r="J46" s="3" t="n">
         <v>43760</v>
       </c>
       <c r="K46" s="3" t="n">
         <v>44785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/22012034498536 — कूप निर्माण खुमान सिंह जाटव ग्राम पाटन</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>234458.62</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>41944</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>43760</v>
@@ -2301,51 +2301,51 @@
       <c r="J53" s="3" t="n">
         <v>43768</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>43997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/22012034499937 — कूप निर्माण राधे श्याम s/o प्यारेलाल ग्राम पाटन</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>234458.62</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>88400</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>43837</v>
@@ -3459,51 +3459,51 @@
       <c r="J77" s="3" t="n">
         <v>44699</v>
       </c>
       <c r="K77" s="3" t="n">
         <v>45349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/22012034997138 — खेत तालाब निर्माण सव्‍वा बाई / अमरसिंह ग्राम सुमेरपुर</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>89352</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>44708</v>
@@ -3604,145 +3604,145 @@
       <c r="J80" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>45363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/22012034997226 — खेत तालाब निर्माण मलखान / मिश्रीलाल ग्राम सुमेरपुर</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>49164</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/22012034997255 — खेत तालाब निर्माण देवी सिंह / छुटटीलाल ग्राम सुमेरपुर</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>180780</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/22012034997268 — खेत तालाब निर्माण गुलाबसिंह / कमल सिंह ग्राम पाटन</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>182403</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>44708</v>
@@ -4378,51 +4378,51 @@
       <c r="J96" s="3" t="n">
         <v>42360</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/GIS/29949 — खेत तालाब निर्माण सुमेरसिंह /हनमंत सिंह ग्राम सुमेरपुर</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>359861.92</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>86802</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>44951</v>
@@ -5044,51 +5044,51 @@
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/GIS/37076 — खेत तालाब निर्माण गोविंद सिंह / लाखन सिंह ग्राम जलालपुर</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>231755.07</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>156861</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45779</v>
@@ -8521,51 +8521,51 @@
       <c r="J181" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>45118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/3786269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120834425</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>44680</v>
@@ -10381,98 +10381,98 @@
       <c r="J219" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/4772050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122454529</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>4530</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/4772055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122456766</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>14688</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45616</v>
@@ -11308,11073 +11308,12209 @@
       <c r="J238" s="3" t="n">
         <v>45877</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5949509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122024111</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>9864</v>
+        <v>20664</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5949513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122042849</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5949514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122043449</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>17064</v>
+        <v>24264</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5949516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122045376</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>13464</v>
+        <v>23964</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5949867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122042404</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5949868 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122047948</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>3600</v>
+        <v>10800</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5950359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127538238</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5950836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120949340</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5950847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120968192</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5950848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120968419</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5950966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124180049</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>12528</v>
+        <v>19728</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5950968 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124185997</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>12528</v>
+        <v>19728</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5950970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124188607</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>10800</v>
+        <v>21600</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5950973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124194359</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>7200</v>
+        <v>21600</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5951110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124181380</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5951205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121610772</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>17064</v>
+        <v>24264</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5951208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121612758</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>17064</v>
+        <v>24264</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5951209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121613145</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>7200</v>
+        <v>14400</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5951216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124108298</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>18792</v>
+        <v>22392</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5951435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127542720</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5952742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122379739</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5952829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123195385</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>3600</v>
+        <v>14400</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5952890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126740631</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>3600</v>
+        <v>7200</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5952961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120968741</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>10800</v>
+        <v>14400</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5952971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121613509</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>10800</v>
+        <v>21600</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5953138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124189882</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>3600</v>
+        <v>14400</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5953473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126946950</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5953475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126947974</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5953482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126957101</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>3600</v>
+        <v>8700</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5953507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126737316</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>17064</v>
+        <v>20664</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5953564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122029985</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5953618 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127252162</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5954147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126956092</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>9864</v>
+        <v>17064</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5954154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126011277</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>3600</v>
+        <v>14400</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5954291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121611142</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>7200</v>
+        <v>14400</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5954298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126962086</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5954517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121608714</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>3600</v>
+        <v>10800</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5954559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126732216</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5955385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124180748</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5955700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127605647</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46123</v>
       </c>
-      <c r="K278" s="3"/>
+      <c r="K278" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5955745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122774047</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>13464</v>
+        <v>24264</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5957177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123191727</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>12528</v>
+        <v>19728</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5957430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122823872</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5957436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121608287</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>7200</v>
+        <v>14400</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5957843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126928766</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>17064</v>
+        <v>24264</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5957907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121687476</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>17064</v>
+        <v>24264</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5959291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126919536</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5959295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126928068</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5959608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126741483</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>17064</v>
+        <v>20664</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5960602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126932024</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5960614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126903303</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>12528</v>
+        <v>19728</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5960628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126943534</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5960631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126950050</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>3600</v>
+        <v>14400</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5960635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126960041</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>3600</v>
+        <v>14400</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5962098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121607597</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5962099 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121607939</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>10800</v>
+        <v>21600</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5962168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126732953</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5962172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126749359</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>17064</v>
+        <v>20664</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5962250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125845098</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>12528</v>
+        <v>19728</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5962259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121614648</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>17064</v>
+        <v>24264</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5962316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126538187</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5962507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120968047</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5962509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124191095</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>10800</v>
+        <v>21600</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5962651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120947847</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46123</v>
       </c>
-      <c r="K302" s="3"/>
+      <c r="K302" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5962655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124182137</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5962656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124191722</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5963272 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126961012</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>3600</v>
+        <v>14400</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5963505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122373739</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5963822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126743161</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>17064</v>
+        <v>20664</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5964015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123416938</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5964021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124189303</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>3600</v>
+        <v>10800</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5964023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124179205</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5964027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120952228</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5964148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126654684</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5964216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123418347</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>10800</v>
+        <v>21600</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5964370 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126944563</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5964503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126959133</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>7200</v>
+        <v>14400</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5964725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121685606</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>7200</v>
+        <v>10800</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5964872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125858143</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>7200</v>
+        <v>21600</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5965982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126736219</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>9864</v>
+        <v>13464</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5965983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126736652</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5966419 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126745978</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>3600</v>
+        <v>7200</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5966529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120948983</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>3600</v>
+        <v>14400</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5986558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120968300</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>17064</v>
+        <v>24264</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5986709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124240750</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5987143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121612148</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>3600</v>
+        <v>14400</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5987242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122456180</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>17064</v>
+        <v>20664</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5987462 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126736444</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>17064</v>
+        <v>20664</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5987849 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126963172</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>10800</v>
+        <v>18000</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5987916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121610008</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>17064</v>
+        <v>24264</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5987926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125561205</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>10800</v>
+        <v>21600</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5988038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122023686</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>13464</v>
+        <v>24264</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5988040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127163389</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>17064</v>
+        <v>20664</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5988115 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127125876</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>9864</v>
+        <v>13464</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5988179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126740911</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>10800</v>
+        <v>21600</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5988218 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126732684</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>10800</v>
+        <v>21600</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5988354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121611536</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>10800</v>
+        <v>21600</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5988362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126733387</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>10800</v>
+        <v>21600</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5988363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120951165</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5988491 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126736008</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>3600</v>
+        <v>7200</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5988843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126014910</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>17064</v>
+        <v>24264</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>46154</v>
       </c>
-      <c r="K339" s="3"/>
+      <c r="K339" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5988903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126740194</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>17064</v>
+        <v>20664</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5988985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128648104</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>46154</v>
       </c>
-      <c r="K341" s="3"/>
+      <c r="K341" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/5989023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124183361</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>16128</v>
+        <v>23328</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6081315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121609568</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>3600</v>
+        <v>10800</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6081318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121610386</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>17064</v>
+        <v>24264</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6081445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121673425</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6081786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122029440</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>3600</v>
+        <v>7200</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6082361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122522870</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>17064</v>
+        <v>24264</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6082378 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122529782</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6083299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123223607</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>10800</v>
+        <v>21600</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6083569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123469245</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>10800</v>
+        <v>18000</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6084619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124187736</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>3600</v>
+        <v>14400</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6087522 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126266007</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>10800</v>
+        <v>21600</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6088753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126732449</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>3600</v>
+        <v>14400</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6088759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126733147</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>3600</v>
+        <v>10800</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6088761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126733523</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6088775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126736877</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>17064</v>
+        <v>20664</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6088781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126739167</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>7200</v>
+        <v>14400</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6088782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126739421</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>7200</v>
+        <v>21600</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6088797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126742515</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>10800</v>
+        <v>21600</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6088801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126745048</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>3600</v>
+        <v>7200</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6088803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126745507</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>7200</v>
+        <v>14400</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6088908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126784086</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>7200</v>
+        <v>21600</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6089166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126917267</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>3600</v>
+        <v>14400</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6089187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126925373</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>17064</v>
+        <v>20664</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6089215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126939218</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6089265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126968776</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>3600</v>
+        <v>10800</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6089769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127247724</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>17064</v>
+        <v>20664</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6090197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127531111</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>7200</v>
+        <v>14400</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1727002017/IF/IAY/6125877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126920159</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>9864</v>
+        <v>17064</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/6349082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127131317</t>
+          <t>1727002017/IF/IAY/6260684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123420479</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>46217</v>
+        <v>46310</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/6355771 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126740368</t>
+          <t>1727002017/IF/IAY/6261599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123563893</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>46217</v>
+        <v>46310</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/6366493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122517813</t>
+          <t>1727002017/IF/IAY/6265985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126733774</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>46217</v>
+        <v>46062</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/6366520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126936895</t>
+          <t>1727002017/IF/IAY/6266111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126737804</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>46217</v>
+        <v>46311</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/6366550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126927101</t>
+          <t>1727002017/IF/IAY/6266428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126958173</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>46217</v>
+        <v>46310</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/6366557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126929830</t>
+          <t>1727002017/IF/IAY/6266584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126787495</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>46217</v>
+        <v>46310</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/6366561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127124967</t>
+          <t>1727002017/IF/IAY/6266708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126742821</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>46217</v>
+        <v>46075</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/6366567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126926172</t>
+          <t>1727002017/IF/IAY/6267494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127544122</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>46217</v>
+        <v>46062</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/836834 — Construction of IAY House -IAY REG. NO. MP1310146</t>
+          <t>1727002017/IF/IAY/6283672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126938015</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>8316</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46075</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/849842 — Construction of IAY House -IAY REG. NO. MP1489045</t>
+          <t>1727002017/IF/IAY/6284686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126242673</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>17544</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/867571 — Construction of IAY House -IAY REG. NO. MP1701717</t>
+          <t>1727002017/IF/IAY/6286363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124184797</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46069</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/868430 — Construction of IAY House -IAY REG. NO. MP1713847</t>
+          <t>1727002017/IF/IAY/6296730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126015629</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>15504</v>
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/880390 — Construction of IAY House -IAY REG. NO. MP1868381</t>
+          <t>1727002017/IF/IAY/6299894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122043979</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46069</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/883552 — Construction of IAY House -IAY REG. NO. MP1911207</t>
+          <t>1727002017/IF/IAY/6304550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127539985</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>14592</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/884012 — Construction of IAY House -IAY REG. NO. MP1917753</t>
+          <t>1727002017/IF/IAY/6304559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126940335</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>11484</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>43298</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/884091 — Construction of IAY House -IAY REG. NO. MP1918866</t>
+          <t>1727002017/IF/IAY/6327893 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126935692</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>14508</v>
+        <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46186</v>
+      </c>
+      <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/885104 — Construction of IAY House -IAY REG. NO. MP1933158</t>
+          <t>1727002017/IF/IAY/6328273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127128494</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>14544</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46311</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/887035 — Construction of IAY House -IAY REG. NO. MP1959970</t>
+          <t>1727002017/IF/IAY/6328360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126738384</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>14634</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46186</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/931590 — Construction of IAY House -IAY REG. NO. MP2643888</t>
+          <t>1727002017/IF/IAY/6328476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126741858</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>15486</v>
+        <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>43333</v>
-[...3 lines deleted...]
-      </c>
+        <v>46186</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/932465 — Construction of IAY House -IAY REG. NO. MP2661623</t>
+          <t>1727002017/IF/IAY/6328653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126932914</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/945368 — Construction of IAY House -IAY REG. NO. MP2926974</t>
+          <t>1727002017/IF/IAY/6349082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127131317</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>14484</v>
+        <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46311</v>
+      </c>
+      <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/945760 — Construction of IAY House -IAY REG. NO. MP2936358</t>
+          <t>1727002017/IF/IAY/6355771 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126740368</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>15300</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>43067</v>
-[...3 lines deleted...]
-      </c>
+        <v>46311</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/950056 — Construction of IAY House -IAY REG. NO. MP3046516</t>
+          <t>1727002017/IF/IAY/6366493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122517813</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>14532</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46311</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/957669 — Construction of IAY House -IAY REG. NO. MP3231146</t>
+          <t>1727002017/IF/IAY/6366512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126791523</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>17544</v>
+        <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46079</v>
+      </c>
+      <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/967544 — Construction of IAY House -IAY REG. NO. MP3487459</t>
+          <t>1727002017/IF/IAY/6366520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126936895</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>14448</v>
+        <v>3600</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46283</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/968989 — Construction of IAY House -IAY REG. NO. MP3525224</t>
+          <t>1727002017/IF/IAY/6366550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126927101</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>15504</v>
+        <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/971810 — Construction of IAY House -IAY REG. NO. MP3599406</t>
+          <t>1727002017/IF/IAY/6366557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126929830</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>15156</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/973127 — Construction of IAY House -IAY REG. NO. MP3635055</t>
+          <t>1727002017/IF/IAY/6366561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127124967</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>15486</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>43298</v>
-[...3 lines deleted...]
-      </c>
+        <v>46311</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/979849 — Construction of IAY House -IAY REG. NO. MP3874548</t>
+          <t>1727002017/IF/IAY/6366567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126926172</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>15504</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46217</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/980727 — Construction of IAY House -IAY REG. NO. MP3911229</t>
+          <t>1727002017/IF/IAY/6383405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122824898</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>15612</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/980873 — Construction of IAY House -IAY REG. NO. MP3917002</t>
+          <t>1727002017/IF/IAY/6383926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126741200</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>14460</v>
+        <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>42871</v>
-[...3 lines deleted...]
-      </c>
+        <v>46217</v>
+      </c>
+      <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1727002017/IF/IAY/981301 — Construction of IAY House -IAY REG. NO. MP3933454</t>
+          <t>1727002017/IF/IAY/6384998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126738160</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>15438</v>
+        <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>42871</v>
-[...3 lines deleted...]
-      </c>
+        <v>46217</v>
+      </c>
+      <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1727002017/LD/22012034307312 — शांतिधाम निर्माण कार्य झूकरहौज</t>
+          <t>1727002017/IF/IAY/836834 — Construction of IAY House -IAY REG. NO. MP1310146</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>170652.33</v>
+        <v>8316</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>42821</v>
+        <v>42864</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>42984</v>
+        <v>43526</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1727002017/LD/22012034307314 — शान्तिधाम निर्माण कार्य ग्राम सुमेरपुर</t>
+          <t>1727002017/IF/IAY/849842 — Construction of IAY House -IAY REG. NO. MP1489045</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>180512</v>
+        <v>15480</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>178305.88</v>
+        <v>17544</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42821</v>
+        <v>42864</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>43229</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1727002017/LD/22012034307316 — शान्ति धाम निर्माण कार्य पाटन</t>
+          <t>1727002017/IF/IAY/867571 — Construction of IAY House -IAY REG. NO. MP1701717</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>180040</v>
+        <v>15480</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>167618.54</v>
+        <v>15480</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42821</v>
+        <v>42864</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>42984</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1727002017/LD/22012034307317 — शान्तिधाम निर्माण कार्य जलालपुर</t>
+          <t>1727002017/IF/IAY/868430 — Construction of IAY House -IAY REG. NO. MP1713847</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>180512</v>
+        <v>15480</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>178980.72</v>
+        <v>15504</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42821</v>
+        <v>42872</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>43229</v>
+        <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1727002017/LD/22012034307354 — खेल मैदान निर्माण झूकरहौज</t>
+          <t>1727002017/IF/IAY/880390 — Construction of IAY House -IAY REG. NO. MP1868381</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>110000</v>
+        <v>15480</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42821</v>
-[...1 lines deleted...]
-      <c r="K406" s="3"/>
+        <v>42872</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>43231</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1727002017/LD/22012034512025 — चारागाह विकास निर्माण ग्राम जलालपुर</t>
+          <t>1727002017/IF/IAY/883552 — Construction of IAY House -IAY REG. NO. MP1911207</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>792188.33</v>
+        <v>15480</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>14592</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>43941</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>42872</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>43462</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/12 — ग्रेवल मार्ग सुमेरपुर से पगरानी पीएमआरवाय</t>
+          <t>1727002017/IF/IAY/884012 — Construction of IAY House -IAY REG. NO. MP1917753</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>680</v>
+        <v>11484</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>39707</v>
+        <v>43298</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>39473</v>
+        <v>43521</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/193 — सीसी रोड विधायक निधि शिवराज के घर से कमल के घर तक झूकरहोज</t>
+          <t>1727002017/IF/IAY/884091 — Construction of IAY House -IAY REG. NO. MP1918866</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>90000</v>
+        <v>15480</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>133534.93</v>
+        <v>14508</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>40873</v>
+        <v>42872</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>41700</v>
+        <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034195882 — सीसी पंचपरमेश्‍वर गिरजाबाई के घर से मुख्‍य सडक तक</t>
+          <t>1727002017/IF/IAY/885104 — Construction of IAY House -IAY REG. NO. MP1933158</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>158335</v>
+        <v>15480</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>160544</v>
+        <v>14544</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>41638</v>
+        <v>42872</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>42158</v>
+        <v>43517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034230045 — सीसी रोड हनुमान मतंदिर से प्रा शाला भवन सुमेरपुर</t>
+          <t>1727002017/IF/IAY/887035 — Construction of IAY House -IAY REG. NO. MP1959970</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>207395</v>
+        <v>15480</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>174237</v>
+        <v>14634</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>41919</v>
+        <v>42872</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>42405</v>
+        <v>43439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034266662 — सीसी रोड पंचपरमेश्‍वर मुख्‍य सडक से संदेर सिंह झूकरहोज</t>
+          <t>1727002017/IF/IAY/931590 — Construction of IAY House -IAY REG. NO. MP2643888</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>151751</v>
+        <v>15480</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>147394</v>
+        <v>15486</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42178</v>
+        <v>43333</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>42470</v>
+        <v>43444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034283445 — सीसी सह नाली पंचपरमेश्वर संग्राम सिंह के घर से पुलिया तक सुमेरपुर</t>
+          <t>1727002017/IF/IAY/932465 — Construction of IAY House -IAY REG. NO. MP2661623</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>151751</v>
+        <v>15480</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>146917</v>
+        <v>15480</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42304</v>
+        <v>42872</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>42470</v>
+        <v>43138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034315258 — सीसी सह नाली 14वॉ वित्‍त मुख्‍य मार्ग से किशनलाल के घर एवं मुख्‍य मार्ग से मुन्‍नीलाल के घर तक</t>
+          <t>1727002017/IF/IAY/945368 — Construction of IAY House -IAY REG. NO. MP2926974</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>103101</v>
+        <v>15480</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>99177</v>
+        <v>14484</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>42647</v>
+        <v>42872</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>42732</v>
+        <v>43294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034321008 — सीसी सह नाली 14वॉ वित्‍त कुंवरलाल के घर से सुमेरसिंह के घर तक झूकरहोज</t>
+          <t>1727002017/IF/IAY/945760 — Construction of IAY House -IAY REG. NO. MP2936358</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>134303</v>
+        <v>15480</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>127247</v>
+        <v>15300</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42766</v>
+        <v>43067</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>43229</v>
+        <v>43434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034325515 — सीसी रोड़ निर्माण कार्य शिवराजसिंह के घर से मेहम्‍बरसिंह के घर तक पाटन</t>
+          <t>1727002017/IF/IAY/950056 — Construction of IAY House -IAY REG. NO. MP3046516</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>63750</v>
+        <v>15480</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>60552</v>
+        <v>14532</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43252</v>
+        <v>42872</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>43435</v>
+        <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034369518 — सीसी रोड़ सह नाली निर्माण</t>
+          <t>1727002017/IF/IAY/957669 — Construction of IAY House -IAY REG. NO. MP3231146</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>0</v>
+        <v>17544</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K417" s="3"/>
+        <v>42872</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>43186</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034444113 — सीसी 14वित्‍त कमरसिंह के घर से सौभागसिंह के घर तक जलालपुर</t>
+          <t>1727002017/IF/IAY/967544 — Construction of IAY House -IAY REG. NO. MP3487459</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>194218</v>
+        <v>15480</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>191636</v>
+        <v>14448</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>43524</v>
+        <v>42872</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>44474</v>
+        <v>43231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034466416 — सीसी रोड निर्माण कार्य झूकरहौज मे</t>
+          <t>1727002017/IF/IAY/968989 — Construction of IAY House -IAY REG. NO. MP3525224</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>0</v>
+        <v>15504</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K419" s="3"/>
+        <v>42872</v>
+      </c>
+      <c r="K419" s="3" t="n">
+        <v>43347</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034475465 — सीसी सह नाली निर्माण 14वॉ वित्‍त शासकीय माध्‍यमिक शाला परिसर में ग्राम झूकरहौज</t>
+          <t>1727002017/IF/IAY/971810 — Construction of IAY House -IAY REG. NO. MP3599406</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>58084</v>
+        <v>15480</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>53856</v>
+        <v>15156</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43713</v>
+        <v>42872</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>44497</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034475466 — सीसी सह नाली निर्माण 14वॉ वित्‍त कमलसिंह के घर से स्‍कूल तक पाटन</t>
+          <t>1727002017/IF/IAY/973127 — Construction of IAY House -IAY REG. NO. MP3635055</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>58084</v>
+        <v>15480</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>56672</v>
+        <v>15486</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43713</v>
+        <v>43298</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>44497</v>
+        <v>43452</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034522512 — पुलिया निर्माण संदेरसिंह के खेत के पास झूकरहोज</t>
+          <t>1727002017/IF/IAY/979849 — Construction of IAY House -IAY REG. NO. MP3874548</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>1224174.95</v>
+        <v>15480</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>1064831.51</v>
+        <v>15504</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>43977</v>
+        <v>42872</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>44280</v>
+        <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034522514 — पुलिया निर्माण मंदिर के सामने वाले रास्‍ते पर ग्राम सुमेरपुर</t>
+          <t>1727002017/IF/IAY/980727 — Construction of IAY House -IAY REG. NO. MP3911229</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>1115385.99</v>
+        <v>15480</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>1005207.93</v>
+        <v>15612</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>43977</v>
+        <v>42872</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>44623</v>
+        <v>43434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034539696 — ग्रेवल रोड़ निर्माण मुख्‍यमंत्री सड़क से गौशाला तक ग्राम जलालपुर</t>
+          <t>1727002017/IF/IAY/980873 — Construction of IAY House -IAY REG. NO. MP3917002</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>1499185.65</v>
+        <v>15480</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>1467461</v>
+        <v>14460</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>44291</v>
+        <v>42871</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>44623</v>
+        <v>43283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034541577 — सीसी रोड़ एवं नाली निर्माण 15वॉ वित्‍त आंगनवाड़ी भवन से सिन्‍नाम सिंह के घर तक सुमेरपुर</t>
+          <t>1727002017/IF/IAY/981301 — Construction of IAY House -IAY REG. NO. MP3933454</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>69000</v>
+        <v>15480</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>72770</v>
+        <v>15438</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44223</v>
+        <v>42871</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>44625</v>
+        <v>43521</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034555885 — सीसी सह नाली निर्माण 14वॉ वित्‍त सिरनाम सिंह के घर से सोदान सिंह के घर तक सुमेरपुर</t>
+          <t>1727002017/LD/22012034307312 — शांतिधाम निर्माण कार्य झूकरहौज</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>26000</v>
+        <v>180000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>26220</v>
+        <v>170652.33</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44223</v>
+        <v>42821</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>44625</v>
+        <v>42984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/22012034591707 — सीसी सह नाली निर्माण 15वित्‍त मुख्‍य सड़क से बहादुर सिंह के घर तक झूकरहोज</t>
+          <t>1727002017/LD/22012034307314 — शान्तिधाम निर्माण कार्य ग्राम सुमेरपुर</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>53000</v>
+        <v>180512</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>178305.88</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44425</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>42821</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>43229</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/235 — सीसी पंचपरमेश्‍वर बीरन के घर से रघुबीर झूकरहोज</t>
+          <t>1727002017/LD/22012034307316 — शान्ति धाम निर्माण कार्य पाटन</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>106609</v>
+        <v>180040</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>103068</v>
+        <v>167618.54</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>41055</v>
+        <v>42821</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>41701</v>
+        <v>42984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/376 — सीसी पंचपरमेश्‍वर प्राशाला से मुख्‍य मार्ग की ओर झ</t>
+          <t>1727002017/LD/22012034307317 — शान्तिधाम निर्माण कार्य जलालपुर</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>197862</v>
+        <v>180512</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>195799.62</v>
+        <v>178980.72</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>41358</v>
+        <v>42821</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>41963</v>
+        <v>43229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RC/GIS/37077 — ग्रेवल रोड निर्माण श्री सांवरिया सेठ मंदिर से मुख्य मार्ग तक ग्राम पाटन</t>
+          <t>1727002017/LD/22012034307354 — खेल मैदान निर्माण झूकरहौज</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>1199999.55</v>
+        <v>110000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>31199</v>
+        <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>45367</v>
+        <v>42821</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RS/22012034504948 — सामुदायिक शौचालय निर्माण सामुदायिक भवन परिसर झूकरहौज</t>
+          <t>1727002017/LD/22012034512025 — चारागाह विकास निर्माण ग्राम जलालपुर</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>44000</v>
+        <v>792188.33</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>40234</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44223</v>
-[...3 lines deleted...]
-      </c>
+        <v>43941</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1727002017/RS/22012034602638 — नाली निर्माण कार्य 15वॉ वित्‍त ग्राम झूकरहौज</t>
+          <t>1727002017/RC/12 — ग्रेवल मार्ग सुमेरपुर से पगरानी पीएमआरवाय</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>680</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44501</v>
-[...1 lines deleted...]
-      <c r="K432" s="3"/>
+        <v>39707</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>39473</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034329082 — तालाब जिर्णोद्धार/मरम्‍मत कार्य झूकरहौज</t>
+          <t>1727002017/RC/193 — सीसी रोड विधायक निधि शिवराज के घर से कमल के घर तक झूकरहोज</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>255873</v>
+        <v>90000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>8256</v>
+        <v>133534.93</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42898</v>
+        <v>40873</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>43060</v>
+        <v>41700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034433097 — लघु तालाब निर्माण भारत सिंह के खेत के पास झूकरहौज</t>
+          <t>1727002017/RC/22012034195882 — सीसी पंचपरमेश्‍वर गिरजाबाई के घर से मुख्‍य सडक तक</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>287950</v>
+        <v>158335</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>151380</v>
+        <v>160544</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>43498</v>
+        <v>41638</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>43774</v>
+        <v>42158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034440161 — लघु तालाब निर्माण</t>
+          <t>1727002017/RC/22012034230045 — सीसी रोड हनुमान मतंदिर से प्रा शाला भवन सुमेरपुर</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>0</v>
+        <v>207395</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>174237</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>41919</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>42405</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034528777 — लघु तालाब निर्माण गंगाराम के खेत के पास सामूदायक</t>
+          <t>1727002017/RC/22012034266662 — सीसी रोड पंचपरमेश्‍वर मुख्‍य सडक से संदेर सिंह झूकरहोज</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>0</v>
+        <v>151751</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>147394</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K436" s="3"/>
+        <v>42178</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>42470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034541203 — तालाब जीर्णोद्धार मंदिर वाले तालाब पर ग्राम झूकरहौज</t>
+          <t>1727002017/RC/22012034283445 — सीसी सह नाली पंचपरमेश्वर संग्राम सिंह के घर से पुलिया तक सुमेरपुर</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>0</v>
+        <v>151751</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>146917</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K437" s="3"/>
+        <v>42304</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>42470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034544952 — तालाब जीर्णोद्धार मंदिर वाले तालाब पर ग्राम झूकरहौज</t>
+          <t>1727002017/RC/22012034315258 — सीसी सह नाली 14वॉ वित्‍त मुख्‍य मार्ग से किशनलाल के घर एवं मुख्‍य मार्ग से मुन्‍नीलाल के घर तक</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>780062.23</v>
+        <v>103101</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>689098.12</v>
+        <v>99177</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43970</v>
+        <v>42647</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>44104</v>
+        <v>42732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034552543 — निर्मल नीर गौशाला में ग्राम जलालपुर</t>
+          <t>1727002017/RC/22012034321008 — सीसी सह नाली 14वॉ वित्‍त कुंवरलाल के घर से सुमेरसिंह के घर तक झूकरहोज</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>464568.96</v>
+        <v>134303</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>191842</v>
+        <v>127247</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>44306</v>
+        <v>42766</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>44614</v>
+        <v>43229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034631745 — तालाब जीर्णोद्धार तलैया ग्राम झुकरहोज</t>
+          <t>1727002017/RC/22012034325515 — सीसी रोड़ निर्माण कार्य शिवराजसिंह के घर से मेहम्‍बरसिंह के घर तक पाटन</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>755034.05</v>
+        <v>63750</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>620749.17</v>
+        <v>60552</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>44291</v>
+        <v>43252</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>44602</v>
+        <v>43435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034699855 — CTR बोल्‍डर चैक डेम जलालपुर नाले पर फूलसिंह के खेत के पास जलालपुर</t>
+          <t>1727002017/RC/22012034369518 — सीसी रोड़ सह नाली निर्माण</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>44300</v>
+        <v>43204</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034699856 — CTR बोल्‍डर चैक डेम नाले पर कमलसिंह के खेत के पास जलालपुर</t>
+          <t>1727002017/RC/22012034444113 — सीसी 14वित्‍त कमरसिंह के घर से सौभागसिंह के घर तक जलालपुर</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>0</v>
+        <v>194218</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>191636</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K442" s="3"/>
+        <v>43524</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>44474</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034699857 — CTR रेन वॉटर हार्वेस्टिंग प्रा.शाला भवन पाटन</t>
+          <t>1727002017/RC/22012034466416 — सीसी रोड निर्माण कार्य झूकरहौज मे</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>30626.34</v>
+        <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>4896</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>44880</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034727140 — CTR रेन वॉटर हार्वेस्टिंग प्रा.शाला भवन जलालपुर</t>
+          <t>1727002017/RC/22012034475465 — सीसी सह नाली निर्माण 14वॉ वित्‍त शासकीय माध्‍यमिक शाला परिसर में ग्राम झूकरहौज</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>30626.34</v>
+        <v>58084</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>3672</v>
+        <v>53856</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>44880</v>
+        <v>43713</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>45366</v>
+        <v>44497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034727143 — CTR रेन वॉटर हार्वेस्टिंग प्रा.शाला भवन सुमेरपुर</t>
+          <t>1727002017/RC/22012034475466 — सीसी सह नाली निर्माण 14वॉ वित्‍त कमलसिंह के घर से स्‍कूल तक पाटन</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>30626.34</v>
+        <v>58084</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>4896</v>
+        <v>56672</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>44880</v>
+        <v>43713</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>45366</v>
+        <v>44497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034727145 — CTR रेन वॉटर हार्वेस्टिंग मा. शाला भवन झूकरहौज</t>
+          <t>1727002017/RC/22012034522512 — पुलिया निर्माण संदेरसिंह के खेत के पास झूकरहोज</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>30626.34</v>
+        <v>1224174.95</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>4896</v>
+        <v>1064831.51</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>44880</v>
+        <v>43977</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>45366</v>
+        <v>44280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034902260 — खेततालाब भगवती बाईजलालपुर</t>
+          <t>1727002017/RC/22012034522514 — पुलिया निर्माण मंदिर के सामने वाले रास्‍ते पर ग्राम सुमेरपुर</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>0</v>
+        <v>1115385.99</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>1005207.93</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>44418</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>43977</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>44623</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034954310 — सामुदायिक खेत तालाब गौशाला के पास जलालपुर</t>
+          <t>1727002017/RC/22012034539696 — ग्रेवल रोड़ निर्माण मुख्‍यमंत्री सड़क से गौशाला तक ग्राम जलालपुर</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>356340.1</v>
+        <v>1499185.65</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>171360</v>
+        <v>1467461</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44684</v>
+        <v>44291</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>45362</v>
+        <v>44623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012034954668 — निर्मल नीर पहाडी के नीचे गौशााला जलालपुर</t>
+          <t>1727002017/RC/22012034541577 — सीसी रोड़ एवं नाली निर्माण 15वॉ वित्‍त आंगनवाड़ी भवन से सिन्‍नाम सिंह के घर तक सुमेरपुर</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>489496.27</v>
+        <v>69000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>355959.52</v>
+        <v>72770</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44685</v>
+        <v>44223</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>46142</v>
+        <v>44625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/22012035004330 — निर्मल नीर कूप निर्माण पाटन टपरों के पास ग्राम पाटन</t>
+          <t>1727002017/RC/22012034555885 — सीसी सह नाली निर्माण 14वॉ वित्‍त सिरनाम सिंह के घर से सोदान सिंह के घर तक सुमेरपुर</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>453451.55</v>
+        <v>26000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>156567</v>
+        <v>26220</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>44901</v>
-[...1 lines deleted...]
-      <c r="K450" s="3"/>
+        <v>44223</v>
+      </c>
+      <c r="K450" s="3" t="n">
+        <v>44625</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/428 — कपिलधारा कूप निर्माण खिलान/सनमान सुमेरपुर</t>
+          <t>1727002017/RC/22012034591707 — सीसी सह नाली निर्माण 15वित्‍त मुख्‍य सड़क से बहादुर सिंह के घर तक झूकरहोज</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>273500</v>
+        <v>53000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>274029.47</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>40537</v>
-[...3 lines deleted...]
-      </c>
+        <v>44425</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/429 — सोख्‍ता गडडा ईजीएसशाला जमालपुर</t>
+          <t>1727002017/RC/235 — सीसी पंचपरमेश्‍वर बीरन के घर से रघुबीर झूकरहोज</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>9900</v>
+        <v>106609</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>2669</v>
+        <v>103068</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>40319</v>
+        <v>41055</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>40319</v>
+        <v>41701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/446 — कूप निर्माण पानबाई/गंगाराम झूकरहोज</t>
+          <t>1727002017/RC/376 — सीसी पंचपरमेश्‍वर प्राशाला से मुख्‍य मार्ग की ओर झ</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>207000</v>
+        <v>197862</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>200536.3</v>
+        <v>195799.62</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>40590</v>
+        <v>41358</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>41701</v>
+        <v>41963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/447 — कूप निर्माण कल्‍लू/देवचंद झूकरहोज</t>
+          <t>1727002017/RC/GIS/37077 — ग्रेवल रोड निर्माण श्री सांवरिया सेठ मंदिर से मुख्य मार्ग तक ग्राम पाटन</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>207000</v>
+        <v>1199999.55</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>3538</v>
+        <v>31199</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>40590</v>
-[...3 lines deleted...]
-      </c>
+        <v>45367</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/448 — कूप निर्माण गोविन्‍दा/देवचंद झूकरहोज</t>
+          <t>1727002017/RS/22012034504948 — सामुदायिक शौचालय निर्माण सामुदायिक भवन परिसर झूकरहौज</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>207000</v>
+        <v>44000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>130682.2</v>
+        <v>40234</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>40604</v>
+        <v>44223</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>41701</v>
+        <v>44523</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/480 — कपिलधारा कूप निर्माण देवीसिंह/छुटटीलाल सुमेरपुर</t>
+          <t>1727002017/RS/22012034602638 — नाली निर्माण कार्य 15वॉ वित्‍त ग्राम झूकरहौज</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>240000</v>
+        <v>54000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>125028</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>40673</v>
-[...3 lines deleted...]
-      </c>
+        <v>44501</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/561 — कूप निर्माण रामसखीबाई/कुन्‍दनसिंह झूकरहोज</t>
+          <t>1727002017/WC/22012034329082 — तालाब जिर्णोद्धार/मरम्‍मत कार्य झूकरहौज</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>250000</v>
+        <v>255873</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>111956</v>
+        <v>8256</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>40933</v>
+        <v>42898</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>41701</v>
+        <v>43060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/GIS/29384 — सामुदायिक खेत तालाब निर्माण कंचनसिंह के खेत के पास ग्राम पाटन</t>
+          <t>1727002017/WC/22012034433097 — लघु तालाब निर्माण भारत सिंह के खेत के पास झूकरहौज</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>355840.1</v>
+        <v>287950</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>166773</v>
+        <v>151380</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44922</v>
-[...1 lines deleted...]
-      <c r="K458" s="3"/>
+        <v>43498</v>
+      </c>
+      <c r="K458" s="3" t="n">
+        <v>43774</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/GIS/29385 — बोल्‍डर चैक डेम निर्माण नाले पर हरिसिंह के खेत के पास ग्राम जलालपुर</t>
+          <t>1727002017/WC/22012034440161 — लघु तालाब निर्माण</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>54553.93</v>
+        <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>17952</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44915</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/GIS/29386 — बोल्‍डर चैक डेम निर्माण नाले पर महेन्‍द्र सिंह के खेत के पास ग्राम जलालपुर</t>
+          <t>1727002017/WC/22012034528777 — लघु तालाब निर्माण गंगाराम के खेत के पास सामूदायक</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>54553.93</v>
+        <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>26112</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44915</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/GIS/29387 — बोल्‍डर चैक डेम निर्माण नाले पर वीरन सिंह के खेत के पास ग्राम पाटन</t>
+          <t>1727002017/WC/22012034541203 — तालाब जीर्णोद्धार मंदिर वाले तालाब पर ग्राम झूकरहौज</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>54553.93</v>
+        <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44905</v>
+        <v>43856</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/GIS/29388 — बोल्‍डर चैक डेम निर्माण नाले पर रामनरेश के खेत के पास ग्राम जलालपुर</t>
+          <t>1727002017/WC/22012034544952 — तालाब जीर्णोद्धार मंदिर वाले तालाब पर ग्राम झूकरहौज</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>54553.93</v>
+        <v>780062.23</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>689098.12</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44905</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>43970</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>44104</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/GIS/29389 — बोल्‍डर चैक डेम निर्माण नाले पर वीर सिंह के खेत के पास ग्राम पाटन</t>
+          <t>1727002017/WC/22012034552543 — निर्मल नीर गौशाला में ग्राम जलालपुर</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>54553.93</v>
+        <v>464568.96</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>6120</v>
+        <v>191842</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44924</v>
-[...1 lines deleted...]
-      <c r="K463" s="3"/>
+        <v>44306</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>44614</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/GIS/29390 — बोल्‍डर चैक डेम निर्माण नाले पर महेश के खेत के पास ग्राम जलालपुर</t>
+          <t>1727002017/WC/22012034631745 — तालाब जीर्णोद्धार तलैया ग्राम झुकरहोज</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>755034.05</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>620749.17</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>44905</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>44291</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>44602</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/GIS/29391 — बोल्‍डर चैक डेम निर्माण नाले पर कमर सिंह के खेत के पास ग्राम पाटन</t>
+          <t>1727002017/WC/22012034699855 — CTR बोल्‍डर चैक डेम जलालपुर नाले पर फूलसिंह के खेत के पास जलालपुर</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>54553.93</v>
+        <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>33465</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>44985</v>
+        <v>44300</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/GIS/29396 — बोल्‍डर चैक डेम निर्माण नाले पर फूल सिंह के खेत के पास ग्राम जलालपुर</t>
+          <t>1727002017/WC/22012034699856 — CTR बोल्‍डर चैक डेम नाले पर कमलसिंह के खेत के पास जलालपुर</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44905</v>
+        <v>44300</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/GIS/34056 — अमृत सरोवर निर्माण 15वाॅ वित्‍त फूल सिंह के खेत के पास ग्राम जलालपुर</t>
+          <t>1727002017/WC/22012034699857 — CTR रेन वॉटर हार्वेस्टिंग प्रा.शाला भवन पाटन</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>1435000</v>
+        <v>30626.34</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>1092942.47</v>
+        <v>4896</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45070</v>
+        <v>44880</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>45624</v>
+        <v>45366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/GIS/37068 — परकोलेशन टैंक निर्माण रघुवीर के खेत के पास ग्राम पाटन</t>
+          <t>1727002017/WC/22012034727140 — CTR रेन वॉटर हार्वेस्टिंग प्रा.शाला भवन जलालपुर</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>282587.74</v>
+        <v>30626.34</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>0</v>
+        <v>3672</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45205</v>
-[...1 lines deleted...]
-      <c r="K468" s="3"/>
+        <v>44880</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>45366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1727002017/WC/GIS/37069 — सामुदायिक खेत तालाब निर्माण ई-कक्ष के पीछे ग्राम झुकरहौज</t>
+          <t>1727002017/WC/22012034727143 — CTR रेन वॉटर हार्वेस्टिंग प्रा.शाला भवन सुमेरपुर</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>282587.74</v>
+        <v>30626.34</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>0</v>
+        <v>4896</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>45205</v>
-[...1 lines deleted...]
-      <c r="K469" s="3"/>
+        <v>44880</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>45366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SIRONJ</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C470" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D470" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E470" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F470" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/22012034727145 — CTR रेन वॉटर हार्वेस्टिंग मा. शाला भवन झूकरहौज</t>
+        </is>
+      </c>
+      <c r="G470" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H470" s="2" t="n">
+        <v>30626.34</v>
+      </c>
+      <c r="I470" s="2" t="n">
+        <v>4896</v>
+      </c>
+      <c r="J470" s="3" t="n">
+        <v>44880</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>45366</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C471" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D471" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E471" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F471" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/22012034902260 — खेततालाब भगवती बाईजलालपुर</t>
+        </is>
+      </c>
+      <c r="G471" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H471" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I471" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J471" s="3" t="n">
+        <v>44418</v>
+      </c>
+      <c r="K471" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C472" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D472" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E472" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F472" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/22012034954310 — सामुदायिक खेत तालाब गौशाला के पास जलालपुर</t>
+        </is>
+      </c>
+      <c r="G472" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H472" s="2" t="n">
+        <v>356340.1</v>
+      </c>
+      <c r="I472" s="2" t="n">
+        <v>171360</v>
+      </c>
+      <c r="J472" s="3" t="n">
+        <v>44684</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>45362</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C473" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D473" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E473" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F473" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/22012034954668 — निर्मल नीर पहाडी के नीचे गौशााला जलालपुर</t>
+        </is>
+      </c>
+      <c r="G473" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H473" s="2" t="n">
+        <v>489496.27</v>
+      </c>
+      <c r="I473" s="2" t="n">
+        <v>355959.52</v>
+      </c>
+      <c r="J473" s="3" t="n">
+        <v>44685</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>46142</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C474" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D474" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E474" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F474" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/22012035004330 — निर्मल नीर कूप निर्माण पाटन टपरों के पास ग्राम पाटन</t>
+        </is>
+      </c>
+      <c r="G474" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H474" s="2" t="n">
+        <v>453451.55</v>
+      </c>
+      <c r="I474" s="2" t="n">
+        <v>156567</v>
+      </c>
+      <c r="J474" s="3" t="n">
+        <v>44901</v>
+      </c>
+      <c r="K474" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C475" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D475" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E475" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F475" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/428 — कपिलधारा कूप निर्माण खिलान/सनमान सुमेरपुर</t>
+        </is>
+      </c>
+      <c r="G475" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H475" s="2" t="n">
+        <v>273500</v>
+      </c>
+      <c r="I475" s="2" t="n">
+        <v>274029.47</v>
+      </c>
+      <c r="J475" s="3" t="n">
+        <v>40537</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>42026</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C476" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D476" s="1" t="inlineStr">
+        <is>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E476" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F476" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/429 — सोख्‍ता गडडा ईजीएसशाला जमालपुर</t>
+        </is>
+      </c>
+      <c r="G476" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H476" s="2" t="n">
+        <v>9900</v>
+      </c>
+      <c r="I476" s="2" t="n">
+        <v>2669</v>
+      </c>
+      <c r="J476" s="3" t="n">
+        <v>40319</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>40319</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C477" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D477" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E477" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F477" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/446 — कूप निर्माण पानबाई/गंगाराम झूकरहोज</t>
+        </is>
+      </c>
+      <c r="G477" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H477" s="2" t="n">
+        <v>207000</v>
+      </c>
+      <c r="I477" s="2" t="n">
+        <v>200536.3</v>
+      </c>
+      <c r="J477" s="3" t="n">
+        <v>40590</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>41701</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C478" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D478" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E478" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F478" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/447 — कूप निर्माण कल्‍लू/देवचंद झूकरहोज</t>
+        </is>
+      </c>
+      <c r="G478" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H478" s="2" t="n">
+        <v>207000</v>
+      </c>
+      <c r="I478" s="2" t="n">
+        <v>3538</v>
+      </c>
+      <c r="J478" s="3" t="n">
+        <v>40590</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>40590</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C479" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D479" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E479" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F479" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/448 — कूप निर्माण गोविन्‍दा/देवचंद झूकरहोज</t>
+        </is>
+      </c>
+      <c r="G479" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H479" s="2" t="n">
+        <v>207000</v>
+      </c>
+      <c r="I479" s="2" t="n">
+        <v>130682.2</v>
+      </c>
+      <c r="J479" s="3" t="n">
+        <v>40604</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>41701</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C470" s="1" t="inlineStr">
+      <c r="C480" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D480" s="1" t="inlineStr">
+        <is>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E480" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F480" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/480 — कपिलधारा कूप निर्माण देवीसिंह/छुटटीलाल सुमेरपुर</t>
+        </is>
+      </c>
+      <c r="G480" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H480" s="2" t="n">
+        <v>240000</v>
+      </c>
+      <c r="I480" s="2" t="n">
+        <v>125028</v>
+      </c>
+      <c r="J480" s="3" t="n">
+        <v>40673</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>42146</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C481" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D481" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E481" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F481" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/561 — कूप निर्माण रामसखीबाई/कुन्‍दनसिंह झूकरहोज</t>
+        </is>
+      </c>
+      <c r="G481" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H481" s="2" t="n">
+        <v>250000</v>
+      </c>
+      <c r="I481" s="2" t="n">
+        <v>111956</v>
+      </c>
+      <c r="J481" s="3" t="n">
+        <v>40933</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>41701</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C482" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D482" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E482" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F482" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/GIS/29384 — सामुदायिक खेत तालाब निर्माण कंचनसिंह के खेत के पास ग्राम पाटन</t>
+        </is>
+      </c>
+      <c r="G482" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H482" s="2" t="n">
+        <v>355840.1</v>
+      </c>
+      <c r="I482" s="2" t="n">
+        <v>166773</v>
+      </c>
+      <c r="J482" s="3" t="n">
+        <v>44922</v>
+      </c>
+      <c r="K482" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C483" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D483" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E483" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F483" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/GIS/29385 — बोल्‍डर चैक डेम निर्माण नाले पर हरिसिंह के खेत के पास ग्राम जलालपुर</t>
+        </is>
+      </c>
+      <c r="G483" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H483" s="2" t="n">
+        <v>54553.93</v>
+      </c>
+      <c r="I483" s="2" t="n">
+        <v>17952</v>
+      </c>
+      <c r="J483" s="3" t="n">
+        <v>44915</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>45368</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C484" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D484" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E484" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F484" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/GIS/29386 — बोल्‍डर चैक डेम निर्माण नाले पर महेन्‍द्र सिंह के खेत के पास ग्राम जलालपुर</t>
+        </is>
+      </c>
+      <c r="G484" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H484" s="2" t="n">
+        <v>54553.93</v>
+      </c>
+      <c r="I484" s="2" t="n">
+        <v>26112</v>
+      </c>
+      <c r="J484" s="3" t="n">
+        <v>44915</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>45368</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C485" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D485" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E485" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F485" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/GIS/29387 — बोल्‍डर चैक डेम निर्माण नाले पर वीरन सिंह के खेत के पास ग्राम पाटन</t>
+        </is>
+      </c>
+      <c r="G485" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H485" s="2" t="n">
+        <v>54553.93</v>
+      </c>
+      <c r="I485" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J485" s="3" t="n">
+        <v>44905</v>
+      </c>
+      <c r="K485" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C486" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D486" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E486" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F486" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/GIS/29388 — बोल्‍डर चैक डेम निर्माण नाले पर रामनरेश के खेत के पास ग्राम जलालपुर</t>
+        </is>
+      </c>
+      <c r="G486" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H486" s="2" t="n">
+        <v>54553.93</v>
+      </c>
+      <c r="I486" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J486" s="3" t="n">
+        <v>44905</v>
+      </c>
+      <c r="K486" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C487" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D487" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E487" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F487" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/GIS/29389 — बोल्‍डर चैक डेम निर्माण नाले पर वीर सिंह के खेत के पास ग्राम पाटन</t>
+        </is>
+      </c>
+      <c r="G487" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H487" s="2" t="n">
+        <v>54553.93</v>
+      </c>
+      <c r="I487" s="2" t="n">
+        <v>6120</v>
+      </c>
+      <c r="J487" s="3" t="n">
+        <v>44924</v>
+      </c>
+      <c r="K487" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C488" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D488" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E488" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F488" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/GIS/29390 — बोल्‍डर चैक डेम निर्माण नाले पर महेश के खेत के पास ग्राम जलालपुर</t>
+        </is>
+      </c>
+      <c r="G488" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H488" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I488" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J488" s="3" t="n">
+        <v>44905</v>
+      </c>
+      <c r="K488" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C489" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D489" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E489" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F489" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/GIS/29391 — बोल्‍डर चैक डेम निर्माण नाले पर कमर सिंह के खेत के पास ग्राम पाटन</t>
+        </is>
+      </c>
+      <c r="G489" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H489" s="2" t="n">
+        <v>54553.93</v>
+      </c>
+      <c r="I489" s="2" t="n">
+        <v>33465</v>
+      </c>
+      <c r="J489" s="3" t="n">
+        <v>44985</v>
+      </c>
+      <c r="K489" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C490" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D490" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E490" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F490" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/GIS/29396 — बोल्‍डर चैक डेम निर्माण नाले पर फूल सिंह के खेत के पास ग्राम जलालपुर</t>
+        </is>
+      </c>
+      <c r="G490" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H490" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I490" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J490" s="3" t="n">
+        <v>44905</v>
+      </c>
+      <c r="K490" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C491" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D491" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E491" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F491" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/GIS/34056 — अमृत सरोवर निर्माण 15वाॅ वित्‍त फूल सिंह के खेत के पास ग्राम जलालपुर</t>
+        </is>
+      </c>
+      <c r="G491" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H491" s="2" t="n">
+        <v>1435000</v>
+      </c>
+      <c r="I491" s="2" t="n">
+        <v>1092942.47</v>
+      </c>
+      <c r="J491" s="3" t="n">
+        <v>45070</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>45624</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C492" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D492" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E492" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F492" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/GIS/37068 — परकोलेशन टैंक निर्माण रघुवीर के खेत के पास ग्राम पाटन</t>
+        </is>
+      </c>
+      <c r="G492" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H492" s="2" t="n">
+        <v>282587.74</v>
+      </c>
+      <c r="I492" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J492" s="3" t="n">
+        <v>45205</v>
+      </c>
+      <c r="K492" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C493" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D493" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E493" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F493" s="1" t="inlineStr">
+        <is>
+          <t>1727002017/WC/GIS/37069 — सामुदायिक खेत तालाब निर्माण ई-कक्ष के पीछे ग्राम झुकरहौज</t>
+        </is>
+      </c>
+      <c r="G493" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H493" s="2" t="n">
+        <v>282587.74</v>
+      </c>
+      <c r="I493" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J493" s="3" t="n">
+        <v>45205</v>
+      </c>
+      <c r="K493" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>SIRONJ</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D470" s="1" t="inlineStr">
+      <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
-      <c r="E470" s="1" t="inlineStr">
+      <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F470" s="1" t="inlineStr">
+      <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1727002/DP/9926691962 — वनवर्धनिक कार्य पाटन पी 510</t>
         </is>
       </c>
-      <c r="G470" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H470" s="2" t="n">
+      <c r="G494" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H494" s="2" t="n">
         <v>45000</v>
       </c>
-      <c r="I470" s="2" t="n">
+      <c r="I494" s="2" t="n">
         <v>18868</v>
       </c>
-      <c r="J470" s="3" t="n">
+      <c r="J494" s="3" t="n">
         <v>40634</v>
       </c>
-      <c r="K470" s="3" t="n">
+      <c r="K494" s="3" t="n">
         <v>40844</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>