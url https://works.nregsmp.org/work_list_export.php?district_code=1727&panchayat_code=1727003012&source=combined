--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K628"/>
+  <dimension ref="A1:K631"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 15:22:11</t>
+          <t>Exported on: 2026-10-27 18:08:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: VIDISHA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -853,51 +853,51 @@
       <c r="J23" s="3" t="n">
         <v>45181</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1727003012/DP/22012034626089 — Plantation Mata Mandir Ke Pass Gram  Khiriya GP Kankar</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>56209.14</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45532</v>
@@ -1717,51 +1717,51 @@
       <c r="J41" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K41" s="3" t="n">
         <v>43830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/22012034468609 — FARM POND MUNGALAL JOB 370</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>91400</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>174</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>43533</v>
@@ -1858,98 +1858,98 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/22012034498909 — NADEP NIRMAN KAMAL SINGH/VIJAY SINGH</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>12284.01</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>3420</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>43954</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/22012034498910 — NADEP NIRMAN MUNSHILAL</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>12284.01</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>3872</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>43860</v>
@@ -2238,51 +2238,51 @@
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/22012034553272 — farm pond nirman munshilal/vijay gram barkheda</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>108814.67</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>1140</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>44259</v>
@@ -3088,51 +3088,51 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>44263</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/22012034892107 — Construction of cattle shed mathura bai w/o kunwar singh gram kankar g p kankar</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>102645.51</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>193</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>44513</v>
@@ -3233,51 +3233,51 @@
       <c r="J73" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K73" s="3" t="n">
         <v>46092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/22012035330370 — FARM POND NIRMAN SAVITRI BAI/PRAYAG SINGH GRAM BARKHEDA GP KANKAR JGSA</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45748</v>
@@ -3378,51 +3378,51 @@
       <c r="J76" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/22012035458311 — FARM POND NIRMAN DALEEP/MULLU GRAM BARKHEDA GP KANKAR JGSA</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>35753.83</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45790</v>
@@ -3447,51 +3447,51 @@
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/22012035615405 — ek Bagiya maa ke naam Matharo Bai/Kuwar Singh Kankar</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>264660.14</v>
       </c>
       <c r="I78" s="2" t="n">
-        <v>84918.88</v>
+        <v>88518.88</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45985</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -12880,51 +12880,51 @@
       <c r="J270" s="3" t="n">
         <v>42767</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>43090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/3738473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125364529</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>6766</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>44704</v>
@@ -14005,51 +14005,51 @@
       <c r="J293" s="3" t="n">
         <v>44704</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>44860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/3891448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126207135</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>6545</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>44704</v>
@@ -17482,120 +17482,120 @@
       <c r="J364" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>45889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/4977509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144179915</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>14355</v>
+        <v>16155</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/4977510 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144180318</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>18504</v>
+        <v>21804</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17919,98 +17919,98 @@
       <c r="J373" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>45894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/4981291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147677065</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>18009</v>
+        <v>19809</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/4981332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147685414</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>13311</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45749</v>
@@ -18209,145 +18209,147 @@
       <c r="J379" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>45889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5109931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151976528</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>20304</v>
+        <v>22104</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45849</v>
       </c>
-      <c r="K380" s="3"/>
+      <c r="K380" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5109938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151976889</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>13572</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5110382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152004085</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>5742</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45887</v>
@@ -18595,11602 +18597,11797 @@
       <c r="J387" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5950147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147685591</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>10332</v>
+        <v>19932</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46196</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5950829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147613482</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>19728</v>
+        <v>24828</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K389" s="3"/>
+      <c r="K389" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5950830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147613556</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>13464</v>
+        <v>24864</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5950831 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147613599</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>15264</v>
+        <v>26064</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46182</v>
       </c>
-      <c r="K391" s="3"/>
+      <c r="K391" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5950832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147613616</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>7200</v>
+        <v>18600</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K392" s="3"/>
+      <c r="K392" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5950833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147613643</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>22794</v>
+        <v>24594</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46141</v>
       </c>
-      <c r="K393" s="3"/>
+      <c r="K393" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5950834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147613690</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5952715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147641580</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>18396</v>
+        <v>24096</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46175</v>
       </c>
-      <c r="K395" s="3"/>
+      <c r="K395" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5954370 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149362458</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>16830</v>
+        <v>22530</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46171</v>
       </c>
-      <c r="K396" s="3"/>
+      <c r="K396" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5954983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126907037</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>21528</v>
+        <v>24828</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K397" s="3"/>
+      <c r="K397" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5955853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145231361</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>19962</v>
+        <v>21762</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K398" s="3"/>
+      <c r="K398" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5956250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141798455</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>15030</v>
+        <v>24330</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5956251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141798592</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>19962</v>
+        <v>23562</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K400" s="3"/>
+      <c r="K400" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5956252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141798610</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>19962</v>
+        <v>25062</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K401" s="3"/>
+      <c r="K401" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5956253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141802663</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>16362</v>
+        <v>22062</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K402" s="3"/>
+      <c r="K402" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5956254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141802752</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>6525</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5956255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141802758</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>21528</v>
+        <v>24828</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46141</v>
       </c>
-      <c r="K404" s="3"/>
+      <c r="K404" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5956337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144141257</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>18696</v>
+        <v>23496</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K405" s="3"/>
+      <c r="K405" s="3" t="n">
+        <v>46309</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5956338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144141408</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>22794</v>
+        <v>24594</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>46141</v>
       </c>
-      <c r="K406" s="3"/>
+      <c r="K406" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5956574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144141551</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>21528</v>
+        <v>23328</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K407" s="3"/>
+      <c r="K407" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5957357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147613784</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>21294</v>
+        <v>24594</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46141</v>
       </c>
-      <c r="K408" s="3"/>
+      <c r="K408" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5957567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150222688</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>18396</v>
+        <v>21996</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K409" s="3"/>
+      <c r="K409" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5957575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150229824</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>18396</v>
+        <v>24096</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46163</v>
       </c>
-      <c r="K410" s="3"/>
+      <c r="K410" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5957576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150229897</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>13698</v>
+        <v>24498</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5957579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150244186</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>22494</v>
+        <v>24294</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46141</v>
       </c>
-      <c r="K412" s="3"/>
+      <c r="K412" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5957582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150246561</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>19962</v>
+        <v>25062</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K413" s="3"/>
+      <c r="K413" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5957583 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150246718</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>21528</v>
+        <v>24528</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46141</v>
       </c>
-      <c r="K414" s="3"/>
+      <c r="K414" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5957584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150246936</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>17928</v>
+        <v>21528</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46141</v>
       </c>
-      <c r="K415" s="3"/>
+      <c r="K415" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5957589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150290587</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5959262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146840917</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5960386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150288196</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>10332</v>
+        <v>24432</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46196</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5961711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144129903</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>15264</v>
+        <v>25764</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5961712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144129933</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>9864</v>
+        <v>13464</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46182</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5964084 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150224417</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>16830</v>
+        <v>20430</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46171</v>
       </c>
-      <c r="K421" s="3"/>
+      <c r="K421" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5964567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145159669</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>16830</v>
+        <v>22530</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46171</v>
       </c>
-      <c r="K422" s="3"/>
+      <c r="K422" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/5964568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145159711</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>15030</v>
+        <v>16830</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/6127791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141797855</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>15264</v>
+        <v>24264</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46182</v>
       </c>
-      <c r="K424" s="3"/>
+      <c r="K424" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/6128921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143359417</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/6132481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149375162</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>7200</v>
+        <v>14400</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/6147407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141802753</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>18396</v>
+        <v>24096</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46163</v>
       </c>
-      <c r="K427" s="3"/>
+      <c r="K427" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/6147408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141802755</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>6966</v>
+        <v>16266</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/6155151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147678003</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>15264</v>
+        <v>24564</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46183</v>
       </c>
-      <c r="K429" s="3"/>
+      <c r="K429" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1727003012/IF/IAY/6166948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147633025</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1727003012/IF/IAY/632978 — Construction of IAY House -IAY REG. NO. MP1112769</t>
+          <t>1727003012/IF/IAY/6274373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143359357</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>15420</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>42788</v>
-[...3 lines deleted...]
-      </c>
+        <v>46317</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1727003012/IF/IAY/638633 — Construction of IAY House -IAY REG. NO. MP2395026</t>
+          <t>1727003012/IF/IAY/6298572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150246854</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>15431</v>
+        <v>1800</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>42809</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1727003012/IF/IAY/770460 — Construction of IAY House -IAY REG. NO. MP3457285</t>
+          <t>1727003012/IF/IAY/6299712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147685319</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>15480</v>
+        <v>1800</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42865</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1727003012/IF/IAY/840876 — Construction of IAY House -IAY REG. NO. MP1370103</t>
+          <t>1727003012/IF/IAY/632978 — Construction of IAY House -IAY REG. NO. MP1112769</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>15564</v>
+        <v>15420</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42865</v>
+        <v>42788</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>43404</v>
+        <v>43090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1727003012/IF/IAY/841343 — Construction of IAY House -IAY REG. NO. MP1376058</t>
+          <t>1727003012/IF/IAY/638633 — Construction of IAY House -IAY REG. NO. MP2395026</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>15402</v>
+        <v>15431</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42865</v>
+        <v>42809</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>43343</v>
+        <v>43413</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1727003012/IF/IAY/841345 — Construction of IAY House -IAY REG. NO. MP1376109</t>
+          <t>1727003012/IF/IAY/770460 — Construction of IAY House -IAY REG. NO. MP3457285</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I436" s="2" t="n">
         <v>15480</v>
-      </c>
-[...1 lines deleted...]
-        <v>15240</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>43341</v>
+        <v>43139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1727003012/IF/IAY/897603 — Construction of IAY House -IAY REG. NO. MP2103383</t>
+          <t>1727003012/IF/IAY/840876 — Construction of IAY House -IAY REG. NO. MP1370103</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>15552</v>
+        <v>15564</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42887</v>
+        <v>42865</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>43337</v>
+        <v>43404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1727003012/IF/IAY/899842 — Construction of IAY House -IAY REG. NO. MP2135182</t>
+          <t>1727003012/IF/IAY/841343 — Construction of IAY House -IAY REG. NO. MP1376058</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>15552</v>
+        <v>15402</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>43248</v>
+        <v>43343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1727003012/IF/IAY/901593 — Construction of IAY House -IAY REG. NO. MP2158029</t>
+          <t>1727003012/IF/IAY/841345 — Construction of IAY House -IAY REG. NO. MP1376109</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>15468</v>
+        <v>15240</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>43164</v>
+        <v>43341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1727003012/IF/IAY/901601 — Construction of IAY House -IAY REG. NO. MP2158195</t>
+          <t>1727003012/IF/IAY/897603 — Construction of IAY House -IAY REG. NO. MP2103383</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>4128</v>
+        <v>15552</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42865</v>
+        <v>42887</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>44917</v>
+        <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1727003012/IF/IAY/961903 — Construction of IAY House -IAY REG. NO. MP3340271</t>
+          <t>1727003012/IF/IAY/899842 — Construction of IAY House -IAY REG. NO. MP2135182</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>15136</v>
+        <v>15552</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42887</v>
+        <v>42865</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>43109</v>
+        <v>43248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1727003012/IF/IAY/965461 — Construction of IAY House -IAY REG. NO. MP3431708</t>
+          <t>1727003012/IF/IAY/901593 — Construction of IAY House -IAY REG. NO. MP2158029</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>15480</v>
+        <v>15468</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>43015</v>
+        <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1727003012/IF/IAY/965675 — Construction of IAY House -IAY REG. NO. MP3437165</t>
+          <t>1727003012/IF/IAY/901601 — Construction of IAY House -IAY REG. NO. MP2158195</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>15588</v>
+        <v>4128</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42994</v>
+        <v>42865</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>43413</v>
+        <v>44917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1727003012/IF/IAY/977336 — Construction of IAY House -IAY REG. NO. MP3774944</t>
+          <t>1727003012/IF/IAY/961903 — Construction of IAY House -IAY REG. NO. MP3340271</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>15588</v>
+        <v>15136</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42865</v>
+        <v>42887</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>43413</v>
+        <v>43109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/10 — कांकर में मेंड बंधान फूल सिह/ हल्‍कैया</t>
+          <t>1727003012/IF/IAY/965461 — Construction of IAY House -IAY REG. NO. MP3431708</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>19000</v>
+        <v>15480</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>18606</v>
+        <v>15480</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>39592</v>
+        <v>42865</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>39622</v>
+        <v>43015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/11 — कांकर में मेड बंधान कलुआ / रमला</t>
+          <t>1727003012/IF/IAY/965675 — Construction of IAY House -IAY REG. NO. MP3437165</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>19000</v>
+        <v>15480</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>9925</v>
+        <v>15588</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>39590</v>
+        <v>42994</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>39632</v>
+        <v>43413</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/12 — कांकर में मेंड बंधान कैरतिया / कुनुआ</t>
+          <t>1727003012/IF/IAY/977336 — Construction of IAY House -IAY REG. NO. MP3774944</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>19000</v>
+        <v>15480</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>12153</v>
+        <v>15588</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>39573</v>
+        <v>42865</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>39622</v>
+        <v>43413</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/146 — कांकर के खिरिया में मेढबंधान रूप सिंह/गोरेलाल</t>
+          <t>1727003012/LD/10 — कांकर में मेंड बंधान फूल सिह/ हल्‍कैया</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>22685</v>
+        <v>19000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>11520</v>
+        <v>18606</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>40350</v>
+        <v>39592</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>40704</v>
+        <v>39622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/147 — कांकर  के खिरिया में मेढ बंधान धिरज सिंह/बालाराम</t>
+          <t>1727003012/LD/11 — कांकर में मेड बंधान कलुआ / रमला</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>22685</v>
+        <v>19000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>19000</v>
+        <v>9925</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>40350</v>
+        <v>39590</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>40355</v>
+        <v>39632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/148 — कांकर के खिरिया में मेढ बंधान रमेश/सनमान सिंह</t>
+          <t>1727003012/LD/12 — कांकर में मेंड बंधान कैरतिया / कुनुआ</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>22685</v>
+        <v>19000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>10200</v>
+        <v>12153</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>40350</v>
+        <v>39573</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>40355</v>
+        <v>39622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/149 — कांकर के बरखेडा में मेढ बंधान अमर सिंह/सुक्‍का</t>
+          <t>1727003012/LD/146 — कांकर के खिरिया में मेढबंधान रूप सिंह/गोरेलाल</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>22685</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>18028</v>
+        <v>11520</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>40350</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>40704</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/200 — मेढ बंधान रामप्रसाद / ब्रजलाल</t>
+          <t>1727003012/LD/147 — कांकर  के खिरिया में मेढ बंधान धिरज सिंह/बालाराम</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>25000</v>
+        <v>22685</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>18056</v>
+        <v>19000</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>40699</v>
+        <v>40350</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>40704</v>
+        <v>40355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/201 — मेढ बंधान दशरत सिह / गुलाब सिह</t>
+          <t>1727003012/LD/148 — कांकर के खिरिया में मेढ बंधान रमेश/सनमान सिंह</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>25000</v>
+        <v>22685</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>22936</v>
+        <v>10200</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>40699</v>
+        <v>40350</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>40704</v>
+        <v>40355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/202 — मेढबंधान मोहनसिह / कम्‍मोदी</t>
+          <t>1727003012/LD/149 — कांकर के बरखेडा में मेढ बंधान अमर सिंह/सुक्‍का</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>3490</v>
+        <v>22685</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>21960</v>
+        <v>18028</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>40699</v>
+        <v>40350</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>40704</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/203 — मेढबंधान उमकार/ जलमा अहीरवार</t>
+          <t>1727003012/LD/200 — मेढ बंधान रामप्रसाद / ब्रजलाल</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>19000</v>
+        <v>25000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>17568</v>
+        <v>18056</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>40699</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>40704</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/22012034294480 — santidham nirman kankar</t>
+          <t>1727003012/LD/201 — मेढ बंधान दशरत सिह / गुलाब सिह</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>287000</v>
+        <v>25000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>22936</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>40699</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>40704</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/22012034521755 — CHRAGAH NIRMAN GRAM KHIRIYA GP KANKAR</t>
+          <t>1727003012/LD/202 — मेढबंधान मोहनसिह / कम्‍मोदी</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>792213.45</v>
+        <v>3490</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>190</v>
+        <v>21960</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44180</v>
-[...1 lines deleted...]
-      <c r="K457" s="3"/>
+        <v>40699</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>40704</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/22012034526397 — CHARAGAH NIRMAN GRAM KHIRIYA GP KANKAR</t>
+          <t>1727003012/LD/203 — मेढबंधान उमकार/ जलमा अहीरवार</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>0</v>
+        <v>19000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>0</v>
+        <v>17568</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>43971</v>
-[...1 lines deleted...]
-      <c r="K458" s="3"/>
+        <v>40699</v>
+      </c>
+      <c r="K458" s="3" t="n">
+        <v>40704</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/22012034945472 — NALI NIRMAN SCHOOL SE TALAB TAK GRAM KHIRIYA GP KANKAR</t>
+          <t>1727003012/LD/22012034294480 — santidham nirman kankar</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>287000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>45567</v>
+        <v>42597</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/22012034945474 — NALI NIRMAN SCHOOL SE TALAB TAK GRAM KHIRIYA GP KANKAR</t>
+          <t>1727003012/LD/22012034521755 — CHRAGAH NIRMAN GRAM KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>70593</v>
+        <v>792213.45</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>30953.85</v>
+        <v>190</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>45684</v>
-[...3 lines deleted...]
-      </c>
+        <v>44180</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/297 — कांकर के खिरिया में मेढबंधान निर्माण</t>
+          <t>1727003012/LD/22012034526397 — CHARAGAH NIRMAN GRAM KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>26000</v>
+        <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>21825</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>40912</v>
-[...3 lines deleted...]
-      </c>
+        <v>43971</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/300 — मेढबंधान शिब्‍बू / मुल्‍ली खिरिया</t>
+          <t>1727003012/LD/22012034945472 — NALI NIRMAN SCHOOL SE TALAB TAK GRAM KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>26000</v>
+        <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>22557</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>40912</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/331 — शांतिधाम निर्माण कांकर के खिरिया में</t>
+          <t>1727003012/LD/22012034945474 — NALI NIRMAN SCHOOL SE TALAB TAK GRAM KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>259000</v>
+        <v>70593</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>56620</v>
+        <v>30953.85</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>40884</v>
+        <v>45684</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>41299</v>
+        <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/371 — मेढ बंधान निर्माण अमरसिह / उदा</t>
+          <t>1727003012/LD/297 — कांकर के खिरिया में मेढबंधान निर्माण</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>21000</v>
+        <v>26000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>20508</v>
+        <v>21825</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>41061</v>
+        <v>40912</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>41067</v>
+        <v>40917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/378 — मेढबधान मूगांलाल / दमरू</t>
+          <t>1727003012/LD/300 — मेढबंधान शिब्‍बू / मुल्‍ली खिरिया</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>28000</v>
+        <v>26000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>18132</v>
+        <v>22557</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41061</v>
+        <v>40912</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>41067</v>
+        <v>40933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/3799394919 — med banbhan nirman narayan/imrat singh</t>
+          <t>1727003012/LD/331 — शांतिधाम निर्माण कांकर के खिरिया में</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>23000</v>
+        <v>259000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>6132</v>
+        <v>56620</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41437</v>
+        <v>40884</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>41442</v>
+        <v>41299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/391 — मेढ</t>
+          <t>1727003012/LD/371 — मेढ बंधान निर्माण अमरसिह / उदा</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>28000</v>
+        <v>21000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>11004</v>
+        <v>20508</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>41061</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>41067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/392 — मेढ बंधान</t>
+          <t>1727003012/LD/378 — मेढबधान मूगांलाल / दमरू</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>21000</v>
+        <v>28000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>14172</v>
+        <v>18132</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>41061</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>41067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/427 — मेढ बंधान रामसिह/ सुखलाल</t>
+          <t>1727003012/LD/3799394919 — med banbhan nirman narayan/imrat singh</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>26000</v>
+        <v>23000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>13380</v>
+        <v>6132</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>41051</v>
+        <v>41437</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>41067</v>
+        <v>41442</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/7 — कांकर में मेड बंधान पूरन / रामप्रसाद</t>
+          <t>1727003012/LD/391 — मेढ</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>63000</v>
+        <v>28000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>40543</v>
+        <v>11004</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>39579</v>
+        <v>41061</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>39874</v>
+        <v>41067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/8 — कांकर के बरखेडा में मेड बंधान निरन/परमा</t>
+          <t>1727003012/LD/392 — मेढ बंधान</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>63000</v>
+        <v>21000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>29440</v>
+        <v>14172</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>39584</v>
+        <v>41061</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>39688</v>
+        <v>41067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1727003012/LD/9 — कांकर मे मेड बंधान खुमान / मलकैया</t>
+          <t>1727003012/LD/427 — मेढ बंधान रामसिह/ सुखलाल</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>28000</v>
+        <v>26000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>20175</v>
+        <v>13380</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>39585</v>
+        <v>41051</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>39657</v>
+        <v>41067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1727003012/PG/9425891193 — khel maidan nirman kankar</t>
+          <t>1727003012/LD/7 — कांकर में मेड बंधान पूरन / रामप्रसाद</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>287000</v>
+        <v>63000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>267804.14</v>
+        <v>40543</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42711</v>
+        <v>39579</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>42978</v>
+        <v>39874</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/191 — कांकर के बरखेडा में ग्रेविल रोड निर्माण</t>
+          <t>1727003012/LD/8 — कांकर के बरखेडा में मेड बंधान निरन/परमा</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>477000</v>
+        <v>63000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>153456</v>
+        <v>29440</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>40302</v>
+        <v>39584</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>40694</v>
+        <v>39688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/192 — कॉकर में ग्रेविल रोड निर्माण</t>
+          <t>1727003012/LD/9 — कांकर मे मेड बंधान खुमान / मलकैया</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>477000</v>
+        <v>28000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>307777</v>
+        <v>20175</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>40287</v>
+        <v>39585</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>41092</v>
+        <v>39657</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/194 — कांकर के खिरिया में ग्रेविल रोड निर्माण</t>
+          <t>1727003012/PG/9425891193 — khel maidan nirman kankar</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>477000</v>
+        <v>287000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>372076</v>
+        <v>267804.14</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>40304</v>
+        <v>42711</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>40573</v>
+        <v>42978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034199796 — panchparmeswer C.C.ROAD(2)khiriya</t>
+          <t>1727003012/RC/191 — कांकर के बरखेडा में ग्रेविल रोड निर्माण</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>160375</v>
+        <v>477000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>126210</v>
+        <v>153456</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41660</v>
+        <v>40302</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>41698</v>
+        <v>40694</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034206602 — PANCHPARMESOWAR C.C.ROAD(3)KHIRIYA.240</t>
+          <t>1727003012/RC/192 — कॉकर में ग्रेविल रोड निर्माण</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>70344</v>
+        <v>477000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>68376</v>
+        <v>307777</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>41693</v>
+        <v>40287</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>41842</v>
+        <v>41092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034206605 — PANCHPARMESOWAR C.C.ROAD(4)KHIRIYA.175</t>
+          <t>1727003012/RC/194 — कांकर के खिरिया में ग्रेविल रोड निर्माण</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>62773</v>
+        <v>477000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>15502</v>
+        <v>372076</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>41693</v>
+        <v>40304</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>42669</v>
+        <v>40573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034206607 — PANCHPARMESOWAR C.C.ROAD(5)BARKHADA.183</t>
+          <t>1727003012/RC/22012034199796 — panchparmeswer C.C.ROAD(2)khiriya</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>99954</v>
+        <v>160375</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>1752</v>
+        <v>126210</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>41700</v>
+        <v>41660</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>42669</v>
+        <v>41698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034210643 — Khet Sadak Gravel Road Khiriya Kankar</t>
+          <t>1727003012/RC/22012034206602 — PANCHPARMESOWAR C.C.ROAD(3)KHIRIYA.240</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>1494000</v>
+        <v>70344</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>437892.32</v>
+        <v>68376</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>41702</v>
+        <v>41693</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>42677</v>
+        <v>41842</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034227056 — P.P.c.c. Road  (six) kankar ts. no.48</t>
+          <t>1727003012/RC/22012034206605 — PANCHPARMESOWAR C.C.ROAD(4)KHIRIYA.175</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>154610</v>
+        <v>62773</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>117018</v>
+        <v>15502</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>41864</v>
+        <v>41693</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>41880</v>
+        <v>42669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034266461 — PANCH PARMESWAR C. C. ROAD NIRMAN (7)RAMKRISDE KAY MAKAAN SAY HANUMAAN JI MANDER KI OR(KAKAR)</t>
+          <t>1727003012/RC/22012034206607 — PANCHPARMESOWAR C.C.ROAD(5)BARKHADA.183</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>170420</v>
+        <v>99954</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>132526</v>
+        <v>1752</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42229</v>
+        <v>41700</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>42914</v>
+        <v>42669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034296428 — GREVAL ROAD NIRMAN (Pirtikchalay se apekcha k khet tak</t>
+          <t>1727003012/RC/22012034210643 — Khet Sadak Gravel Road Khiriya Kankar</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>1487000</v>
+        <v>1494000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>80370.62</v>
+        <v>437892.32</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>42389</v>
+        <v>41702</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>42755</v>
+        <v>42677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034321018 — Gravel Road NIrman Piteekchalay Se Apekcha k Ghar Tat</t>
+          <t>1727003012/RC/22012034227056 — P.P.c.c. Road  (six) kankar ts. no.48</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>1345000</v>
+        <v>154610</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>653446.42</v>
+        <v>117018</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42757</v>
+        <v>41864</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>45211</v>
+        <v>41880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034321649 — PANCH PARMASWER C.C.ROAD(BHAGBAAN SINGH KAY MAKAAN SAY DAV BABA TAK</t>
+          <t>1727003012/RC/22012034266461 — PANCH PARMESWAR C. C. ROAD NIRMAN (7)RAMKRISDE KAY MAKAAN SAY HANUMAAN JI MANDER KI OR(KAKAR)</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>90101</v>
+        <v>170420</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>88476</v>
+        <v>132526</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42810</v>
+        <v>42229</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>43123</v>
+        <v>42914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034324792 — cc road kuaa se suneel ke makan tak</t>
+          <t>1727003012/RC/22012034296428 — GREVAL ROAD NIRMAN (Pirtikchalay se apekcha k khet tak</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>125000</v>
+        <v>1487000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>0</v>
+        <v>80370.62</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K487" s="3"/>
+        <v>42389</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>42755</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034365041 — C.C. ROAD NIRMAN KUWA SE MUKHMARG TAK</t>
+          <t>1727003012/RC/22012034321018 — Gravel Road NIrman Piteekchalay Se Apekcha k Ghar Tat</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>205540</v>
+        <v>1345000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>195534</v>
+        <v>653446.42</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>43037</v>
+        <v>42757</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>43641</v>
+        <v>45211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034370036 — C.C. ROAD NIRMAN GRAM KANKAR</t>
+          <t>1727003012/RC/22012034321649 — PANCH PARMASWER C.C.ROAD(BHAGBAAN SINGH KAY MAKAAN SAY DAV BABA TAK</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>0</v>
+        <v>90101</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>0</v>
+        <v>88476</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K489" s="3"/>
+        <v>42810</v>
+      </c>
+      <c r="K489" s="3" t="n">
+        <v>43123</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034397376 — C. C.ROAD AND NALI NIRMAN GRAM KANKAR ME PRAKASKH KE GHAR SE ROOPNARYAN KE GHAR TAK</t>
+          <t>1727003012/RC/22012034324792 — cc road kuaa se suneel ke makan tak</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>62858</v>
+        <v>125000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>62730</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>43378</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034397391 — C.C. ROAD AND NALI NIRMAN GRAM BARKHEDA ME ROOP SINGH KE GHAR SE MUKHYA MARG TAK</t>
+          <t>1727003012/RC/22012034365041 — C.C. ROAD NIRMAN KUWA SE MUKHMARG TAK</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>74169</v>
+        <v>205540</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>73254</v>
+        <v>195534</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>43378</v>
+        <v>43037</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>43753</v>
+        <v>43641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034433700 — C.C. ROAD &amp; NALI NIRMAN PARMANAND K GHAR SE MATA MANDIR TAK</t>
+          <t>1727003012/RC/22012034370036 — C.C. ROAD NIRMAN GRAM KANKAR</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>70000</v>
+        <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>70470</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>43496</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034442662 — C.C. ROAD NIRMAN GRAM KANKAR</t>
+          <t>1727003012/RC/22012034397376 — C. C.ROAD AND NALI NIRMAN GRAM KANKAR ME PRAKASKH KE GHAR SE ROOPNARYAN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>0</v>
+        <v>62858</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>62730</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>43378</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>43702</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034463166 — C.C.ROAD AND NALI NIRMAN GRAM KANKAR ME BABULAL KE GHAR SE BHIYALAL KE GHAR TAK</t>
+          <t>1727003012/RC/22012034397391 — C.C. ROAD AND NALI NIRMAN GRAM BARKHEDA ME ROOP SINGH KE GHAR SE MUKHYA MARG TAK</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>74970</v>
+        <v>74169</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>70222</v>
+        <v>73254</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>43533</v>
+        <v>43378</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>44209</v>
+        <v>43753</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034463172 — C.C.ROAD AND NALI NIRMAN GRAM KAKAR ME MULAYAM KE GHAR SE PULIYA TAK</t>
+          <t>1727003012/RC/22012034433700 — C.C. ROAD &amp; NALI NIRMAN PARMANAND K GHAR SE MATA MANDIR TAK</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>70635</v>
+        <v>70000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>70740</v>
+        <v>70470</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>43533</v>
+        <v>43496</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>44209</v>
+        <v>43641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034463178 — C.C.ROAD AND NALI NIRMAN GRAM BARKHEDA ME MANDIR SE HALKAI KE GHAR TAK</t>
+          <t>1727003012/RC/22012034442662 — C.C. ROAD NIRMAN GRAM KANKAR</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>20531</v>
+        <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>20460</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034475832 — C.C. ROAD NIRMAN KAMLA BAI K GHAR SE MOOLA BAI K GHAR TAK</t>
+          <t>1727003012/RC/22012034463166 — C.C.ROAD AND NALI NIRMAN GRAM KANKAR ME BABULAL KE GHAR SE BHIYALAL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>35294</v>
+        <v>74970</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>34946</v>
+        <v>70222</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>43827</v>
+        <v>43533</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>44007</v>
+        <v>44209</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034475834 — C.C. ROAD NIRMAN BATTU K GHAR SE MUKHAY MARG TAK</t>
+          <t>1727003012/RC/22012034463172 — C.C.ROAD AND NALI NIRMAN GRAM KAKAR ME MULAYAM KE GHAR SE PULIYA TAK</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>35294</v>
+        <v>70635</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>34888</v>
+        <v>70740</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43853</v>
+        <v>43533</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>44007</v>
+        <v>44209</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034475835 — C.C. ROAD NIRMAN GUDDA K GHAR SE MAHARAJ SINGH K GHAR TAK</t>
+          <t>1727003012/RC/22012034463178 — C.C.ROAD AND NALI NIRMAN GRAM BARKHEDA ME MANDIR SE HALKAI KE GHAR TAK</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>110509</v>
+        <v>20531</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>110504</v>
+        <v>20460</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43733</v>
+        <v>43533</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>43966</v>
+        <v>44209</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034515392 — C.C. ROAD NIRMAN GP KANKAR</t>
+          <t>1727003012/RC/22012034475832 — C.C. ROAD NIRMAN KAMLA BAI K GHAR SE MOOLA BAI K GHAR TAK</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>0</v>
+        <v>35294</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>0</v>
+        <v>34946</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>43965</v>
-[...1 lines deleted...]
-      <c r="K500" s="3"/>
+        <v>43827</v>
+      </c>
+      <c r="K500" s="3" t="n">
+        <v>44007</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034532248 — C.C. ROAD NIRMAN ROOPNARAYAN K GHAR SE MATAJI K MANDIR TAK</t>
+          <t>1727003012/RC/22012034475834 — C.C. ROAD NIRMAN BATTU K GHAR SE MUKHAY MARG TAK</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>24480</v>
+        <v>35294</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>24130</v>
+        <v>34888</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44052</v>
+        <v>43853</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>44321</v>
+        <v>44007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034532821 — C.C. ROAD NIRMAN ARVIND K GHAR SE HANDPUMP TAK</t>
+          <t>1727003012/RC/22012034475835 — C.C. ROAD NIRMAN GUDDA K GHAR SE MAHARAJ SINGH K GHAR TAK</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>45885</v>
+        <v>110509</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>45030</v>
+        <v>110504</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44059</v>
+        <v>43733</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>44321</v>
+        <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034543509 — C.C. ROAD NIRMAN RAMJANKI MANDIR SE KUWA TAK</t>
+          <t>1727003012/RC/22012034515392 — C.C. ROAD NIRMAN GP KANKAR</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>30600</v>
+        <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>22990</v>
+        <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44127</v>
-[...3 lines deleted...]
-      </c>
+        <v>43965</v>
+      </c>
+      <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034567655 — C.C. ROAD NIRMAN MAHENDRA K GHAR SE MUKHAY MARG TAK&amp; PURANE FARSHI K UPAR CC</t>
+          <t>1727003012/RC/22012034532248 — C.C. ROAD NIRMAN ROOPNARAYAN K GHAR SE MATAJI K MANDIR TAK</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>52038</v>
+        <v>24480</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>51917</v>
+        <v>24130</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44310</v>
+        <v>44052</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>44602</v>
+        <v>44321</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034567834 — C.C. ROAD NIRMAN MAHARAJ SINGH K GHAR SE MOHAN K GHAR TAK</t>
+          <t>1727003012/RC/22012034532821 — C.C. ROAD NIRMAN ARVIND K GHAR SE HANDPUMP TAK</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>64368</v>
+        <v>45885</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>45030</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>44059</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>44321</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034588776 — C.C. ROAD NIRMAN MUKHAY MARG SE BHAGAT JI K GHAR TAK GRAM KHIRIYA GP KANKAR</t>
+          <t>1727003012/RC/22012034543509 — C.C. ROAD NIRMAN RAMJANKI MANDIR SE KUWA TAK</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>88235</v>
+        <v>30600</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>87824</v>
+        <v>22990</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44494</v>
+        <v>44127</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>44602</v>
+        <v>44593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034592695 — C.C. ROAD NIRMAN BHAGWAN SINGH K GHAR SE SCHOOL KI OR GRAM KHIRIYA GP KANKAR</t>
+          <t>1727003012/RC/22012034567655 — C.C. ROAD NIRMAN MAHENDRA K GHAR SE MUKHAY MARG TAK&amp; PURANE FARSHI K UPAR CC</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>61444</v>
+        <v>52038</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>51917</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>44310</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>44602</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034596935 — Repair of greval road khriya  se shanti dham ki or</t>
+          <t>1727003012/RC/22012034567834 — C.C. ROAD NIRMAN MAHARAJ SINGH K GHAR SE MOHAN K GHAR TAK</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>48534.62</v>
+        <v>64368</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44471</v>
+        <v>44218</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034613040 — C.C. ROAD NIRMAN BHAGWAN SINGH K GHAR SE SCHOL KI OR GRAM KHIRIYA GP KANKAR</t>
+          <t>1727003012/RC/22012034588776 — C.C. ROAD NIRMAN MUKHAY MARG SE BHAGAT JI K GHAR TAK GRAM KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>61444</v>
+        <v>88235</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>60588.16</v>
+        <v>87824</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44708</v>
+        <v>44494</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>45303</v>
+        <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034613041 — C.C. ROAD NIRMAN DEVANDRA K GHAR SE HANDPUMP TAK GRAM KHIRIYA</t>
+          <t>1727003012/RC/22012034592695 — C.C. ROAD NIRMAN BHAGWAN SINGH K GHAR SE SCHOOL KI OR GRAM KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>30983</v>
+        <v>61444</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>30804</v>
+        <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034682825 — C.C. ROAD NIRMAN PRAKESH K GHAR SE KUWA TAK GRAM KANKAR GP KANKAR</t>
+          <t>1727003012/RC/22012034596935 — Repair of greval road khriya  se shanti dham ki or</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>14074</v>
+        <v>48534.62</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>13039</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45367</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034836434 — CC ROAD NIRMAN PARMANAND KE MAKAN SE SHANTIDHAM TAK GRAM BARKHEDA GP KANKAR</t>
+          <t>1727003012/RC/22012034613040 — C.C. ROAD NIRMAN BHAGWAN SINGH K GHAR SE SCHOL KI OR GRAM KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>55447</v>
+        <v>61444</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>55290.84</v>
+        <v>60588.16</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45789</v>
+        <v>44708</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>46078</v>
+        <v>45303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034844983 — CC ROAD NIRMAN MANDIR SE MAHENDRA KE GHAR TAK GP KANKAR</t>
+          <t>1727003012/RC/22012034613041 — C.C. ROAD NIRMAN DEVANDRA K GHAR SE HANDPUMP TAK GRAM KHIRIYA</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>73212</v>
+        <v>30983</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>0</v>
+        <v>30804</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K513" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>44860</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/22012034844985 — CC ROAD NIRMAN VEER SINGH KE GHAR SE NARAYAN KE GHAR KI OR GP KANKAR</t>
+          <t>1727003012/RC/22012034682825 — C.C. ROAD NIRMAN PRAKESH K GHAR SE KUWA TAK GRAM KANKAR GP KANKAR</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>35425</v>
+        <v>14074</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>35231.15</v>
+        <v>13039</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45846</v>
+        <v>45367</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>46107</v>
+        <v>45566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/228 — खडांजा निर्माण कांकार केखिरिया में</t>
+          <t>1727003012/RC/22012034836434 — CC ROAD NIRMAN PARMANAND KE MAKAN SE SHANTIDHAM TAK GRAM BARKHEDA GP KANKAR</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>230000</v>
+        <v>55447</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>52000</v>
+        <v>55290.84</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>40816</v>
+        <v>45789</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>42669</v>
+        <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/27 — कांकर में ग्रवलरोड मुरूमीकरण</t>
+          <t>1727003012/RC/22012034844983 — CC ROAD NIRMAN MANDIR SE MAHENDRA KE GHAR TAK GP KANKAR</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>479000</v>
+        <v>73212</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>449303.8</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>39714</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/293 — pppp  सी0सी0 मार्ग सह नाली निर्माण</t>
+          <t>1727003012/RC/22012034844985 — CC ROAD NIRMAN VEER SINGH KE GHAR SE NARAYAN KE GHAR KI OR GP KANKAR</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>115000</v>
+        <v>35425</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>103002</v>
+        <v>35231.15</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>41010</v>
+        <v>45846</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>41267</v>
+        <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RC/40 — कांकर में ग्रेवल रोड</t>
+          <t>1727003012/RC/228 — खडांजा निर्माण कांकार केखिरिया में</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>497000</v>
+        <v>230000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>282255.39</v>
+        <v>52000</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>39709</v>
+        <v>40816</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>40452</v>
+        <v>42669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034184998 — mariyada abhiyan toilat vinod/hariram</t>
+          <t>1727003012/RC/27 — कांकर में ग्रवलरोड मुरूमीकरण</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>4400</v>
+        <v>479000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>4400</v>
+        <v>449303.8</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>41625</v>
+        <v>39714</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>41630</v>
+        <v>39980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034185006 — mariyada abhiyan toilat  harprasad</t>
+          <t>1727003012/RC/293 — pppp  सी0सी0 मार्ग सह नाली निर्माण</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>4400</v>
+        <v>115000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>4400</v>
+        <v>103002</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>41625</v>
+        <v>41010</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>41630</v>
+        <v>41267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034189506 — maryada abhiyan toilat laxman/himmat singh</t>
+          <t>1727003012/RC/40 — कांकर में ग्रेवल रोड</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>4400</v>
+        <v>497000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>4400</v>
+        <v>282255.39</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>41638</v>
+        <v>39709</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>41643</v>
+        <v>40452</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034189509 — maryada abhiyan toilat premnariyan</t>
+          <t>1727003012/RS/22012034184998 — mariyada abhiyan toilat vinod/hariram</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>41638</v>
+        <v>41625</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>41643</v>
+        <v>41630</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034200470 — maryada abhayan toilet malkhan s/o veersingh</t>
+          <t>1727003012/RS/22012034185006 — mariyada abhiyan toilat  harprasad</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>41672</v>
+        <v>41625</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>41677</v>
+        <v>41630</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034200858 — maryada abhiyan toilat raju/pralayad</t>
+          <t>1727003012/RS/22012034189506 — maryada abhiyan toilat laxman/himmat singh</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41672</v>
+        <v>41638</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>41677</v>
+        <v>41643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034204479 — MARYADA ABHIYAN TOILET DAN SINGH / DAYAL SINGH</t>
+          <t>1727003012/RS/22012034189509 — maryada abhiyan toilat premnariyan</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>41682</v>
+        <v>41638</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>41687</v>
+        <v>41643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034204490 — MARYADA ABHIYAN TOILET DEV SINGH/ BHAGI RATH</t>
+          <t>1727003012/RS/22012034200470 — maryada abhayan toilet malkhan s/o veersingh</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>41682</v>
+        <v>41672</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>41687</v>
+        <v>41677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034208077 — maryada abhiyan toilat babulal/pratap singh</t>
+          <t>1727003012/RS/22012034200858 — maryada abhiyan toilat raju/pralayad</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>4254</v>
+        <v>4400</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41692</v>
+        <v>41672</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>41769</v>
+        <v>41677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034208081 — maryada abhiyan toilat dhannalal/imrat singh</t>
+          <t>1727003012/RS/22012034204479 — MARYADA ABHIYAN TOILET DAN SINGH / DAYAL SINGH</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41692</v>
+        <v>41682</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>41769</v>
+        <v>41687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034215801 — MARYADA ABHIYAN NARAYAN SINGH / IMRAT SINGH</t>
+          <t>1727003012/RS/22012034204490 — MARYADA ABHIYAN TOILET DEV SINGH/ BHAGI RATH</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41709</v>
+        <v>41682</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>41718</v>
+        <v>41687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034215813 — MARYADA ABHIYAN ARJUN / DAREYAA</t>
+          <t>1727003012/RS/22012034208077 — maryada abhiyan toilat babulal/pratap singh</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>4400</v>
+        <v>4254</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>41709</v>
+        <v>41692</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>41720</v>
+        <v>41769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034258569 — MARYADA ABHIYAAN TOILET PARTAP / MALKHAN</t>
+          <t>1727003012/RS/22012034208081 — maryada abhiyan toilat dhannalal/imrat singh</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>4620</v>
+        <v>4400</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>41861</v>
+        <v>41692</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>41892</v>
+        <v>41769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034358946 — I.H.H.L. GYARSILAL GRAM KANKAR</t>
+          <t>1727003012/RS/22012034215801 — MARYADA ABHIYAN NARAYAN SINGH / IMRAT SINGH</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>12026</v>
+        <v>4400</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>43037</v>
+        <v>41709</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>43307</v>
+        <v>41718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034380379 — I.H.H.L. ramesh/jalam Gram kankar</t>
+          <t>1727003012/RS/22012034215813 — MARYADA ABHIYAN ARJUN / DAREYAA</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>9652</v>
+        <v>4400</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>43037</v>
+        <v>41709</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>43446</v>
+        <v>41720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034380396 — I.H.H.L. rampirbesh Gram  kankar</t>
+          <t>1727003012/RS/22012034258569 — MARYADA ABHIYAAN TOILET PARTAP / MALKHAN</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>11656</v>
+        <v>4620</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>43037</v>
+        <v>41861</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>43129</v>
+        <v>41892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034380413 — I.H.H.L.  laxminarayan Gram Kankar</t>
+          <t>1727003012/RS/22012034358946 — I.H.H.L. GYARSILAL GRAM KANKAR</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>1032</v>
+        <v>12026</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>43037</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>43440</v>
+        <v>43307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034380685 — I.H.H.L. DASRATH/PIRTAP GRAM KHIRIYA</t>
+          <t>1727003012/RS/22012034380379 — I.H.H.L. ramesh/jalam Gram kankar</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>10800</v>
+        <v>12000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>10800</v>
+        <v>9652</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>43037</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>43047</v>
+        <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034380687 — I.H.H.L MAHENDRA GRAM KANKAR</t>
+          <t>1727003012/RS/22012034380396 — I.H.H.L. rampirbesh Gram  kankar</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>10800</v>
+        <v>12000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>10628</v>
+        <v>11656</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>43037</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>43047</v>
+        <v>43129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034381056 — i.h.h.mehtab khiriya</t>
+          <t>1727003012/RS/22012034380413 — I.H.H.L.  laxminarayan Gram Kankar</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>11828</v>
+        <v>1032</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>43037</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>43045</v>
+        <v>43440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034381107 — I.H.H.SURESH GRAM KANKAR</t>
+          <t>1727003012/RS/22012034380685 — I.H.H.L. DASRATH/PIRTAP GRAM KHIRIYA</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>43037</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>43047</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034498106 — COMMUNITY TOILET GRAM KANKAR GP KANKAR</t>
+          <t>1727003012/RS/22012034380687 — I.H.H.L MAHENDRA GRAM KANKAR</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>44000</v>
+        <v>10800</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>41415.48</v>
+        <v>10628</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>44123</v>
+        <v>43037</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>44494</v>
+        <v>43047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034570768 — NADEV NIRMAN GRAM KHIRIYA GP KANKAR PRATHMIK  SALA ME PASS</t>
+          <t>1727003012/RS/22012034381056 — i.h.h.mehtab khiriya</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>0</v>
+        <v>11828</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K541" s="3"/>
+        <v>43037</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>43045</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034595265 — NADEP NIRMAN SEETA KE GHAR KE PASH KHIRIYA GP KANKAR</t>
+          <t>1727003012/RS/22012034381107 — I.H.H.SURESH GRAM KANKAR</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>44471</v>
+        <v>43010</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034595272 — NADEP NIRMAN GAU SHALA KE PASH GRAMKHIRIYA GP KANKAR</t>
+          <t>1727003012/RS/22012034498106 — COMMUNITY TOILET GRAM KANKAR GP KANKAR</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>41415.48</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>44123</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>44494</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034595279 — NADEP NIRMAN OMPIRKHASH KE GHAR KE PASS KHIRIYA GP KANKAR</t>
+          <t>1727003012/RS/22012034570768 — NADEV NIRMAN GRAM KHIRIYA GP KANKAR PRATHMIK  SALA ME PASS</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>44471</v>
+        <v>44424</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034595285 — NADEP NIRMAN NAI BASTI GRAM KHIRIYA GP KANKAR</t>
+          <t>1727003012/RS/22012034595265 — NADEP NIRMAN SEETA KE GHAR KE PASH KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/22012034687543 — NADEP NIRMAN RAMNARAYAN K MAKAN K PASS GRAM BARKHEDA GP KANKAR</t>
+          <t>1727003012/RS/22012034595272 — NADEP NIRMAN GAU SHALA KE PASH GRAMKHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>3176</v>
+        <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>44836</v>
+        <v>44471</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/62561 — maryada abhiyan toilat pahaad singh/adhhku singh</t>
+          <t>1727003012/RS/22012034595279 — NADEP NIRMAN OMPIRKHASH KE GHAR KE PASS KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>41535</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/62566 — maryada abhiyan toilat mohan singh/kammod singh</t>
+          <t>1727003012/RS/22012034595285 — NADEP NIRMAN NAI BASTI GRAM KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>41535</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/72189 — maryada abhiyan toilat jagdiesh/fundilal</t>
+          <t>1727003012/RS/22012034687543 — NADEP NIRMAN RAMNARAYAN K MAKAN K PASS GRAM BARKHEDA GP KANKAR</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>4400</v>
+        <v>3176</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>41552</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/75927 — maryada abhiyan toilat saitan singh/pratap singh</t>
+          <t>1727003012/RS/62561 — maryada abhiyan toilat pahaad singh/adhhku singh</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>41379</v>
-[...1 lines deleted...]
-      <c r="K550" s="3"/>
+        <v>41535</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>41540</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/75931 — maryada abhiyan toilat mahesh/kpmal prasad</t>
+          <t>1727003012/RS/62566 — maryada abhiyan toilat mohan singh/kammod singh</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>41565</v>
+        <v>41535</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>41570</v>
+        <v>41540</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/80714 — maryada abhiyan toilat chandrabhan singh/ganesh</t>
+          <t>1727003012/RS/72189 — maryada abhiyan toilat jagdiesh/fundilal</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>41591</v>
+        <v>41552</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>41596</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/80719 — maryada abhiyan toilat pratap singh/kashiram</t>
+          <t>1727003012/RS/75927 — maryada abhiyan toilat saitan singh/pratap singh</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>41591</v>
-[...3 lines deleted...]
-      </c>
+        <v>41379</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/84155 — maryada abhiyan toilat ramsingh/rorilal</t>
+          <t>1727003012/RS/75931 — maryada abhiyan toilat mahesh/kpmal prasad</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>41608</v>
+        <v>41565</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>41613</v>
+        <v>41570</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1727003012/RS/84242 — maryada abhiyan toilat jayram/komal prasad</t>
+          <t>1727003012/RS/80714 — maryada abhiyan toilat chandrabhan singh/ganesh</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>41608</v>
+        <v>41591</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>41613</v>
+        <v>41596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034378411 — BORI BANDHAN NIRMAN BANDAI NADI PAR</t>
+          <t>1727003012/RS/80719 — maryada abhiyan toilat pratap singh/kashiram</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>64000</v>
+        <v>4400</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>30960</v>
+        <v>4400</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>43039</v>
+        <v>41591</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>43062</v>
+        <v>41596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034378412 — BORI BANDHAN NIRMAN GRAM BARKHEDA</t>
+          <t>1727003012/RS/84155 — maryada abhiyan toilat ramsingh/rorilal</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>48000</v>
+        <v>4400</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>19608</v>
+        <v>4400</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>43037</v>
+        <v>41608</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>43053</v>
+        <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034489180 — NIRMAL NEER GRAM BARKHEDA</t>
+          <t>1727003012/RS/84242 — maryada abhiyan toilat jayram/komal prasad</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>450950.1</v>
+        <v>4400</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>383695.29</v>
+        <v>4400</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>43827</v>
+        <v>41608</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>45147</v>
+        <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034489181 — NIRMAL NEER GRAM KANKAR</t>
+          <t>1727003012/WC/22012034378411 — BORI BANDHAN NIRMAN BANDAI NADI PAR</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>450950.1</v>
+        <v>64000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>439883.83</v>
+        <v>30960</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>43887</v>
+        <v>43039</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>44594</v>
+        <v>43062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034502057 — nirmal neer nirmann gram khiriya</t>
+          <t>1727003012/WC/22012034378412 — BORI BANDHAN NIRMAN GRAM BARKHEDA</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>0</v>
+        <v>48000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>0</v>
+        <v>19608</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K560" s="3"/>
+        <v>43037</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>43053</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034521493 — farm pond nirmaan khiriya</t>
+          <t>1727003012/WC/22012034489180 — NIRMAL NEER GRAM BARKHEDA</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>310386.65</v>
+        <v>450950.1</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>118344</v>
+        <v>383695.29</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>43867</v>
+        <v>43827</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>44044</v>
+        <v>45147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034525909 — farm pond samudayak</t>
+          <t>1727003012/WC/22012034489181 — NIRMAL NEER GRAM KANKAR</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>310386.65</v>
+        <v>450950.1</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>150522</v>
+        <v>439883.83</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>44266</v>
+        <v>43887</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>44864</v>
+        <v>44594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034525910 — farm pond samudayak barkheda</t>
+          <t>1727003012/WC/22012034502057 — nirmal neer nirmann gram khiriya</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>310386.65</v>
+        <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>43857</v>
+        <v>43692</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034634432 — TALAB NIRMAN GAUSHALA KE PASS KHRIYA GP KANKAR</t>
+          <t>1727003012/WC/22012034521493 — farm pond nirmaan khiriya</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>0</v>
+        <v>118344</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44263</v>
-[...1 lines deleted...]
-      <c r="K564" s="3"/>
+        <v>43867</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>44044</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034634456 — TALAB NIRMAN GRAM KHRIYA GP KANKAR</t>
+          <t>1727003012/WC/22012034525909 — farm pond samudayak</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>150522</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44263</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>44266</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>44864</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034634457 — TALAB NIRMAN GRAM KHRIYA GP KANKAR</t>
+          <t>1727003012/WC/22012034525910 — farm pond samudayak barkheda</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44263</v>
+        <v>43857</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034634461 — TALAB NIRMAN GRAM KHRIYA GP KANKAR</t>
+          <t>1727003012/WC/22012034634432 — TALAB NIRMAN GAUSHALA KE PASS KHRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>44263</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034652167 — NIRMAL NEER GRAM KHRIYA GP KANKAR</t>
+          <t>1727003012/WC/22012034634456 — TALAB NIRMAN GRAM KHRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>44263</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034656455 — CTR NIRMAL NEER GRAM KHIRIYA GP KANKAR</t>
+          <t>1727003012/WC/22012034634457 — TALAB NIRMAN GRAM KHRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>44263</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034656553 — CTR STAP DAM REPAIR GRAM BARKHEDA GP KANKAR</t>
+          <t>1727003012/WC/22012034634461 — TALAB NIRMAN GRAM KHRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>44263</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034666373 — CTR NIRMAL NEER KHIRIYA GP KANKAR</t>
+          <t>1727003012/WC/22012034652167 — NIRMAL NEER GRAM KHRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>44300</v>
+        <v>44263</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034683205 — CTR ROP WATER HARVESTING KANKAR GP KANKAR</t>
+          <t>1727003012/WC/22012034656455 — CTR NIRMAL NEER GRAM KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>44289</v>
+        <v>44263</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034683213 — CTR ROP WATER SALA BHAVAN BARKEDA GP KANKAR</t>
+          <t>1727003012/WC/22012034656553 — CTR STAP DAM REPAIR GRAM BARKHEDA GP KANKAR</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>44289</v>
+        <v>44263</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034683278 — POOP WATER HARVESTINGH SHALA BHAVAN BARKHEDA GP KANKAR</t>
+          <t>1727003012/WC/22012034666373 — CTR NIRMAL NEER KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>44289</v>
+        <v>44300</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034683286 — POOP WATER HARVESTINGH SHALA BHAVAN KHIRIYA GP KANKAR</t>
+          <t>1727003012/WC/22012034683205 — CTR ROP WATER HARVESTING KANKAR GP KANKAR</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034683336 — CONTOUR TRENCH KHIRIYA GP KANKAR</t>
+          <t>1727003012/WC/22012034683213 — CTR ROP WATER SALA BHAVAN BARKEDA GP KANKAR</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034683356 — CTR PARM POND SAMODAYAK BARKEDA GP KANKAR</t>
+          <t>1727003012/WC/22012034683278 — POOP WATER HARVESTINGH SHALA BHAVAN BARKHEDA GP KANKAR</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034683380 — CTR PARM POND SAMODAYAK BARKEDA GP KANKAR</t>
+          <t>1727003012/WC/22012034683286 — POOP WATER HARVESTINGH SHALA BHAVAN KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>337715.44</v>
+        <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034683396 — CTR SOK FIT BARKHEDA 5 GP KANKAR</t>
+          <t>1727003012/WC/22012034683336 — CONTOUR TRENCH KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>81884.8</v>
+        <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034683401 — CTR SOK FIT KANKAR 5 GP KANKAR</t>
+          <t>1727003012/WC/22012034683356 — CTR PARM POND SAMODAYAK BARKEDA GP KANKAR</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034683406 — CTR SOK FIT KANKAR 5 GP KANKAR</t>
+          <t>1727003012/WC/22012034683380 — CTR PARM POND SAMODAYAK BARKEDA GP KANKAR</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>0</v>
+        <v>337715.44</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034686793 — CTR NIRMAL NEER GAO SHALA KE PASH GRAM KHIRIYA GP KANKAR</t>
+          <t>1727003012/WC/22012034683396 — CTR SOK FIT BARKHEDA 5 GP KANKAR</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>473791.69</v>
+        <v>81884.8</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>445278.96</v>
+        <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>44383</v>
-[...3 lines deleted...]
-      </c>
+        <v>44289</v>
+      </c>
+      <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034686795 — CTR NIRMAL NEER GAO SHALA KE PASH GRAM KHIRIYA GP KANKAR</t>
+          <t>1727003012/WC/22012034683401 — CTR SOK FIT KANKAR 5 GP KANKAR</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034712623 — ROOF WATER HARVETING SHALA BHAVAN KANKAR GP KANKAR</t>
+          <t>1727003012/WC/22012034683406 — CTR SOK FIT KANKAR 5 GP KANKAR</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>26795.15</v>
+        <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>1158</v>
+        <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>44379</v>
-[...3 lines deleted...]
-      </c>
+        <v>44289</v>
+      </c>
+      <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034712629 — ROOF WATER HARVETING SHALA BHAVAN BARKHEDA GP KANKAR</t>
+          <t>1727003012/WC/22012034686793 — CTR NIRMAL NEER GAO SHALA KE PASH GRAM KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>26795.15</v>
+        <v>473791.69</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>0</v>
+        <v>445278.96</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K585" s="3"/>
+        <v>44383</v>
+      </c>
+      <c r="K585" s="3" t="n">
+        <v>45303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034712636 — ROOF WATER HARVETING SHALA BHAVAN GRAM KHIRYA GP KANKAR</t>
+          <t>1727003012/WC/22012034686795 — CTR NIRMAL NEER GAO SHALA KE PASH GRAM KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>26795.15</v>
+        <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>1158</v>
+        <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>44379</v>
+        <v>44289</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034712671 — CTR FARM POND NIRMAN SAMUDAYAK BARKHEDA GP KANKAR</t>
+          <t>1727003012/WC/22012034712623 — ROOF WATER HARVETING SHALA BHAVAN KANKAR GP KANKAR</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>0</v>
+        <v>26795.15</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>1158</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>44379</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>44737</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034712686 — CTR SHOK FIT BARKHEDA GP KANKAR 1</t>
+          <t>1727003012/WC/22012034712629 — ROOF WATER HARVETING SHALA BHAVAN BARKHEDA GP KANKAR</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>26795.15</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034712690 — CTR SHOK FIT BARKHEDA GP KANKAR 2</t>
+          <t>1727003012/WC/22012034712636 — ROOF WATER HARVETING SHALA BHAVAN GRAM KHIRYA GP KANKAR</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>0</v>
+        <v>26795.15</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>0</v>
+        <v>1158</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>44330</v>
+        <v>44379</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034712693 — CTR SHOK FIT BARKHEDA GP KANKAR 3</t>
+          <t>1727003012/WC/22012034712671 — CTR FARM POND NIRMAN SAMUDAYAK BARKHEDA GP KANKAR</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034712696 — CTR SHOK FIT KANKAR GP KANKAR 1</t>
+          <t>1727003012/WC/22012034712686 — CTR SHOK FIT BARKHEDA GP KANKAR 1</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034712700 — CTR SHOK FIT KANKAR GP KANKAR 2</t>
+          <t>1727003012/WC/22012034712690 — CTR SHOK FIT BARKHEDA GP KANKAR 2</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>44300</v>
+        <v>44330</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034712706 — CTR SHOK FIT KANKAR GP KANKAR 2</t>
+          <t>1727003012/WC/22012034712693 — CTR SHOK FIT BARKHEDA GP KANKAR 3</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034754692 — CTR DYK NIRMAN GRAM BARKHEDA DAM KE PASS GP KANKAR</t>
+          <t>1727003012/WC/22012034712696 — CTR SHOK FIT KANKAR GP KANKAR 1</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>44287</v>
+        <v>44300</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034754743 — CTR DYK NIRMAN GRAM BARKHEDA PEEPAR GHAT KE PASS GP KANKAR</t>
+          <t>1727003012/WC/22012034712700 — CTR SHOK FIT KANKAR GP KANKAR 2</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>44287</v>
+        <v>44300</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034754784 — CTR DYK NIRMAN GRAM BARKHEDA RET GHAT KE PASS GP KANKAR</t>
+          <t>1727003012/WC/22012034712706 — CTR SHOK FIT KANKAR GP KANKAR 2</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>44287</v>
+        <v>44300</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034779829 — PILANTATION AT NEAR GOSHALA  GRAM KHIRIYA GP KANKAR</t>
+          <t>1727003012/WC/22012034754692 — CTR DYK NIRMAN GRAM BARKHEDA DAM KE PASS GP KANKAR</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034779844 — CTR SHOK PHIT NIRMAN SASKIYE HEND PUMP GP KANKAR GRAM BARKHEDA</t>
+          <t>1727003012/WC/22012034754743 — CTR DYK NIRMAN GRAM BARKHEDA PEEPAR GHAT KE PASS GP KANKAR</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034779848 — CTR SHOK PIT NIRMAN GRAM  KANKAR</t>
+          <t>1727003012/WC/22012034754784 — CTR DYK NIRMAN GRAM BARKHEDA RET GHAT KE PASS GP KANKAR</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>44348</v>
+        <v>44287</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034779850 — CTR SHOK PIT NIRMAN GRAM  KKIRIYA</t>
+          <t>1727003012/WC/22012034779829 — PILANTATION AT NEAR GOSHALA  GRAM KHIRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>44348</v>
+        <v>44287</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034816915 — STOP DEM NIRMAN BANDAI NADI PR GRAM KANKAR GP KANKAR</t>
+          <t>1727003012/WC/22012034779844 — CTR SHOK PHIT NIRMAN SASKIYE HEND PUMP GP KANKAR GRAM BARKHEDA</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>301493</v>
+        <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>301460</v>
+        <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>44490</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034888584 — Stop dam repair at bandai rivar gram barkheda gp kankar</t>
+          <t>1727003012/WC/22012034779848 — CTR SHOK PIT NIRMAN GRAM  KANKAR</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>44530</v>
+        <v>44348</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034911111 — Check dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
+          <t>1727003012/WC/22012034779850 — CTR SHOK PIT NIRMAN GRAM  KKIRIYA</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>44471</v>
+        <v>44348</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034911112 — Check dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
+          <t>1727003012/WC/22012034816915 — STOP DEM NIRMAN BANDAI NADI PR GRAM KANKAR GP KANKAR</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>0</v>
+        <v>301493</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>0</v>
+        <v>301460</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K604" s="3"/>
+        <v>44490</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>44925</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034911118 — Check dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
+          <t>1727003012/WC/22012034888584 — Stop dam repair at bandai rivar gram barkheda gp kankar</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>44471</v>
+        <v>44530</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034911123 — Check dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
+          <t>1727003012/WC/22012034911111 — Check dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034911127 — Check dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
+          <t>1727003012/WC/22012034911112 — Check dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034911132 — Stop dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
+          <t>1727003012/WC/22012034911118 — Check dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44585</v>
+        <v>44471</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034911133 — Stop dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
+          <t>1727003012/WC/22012034911123 — Check dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44585</v>
+        <v>44471</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034911135 — Talab jirnodhar nadi ke upar gram barkheda gp kankar</t>
+          <t>1727003012/WC/22012034911127 — Check dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>44585</v>
+        <v>44471</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034911432 — STOP DEM REPAIR JATSAB KE KHET KE PASS GRAM BARKHEDA GP KANKAR</t>
+          <t>1727003012/WC/22012034911132 — Stop dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034947265 — Stop dem repair at bandai rivar gram barkheda gp kankar</t>
+          <t>1727003012/WC/22012034911133 — Stop dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>470537.19</v>
+        <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>1224</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44689</v>
+        <v>44585</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012034947284 — Stop dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
+          <t>1727003012/WC/22012034911135 — Talab jirnodhar nadi ke upar gram barkheda gp kankar</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>784457.13</v>
+        <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>44662</v>
+        <v>44585</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012035086516 — CONSTRUCTION OF PIPE GATE AND CC SUPPORT AT OLD FCW</t>
+          <t>1727003012/WC/22012034911432 — STOP DEM REPAIR JATSAB KE KHET KE PASS GRAM BARKHEDA GP KANKAR</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>45030</v>
+        <v>44585</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair &amp; Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012035187818 — SAMUDAYIK FORM POND NIRMAN SOOKHA JHORA K PASS GRAM KANKAR GP KANKAR</t>
+          <t>1727003012/WC/22012034947265 — Stop dem repair at bandai rivar gram barkheda gp kankar</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>385261.22</v>
+        <v>470537.19</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>1105</v>
+        <v>1224</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>45366</v>
+        <v>44689</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012035273377 — Dugwell Recharge Structure Nirmal Neer Ke pass Gram Barkheda GP Kankar JGSA</t>
+          <t>1727003012/WC/22012034947284 — Stop dam repair jaat shahav ke khet ke pash gram barkheda gp kankar</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>25899.46</v>
+        <v>784457.13</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>14611.37</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>45778</v>
-[...3 lines deleted...]
-      </c>
+        <v>44662</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012035273388 — Dugwell Recharge Structure Nirmal Neer Ke Pass Gram Kankar GP Kankar JGSA</t>
+          <t>1727003012/WC/22012035086516 — CONSTRUCTION OF PIPE GATE AND CC SUPPORT AT OLD FCW</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>15658.8</v>
+        <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>45779</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/22012035273401 — Dugwell Recharge Structure Nirmal Neer Ke Pass Gram Khiriya GP Kankar JGSA</t>
+          <t>1727003012/WC/22012035187818 — SAMUDAYIK FORM POND NIRMAN SOOKHA JHORA K PASS GRAM KANKAR GP KANKAR</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>25899.46</v>
+        <v>385261.22</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>20181.39</v>
+        <v>1105</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>45779</v>
+        <v>45366</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WC/78 — कांकर में सोख्‍ता गढढा निमार्ण</t>
+          <t>1727003012/WC/22012035273377 — Dugwell Recharge Structure Nirmal Neer Ke pass Gram Barkheda GP Kankar JGSA</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>8100</v>
+        <v>25899.46</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>8941.99</v>
+        <v>14611.37</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>39539</v>
+        <v>45778</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>39608</v>
+        <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WH/19957486 — STOP DAM REPAIR</t>
+          <t>1727003012/WC/22012035273388 — Dugwell Recharge Structure Nirmal Neer Ke Pass Gram Kankar GP Kankar JGSA</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>240307</v>
+        <v>25899.46</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>0</v>
+        <v>15658.8</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K620" s="3"/>
+        <v>45779</v>
+      </c>
+      <c r="K620" s="3" t="n">
+        <v>46107</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WH/22012034441879 — TALAB NIRMAN (SUKHA JHORA) GRAM KANKAR</t>
+          <t>1727003012/WC/22012035273401 — Dugwell Recharge Structure Nirmal Neer Ke Pass Gram Khiriya GP Kankar JGSA</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>1136925.02</v>
+        <v>25899.46</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>1007671.82</v>
+        <v>20181.39</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>43981</v>
-[...3 lines deleted...]
-      </c>
+        <v>45779</v>
+      </c>
+      <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WH/22012034443287 — TALAB NIRMAN (SUKHA JHORA) GRAM KANKAR</t>
+          <t>1727003012/WC/78 — कांकर में सोख्‍ता गढढा निमार्ण</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>0</v>
+        <v>8100</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>0</v>
+        <v>8941.99</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K622" s="3"/>
+        <v>39539</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>39608</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WH/22012034446866 — TALAB RENOVETION GOSHALA K PASS GRAM KHRIYA GP KANKAR</t>
+          <t>1727003012/WH/19957486 — STOP DAM REPAIR</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>960671</v>
+        <v>240307</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>413878.04</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>44303</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WH/22012034446867 — TALAB RENOVETION GRAM KANKAR</t>
+          <t>1727003012/WH/22012034441879 — TALAB NIRMAN (SUKHA JHORA) GRAM KANKAR</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>0</v>
+        <v>1136925.02</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>0</v>
+        <v>1007671.82</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K624" s="3"/>
+        <v>43981</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>45135</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WH/22012034446961 — talav renovaction gram khriya gp kankar</t>
+          <t>1727003012/WH/22012034443287 — TALAB NIRMAN (SUKHA JHORA) GRAM KANKAR</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>482533.14</v>
+        <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>340527.84</v>
+        <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>44303</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WH/22012034930743 — Talav jirnodhar nadike upar gram barkheda gp kankar</t>
+          <t>1727003012/WH/22012034446866 — TALAB RENOVETION GOSHALA K PASS GRAM KHRIYA GP KANKAR</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>739774.69</v>
+        <v>960671</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>535179.08</v>
+        <v>413878.04</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>44689</v>
+        <v>44303</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>45090</v>
+        <v>45394</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1727003012/WH/29 — तालाब की जलग्रहण क्षमता मे विस्‍तार कार्य</t>
+          <t>1727003012/WH/22012034446867 — TALAB RENOVETION GRAM KANKAR</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>96000</v>
+        <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>52800</v>
+        <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>40283</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>KURWAI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C628" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D628" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E628" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F628" s="1" t="inlineStr">
+        <is>
+          <t>1727003012/WH/22012034446961 — talav renovaction gram khriya gp kankar</t>
+        </is>
+      </c>
+      <c r="G628" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H628" s="2" t="n">
+        <v>482533.14</v>
+      </c>
+      <c r="I628" s="2" t="n">
+        <v>340527.84</v>
+      </c>
+      <c r="J628" s="3" t="n">
+        <v>44303</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>45450</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
+      <c r="A629" s="1" t="inlineStr">
+        <is>
+          <t>KURWAI</t>
+        </is>
+      </c>
+      <c r="B629" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C629" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D629" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E629" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F629" s="1" t="inlineStr">
+        <is>
+          <t>1727003012/WH/22012034930743 — Talav jirnodhar nadike upar gram barkheda gp kankar</t>
+        </is>
+      </c>
+      <c r="G629" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H629" s="2" t="n">
+        <v>739774.69</v>
+      </c>
+      <c r="I629" s="2" t="n">
+        <v>535179.08</v>
+      </c>
+      <c r="J629" s="3" t="n">
+        <v>44689</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>45090</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
+      <c r="A630" s="1" t="inlineStr">
+        <is>
+          <t>KURWAI</t>
+        </is>
+      </c>
+      <c r="B630" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C630" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D630" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E630" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F630" s="1" t="inlineStr">
+        <is>
+          <t>1727003012/WH/29 — तालाब की जलग्रहण क्षमता मे विस्‍तार कार्य</t>
+        </is>
+      </c>
+      <c r="G630" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H630" s="2" t="n">
+        <v>96000</v>
+      </c>
+      <c r="I630" s="2" t="n">
+        <v>52800</v>
+      </c>
+      <c r="J630" s="3" t="n">
+        <v>40283</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>41080</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
+      <c r="A631" s="1" t="inlineStr">
+        <is>
+          <t>KURWAI</t>
+        </is>
+      </c>
+      <c r="B631" s="1" t="inlineStr">
+        <is>
           <t>2016-2017</t>
         </is>
       </c>
-      <c r="C628" s="1" t="inlineStr">
+      <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
-      <c r="D628" s="1" t="inlineStr">
+      <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
-      <c r="E628" s="1" t="inlineStr">
+      <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
-      <c r="F628" s="1" t="inlineStr">
+      <c r="F631" s="1" t="inlineStr">
         <is>
           <t>1727003013/PG/9425888031 — KHEL MAIDAN NIRMAN BARKHEDA</t>
         </is>
       </c>
-      <c r="G628" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H628" s="2" t="n">
+      <c r="G631" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H631" s="2" t="n">
         <v>111000</v>
       </c>
-      <c r="I628" s="2" t="n">
+      <c r="I631" s="2" t="n">
         <v>97508.7</v>
       </c>
-      <c r="J628" s="3" t="n">
+      <c r="J631" s="3" t="n">
         <v>42817</v>
       </c>
-      <c r="K628" s="3" t="n">
+      <c r="K631" s="3" t="n">
         <v>42988</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>