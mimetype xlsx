--- v0 (2026-09-09)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K448"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 15:15:34</t>
+          <t>Exported on: 2026-10-28 15:41:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHOPAL</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -704,51 +704,51 @@
       <c r="J20" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>45628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1728002004/AV/22012034586620 — मॉं की बगिया निर्माण कार्य मा.शाला गुराडिया, निपानयिासूखा</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>23848.35</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44440</v>
@@ -1419,98 +1419,98 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45105</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1728002004/DP/22012034604114 — व़क्षारोपण कार्य सामुदायिक भवन के पीछे, निपानयिासूखा</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>134212.69</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>98030</v>
+        <v>101930</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45161</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1728002004/DP/22012034624543 — सामुदायिक वृक्षारोपण कार्य तालाब के पास, निपानियासूखा</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45451</v>
@@ -3126,51 +3126,51 @@
       <c r="J70" s="3" t="n">
         <v>44307</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>45394</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1728002004/IF/22012034673864 — कपिलधारा कूप निर्माण सह खेत तालाब राजु अहिरवार/अजबसिंह ग्राम करदई ग्राम पंचायत निपानियासुखा</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>291397.77</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>16212</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>44307</v>
@@ -3320,51 +3320,51 @@
       <c r="J74" s="3" t="n">
         <v>44335</v>
       </c>
       <c r="K74" s="3" t="n">
         <v>44906</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1728002004/IF/22012034682887 — कपिलधारा कूप निर्माण सहखेत तालाब लक्ष्‍मीनारायण / लालचंद्र, मनीखेडीकोट, निपानियासूखा</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>291397.77</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>95172</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>44307</v>
@@ -3563,73 +3563,73 @@
       <c r="J79" s="3" t="n">
         <v>45077</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>45678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1728002004/IF/22012035246142 — वृक्षारोपण कार्य मुन्ना लाल / काशीराम के खेत पर, निपानियासूखा</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>173308.58</v>
       </c>
       <c r="I80" s="2" t="n">
-        <v>19080</v>
+        <v>25980</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45644</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
@@ -3806,98 +3806,98 @@
       <c r="J84" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>46178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1728002004/IF/22012035480983 — खेत तालाब निर्माण कार्य जगदीश / गणेशराम, निपानियासूखा</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>121062.84</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1728002004/IF/22012035480993 — खेत तालाब निर्माण कार्य जमुना प्रसाद / टीकाराम, निपानियासूखा</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45786</v>
@@ -4678,51 +4678,51 @@
       <c r="J102" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>45930</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1728002004/IF/IAY/113872 — Construction of IAY House -IAY REG. NO. MP-28-002-004-004/106</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>42385</v>
@@ -12320,120 +12320,120 @@
       <c r="J258" s="3" t="n">
         <v>45602</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1728002004/IF/IAY/4684535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100602141</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>11484</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1728002004/IF/IAY/4684540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100603092</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>18594</v>
+        <v>22194</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13492,73 +13492,73 @@
       <c r="J282" s="3" t="n">
         <v>45833</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1728002004/IF/IAY/4968151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129601471</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>5688</v>
+        <v>24888</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46197</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14470,266 +14470,270 @@
       <c r="J302" s="3" t="n">
         <v>42809</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>43201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1728002004/IF/IAY/54761 — Construction of IAY House -IAY REG. NO. MP-28-002-004-004/105</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>42353</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1728002004/IF/IAY/54763 — Construction of IAY House -IAY REG. NO. MP-28-002-004-004/94</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>42353</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1728002004/IF/IAY/54764 — Construction of IAY House -IAY REG. NO. MP-28-002-004-005/48</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>42353</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1728002004/IF/IAY/5589767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP139973791</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46162</v>
       </c>
-      <c r="K306" s="3"/>
+      <c r="K306" s="3" t="n">
+        <v>46279</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1728002004/IF/IAY/5590253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100793551</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45896</v>
       </c>
-      <c r="K307" s="3"/>
+      <c r="K307" s="3" t="n">
+        <v>46279</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15342,51 +15346,51 @@
       <c r="J320" s="3" t="n">
         <v>43628</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>43685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1728002004/IF/IAY/594082 — Construction of IAY House -IAY REG. NO. MP1934236</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>42766</v>
@@ -16661,51 +16665,51 @@
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1728002004/LD/22012034518987 — चारागाह विकास कार्य करदई, ग्राम पंचायत निपानिया सूखा</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>1612827.97</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>25080</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>44104</v>
@@ -17925,51 +17929,51 @@
       <c r="J373" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>45414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1728002004/RC/22012034679914 — सुदूर सडक निर्माण कार्य ग्राम पंचायत निपानियासूखा</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45396</v>
@@ -21015,51 +21019,51 @@
       <c r="J437" s="3" t="n">
         <v>44468</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>44510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1728002004/WC/22012034944772 — गली प्‍लग/बोल्‍डर चेक डेम संख्‍या 30 ग्राम पंचायत निपानियासुखा</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>355871.42</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>44671</v>
@@ -21111,51 +21115,51 @@
       <c r="J439" s="3" t="n">
         <v>44769</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>45678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1728002004/WC/22012034987414 — तालाब निर्माण मनरेगा जनभागीदारी15वां वित्त,ज्ञानसिंह के खेत के पास,पठार वाला मनीखेडीकोट,निपानियासूखा</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>1800000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>44769</v>
@@ -21369,98 +21373,98 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1728002004/WC/VB/22012035332487 — रेन वाटर हार्वेस्टिंग कार्य सामुदायिक शेड, ग्राम पंचायत निपानियासूखा</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1728002004/WC/VB/22012035332488 — रेन वाटर हार्वेस्टिंग कार्य आंगनबाडी भवन, ग्राम पंचायत निपानियासूखा</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>PHANDA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">